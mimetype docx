--- v0 (2026-06-01)
+++ v1 (2026-10-27)
@@ -1,136 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="252818DA" w14:textId="28A1213D" w:rsidR="00CA6D3C" w:rsidRPr="003842B6" w:rsidRDefault="003842B6" w:rsidP="003842B6">
+    <w:p w14:paraId="72A13F45" w14:textId="79F1DAFB" w:rsidR="00CA6D3C" w:rsidRPr="00BE5A80" w:rsidRDefault="00CA6D3C" w:rsidP="00CA6D3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Cover-DetailsChar"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="172950404" w:edGrp="everyone"/>
-[...58 lines deleted...]
-      <w:r w:rsidR="00CA6D3C" w:rsidRPr="00BE5A80">
+      <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659273" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60A0FDE4" wp14:editId="554438FF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5138146</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="967740" cy="1625600"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21009"/>
                 <wp:lineTo x="18283" y="21263"/>
                 <wp:lineTo x="21260" y="21263"/>
                 <wp:lineTo x="21260" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
@@ -138,153 +80,237 @@
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Picture 20">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="967740" cy="1625600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rStyle w:val="Cover-DetailsChar"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk180761171"/>
-      <w:permEnd w:id="172950404"/>
+    </w:p>
+    <w:p w14:paraId="6B00E511" w14:textId="60BA17BD" w:rsidR="00CA6D3C" w:rsidRPr="00BE5A80" w:rsidRDefault="00771F55" w:rsidP="003900AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Cover-DetailsChar"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="1769813187" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00A01A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38AA7CB5" wp14:editId="20C0BA47">
+            <wp:extent cx="2708715" cy="685717"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:docPr id="731228348" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2782651" cy="704434"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:permEnd w:id="1769813187"/>
     </w:p>
     <w:p w14:paraId="64D163A7" w14:textId="32E75B57" w:rsidR="00CA6D3C" w:rsidRPr="00BE5A80" w:rsidRDefault="00CA6D3C" w:rsidP="006E3B15">
       <w:pPr>
         <w:spacing w:before="3120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk143182410"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rStyle w:val="Cover-DetailsChar"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="060645"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:t>Regulations for validated awards of The Open University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A26E38" w14:textId="66528E63" w:rsidR="00CA6D3C" w:rsidRPr="00BE5A80" w:rsidRDefault="00CA6D3C" w:rsidP="006E3B15">
+    <w:p w14:paraId="37A26E38" w14:textId="5DF1F272" w:rsidR="00CA6D3C" w:rsidRPr="00BE5A80" w:rsidRDefault="00CA6D3C" w:rsidP="006E3B15">
       <w:pPr>
         <w:spacing w:before="480" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rStyle w:val="Cover-DetailsChar"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="060645"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Effective from 1st September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D94953">
+      <w:r w:rsidR="006B2BB6">
         <w:rPr>
           <w:rStyle w:val="Cover-DetailsChar"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="060645"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4DA1D56E" w14:textId="6B40406E" w:rsidR="0071494D" w:rsidRPr="00BE5A80" w:rsidRDefault="00801A6B" w:rsidP="006E3B15">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA1D56E" w14:textId="5ADCF892" w:rsidR="0071494D" w:rsidRPr="00BE5A80" w:rsidRDefault="00801A6B" w:rsidP="006E3B15">
       <w:pPr>
         <w:spacing w:before="2000" w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="0071494D" w:rsidRPr="00BE5A80" w:rsidSect="00CA6D3C">
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
@@ -349,106 +375,125 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="2276B2EE" id="Round Single Corner of Rectangle 20" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:.1pt;margin-top:497.95pt;width:595pt;height:343.35pt;z-index:251657215;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7556500,4360545" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBhj81g7gIAADcGAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+w&#10;fxD0ntpOnHQN6hRBiw4FijZoO/RZkaXag26TlDjZ14+S7CTbig0Y9mJTInlEHl4ur3ZSoC2zrtWq&#10;wsVZjhFTVNeteqvwl5fb0SeMnCeqJkIrVuE9c/hq8fHDZWfmbKwbLWpmEYAoN+9MhRvvzTzLHG2Y&#10;JO5MG6ZAybWVxMPRvmW1JR2gS5GN83yWddrWxmrKnIPbm6TEi4jPOaP+kXPHPBIVhth8/Nr4XYdv&#10;trgk8zdLTNPSPgzyD1FI0ip49AB1QzxBG9v+BiVbarXT3J9RLTPNeUtZzAGyKfJfsnluiGExFyDH&#10;mQNN7v/B0ofts1lZoKEzbu5ADFnsuJXhD/GhXSRrfyCL7TyicHk+nc6mOXBKQVdOZvm0nAY6s6O7&#10;sc5/ZlqiIFTY6o2qiyeoSaSKbO+dj5zVSBEJzUHqrxhxKaACWyLQZDYpZz1kbwzgA2jwXIvW3LZC&#10;DHLPENT3732UuL/RdCOZ8qmZLBPEQye7pjUOIztncs1qiPyuLlKrOEtDArFtnLfM0yY8ziGIcB/a&#10;bDQrJ5PYaqOyuCiBIYhnNBmPiwuMoOlGZQ6XiakDBCR2moxQAVXpkFyyDDfZsUZR8nvBgp1QT4yj&#10;toaqjCO1cXzYtbAIeAReKYUUi6RqSM3SNVQP6tcHEgYueMQCRsBjXj12DzBY/oydYBIPPLiyOH2H&#10;wPI/BZacDx7xZa38wVm2Stv3AARk1b+c7AeSEjWBpbWu9yuLrE6z7wy9baEd74nzK2Kh1aBAsMD8&#10;I3y40F2FdS9h1Gj7/b37YA89BlqMOlgeFXbfNsQyjMSdgum8KMpQdx8P5fR8HJrgVLM+1aiNvNZQ&#10;pgJWpaFRDPZeDCK3Wr7CnluGV0FFFIW3K0y9HQ7XHs6ggk1J2XIZZdgwhvh79WxoAA+shuF52b0S&#10;a/qZ9DDOD3pYNGQe5ywxerQNnkovN17zNrR+7MPEa3+A7RQbp9+kYf2dnqPVcd8vfgAAAP//AwBQ&#10;SwMECgAAAAAAAAAhANSku8ZOYwUATmMFABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+EAGEV4&#10;aWYAAElJKgAIAAAAAAAAAAAAAAD/7AARRHVja3kAAQAEAAAAUAAA/+EDf2h0dHA6Ly9ucy5hZG9i&#10;ZS5jb20veGFwLzEuMC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJXNU0wTXBDZWhpSHpyZVN6&#10;TlRjemtjOWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczptZXRhLyIgeDp4bXB0az0i&#10;QWRvYmUgWE1QIENvcmUgNy4yLWMwMDAgNzkuMWI2NWE3OWI0LCAyMDIyLzA2LzEzLTIyOjAxOjAx&#10;ICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkvMDIv&#10;MjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4bWxuczp4&#10;bXBNTT0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL21tLyIgeG1sbnM6c3RSZWY9Imh0dHA6&#10;Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9zVHlwZS9SZXNvdXJjZVJlZiMiIHhtbG5zOnhtcD0iaHR0&#10;cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLyIgeG1wTU06T3JpZ2luYWxEb2N1bWVudElEPSJ4bXAu&#10;ZGlkOmJiZTFmODA0LTFhZjUtYWM0Zi05MGUwLWJiYjY2OWU4MmMyZCIgeG1wTU06RG9jdW1lbnRJ&#10;RD0ieG1wLmRpZDowOURGNTNCQzMzOTcxMUVEQUYzNUZCNUU4QjZGNjc5NiIgeG1wTU06SW5zdGFu&#10;Y2VJRD0ieG1wLmlpZDowOURGNTNCQjMzOTcxMUVEQUYzNUZCNUU4QjZGNjc5NiIgeG1wOkNyZWF0&#10;b3JUb29sPSJBZG9iZSBQaG90b3Nob3AgMjMuNSAoV2luZG93cykiPiA8eG1wTU06RGVyaXZlZEZy&#10;b20gc3RSZWY6aW5zdGFuY2VJRD0ieG1wLmlpZDpiYmUxZjgwNC0xYWY1LWFjNGYtOTBlMC1iYmI2&#10;NjllODJjMmQiIHN0UmVmOmRvY3VtZW50SUQ9InhtcC5kaWQ6YmJlMWY4MDQtMWFmNS1hYzRmLTkw&#10;ZTAtYmJiNjY5ZTgyYzJkIi8+IDwvcmRmOkRlc2NyaXB0aW9uPiA8L3JkZjpSREY+IDwveDp4bXBt&#10;ZXRhPiA8P3hwYWNrZXQgZW5kPSJyIj8+/+4ADkFkb2JlAGTAAAAAAf/bAIQAAgICAgICAgICAgMC&#10;AgIDBAMCAgMEBQQEBAQEBQYFBQUFBQUGBgcHCAcHBgkJCgoJCQwMDAwMDAwMDAwMDAwMDAEDAwMF&#10;BAUJBgYJDQsJCw0PDg4ODg8PDAwMDAwPDwwMDAwMDA8MDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwM/8AAEQgFDgfQAwERAAIRAQMRAf/EAL4AAAAHAQEBAQAAAAAAAAAAAAABAgMEBQYHCAkKAQAD&#10;AQEBAQEBAAAAAAAAAAAAAQIDBAUGBwgQAAEDAwMCBQEGBAMECAICEwEAAgMRIQQxEgVBBlFhIhMH&#10;cYGRoTJCFLFSIwjBYhXRcrIz4fGCkkNjJBbwU3MlF6I0RFTC0uKTRSaDo2RVNhgJGREBAQADAAIC&#10;AgICAgICAAILAAERAgMSBCEFMRNBIhQGUTIjFWEzcYEHwUIW8JGhNNFSwv/aAAwDAQACEQMRAD8A&#10;8zZErQNV8HX3EVTpQXCl1lW2sWkE+1t+qysaxFzJKtqq1jSMrlzgErWGRjH1A+KdRWnxiKBZ1KzB&#10;G1Z0QmlXLOtdTwbZJRJbdSihtKDDagQ4GVF0KLZEVJpkbaJZLKQG6filkqmxigCMkfojIEGElFos&#10;TIm0os6qLBpAF04B7rpkca8IB4X0UmPaUgda38EA80fggFoBQfRAKE1DRNWSzMSFciKYfIS1VGdN&#10;tdRPBJDJKKcHKnMfubVaalU6GpomUX2E0miamkxmUIr5K5UrXoFrKimD+ZNOCtpQRtzSAUrQpsoV&#10;aVnsrVn3sq5ZNImYzQCp2U02LHVoKklmyNAPbKKBSS4NqgkeWQUSpxBfKFpBhQ5rgSVju6NIy+Q4&#10;1H1Ua/lq2Hbxs3zXq+tXD2do4Yelp8l7vB5HZt4vyBejo8/c5rVbxz7AEVUAp6iipRVSGBVIFoA0&#10;AsCiAW0dUjlKTFAJJo0JpQTRR0qgoMCiFDQAQAQDhFUAEAEA63RJUKQYxqgFoAwKoBWiAFL1QCuh&#10;RQIXSgLAoFUALWA4BaiqUDATtBxuoUApSBgVQDgSoGoBYNUAoCqAOlFWoKbqrgLTK0EIKGqAUgAg&#10;FAIBSAcFwgDrRAAmqAAFUASAWNEAaDlBCwQDg0QWRoLIkJLagDQAQATKiQVGkksDqgthoOD1QAIo&#10;gFgIA9EAoaIBQNEAvVABAOIAIAIBegQBg1QBgEoAUogFoBwaBABAKaeiAUalKwEaJgBqEAtABALb&#10;ogFIZ0RrUBCSXR7zQptdVDzXAR8hA5u41Ipqk31rzX8gfDzuWx5RGXEOBrdKzL6H632pz/Lw13J8&#10;Nch2ryD8+CJ79rq3qeq5emr6jX3Nd9cNx2t3OY4mYecwxFtvy08lx7R859l693uWt5bjYucxXxxO&#10;rub4+K053Dh9Hb9O/wAvHHyX8dZWFNLPGxzmgk1uV6XLpI/TvqPsddtZHAJcWSOT2yKFljVa79Mv&#10;o9ussOMicx7TalVz71x99/h6r+JeSixhEHG5svJ9h+e/eTOXsbhOYiHtgOBqB+K8nd+c9NMbunYX&#10;KRhgIcLhHMt/+qTPzDGMPqF1PZxcuV8nnj5Y7hgHHZDC8VLTRdfqR+jf6/y+Y+ancEzJuVnkBsXu&#10;/ivoOP4fsv1fL+sVO4k1XRl9Drrg6x/qFURvpthMa8Eorr13lSWv08lOXVrsRO/0pWse+3wqXN3O&#10;PmsrXg+yV7ZDTRS8naI0b3skJIsVrz2xXf6fw0XG5Ygla7xK7+e72POYw9XfDPe8OHymPiykND3t&#10;FaLqmz5P7z0dumtsfVzsPnIp8bFfE4OBaKFYb1+Ifdejtpvcu1xTOkjDzSlFy7x8xONGZ42srvFQ&#10;bhRJhrOdQZuRxo6vMgr9QtNU/wCNttVcznYHyXe2gPQhVXTPV2kXuNmRzg7DUFZVxddfGpjeqURr&#10;v8C6q6jX8gpbjCqQqBFU0i2lAKAoilaNKEcTAIAIAJwqNr3MNWOLSbVFlSC/fm/+a77ygHm5+awg&#10;sy5WEWBDyEA4OS5Ev3nkcwEAABuTOxv/AHWvDftogJjed5Vuz/107tlxWWT8fVf7UDCW7unmXQmF&#10;uY7HrT/1ETWGUU8DMyVt+tWlAwls7x5aOONjZWSOa6s02VEJXOFNGiE4wb9aH6ILC2h76oQ2fBD2&#10;0FZWPLTXr6CHf8SBhOg71w3RF0+O5s1tsELw6tTQ+uUQtFBe5/FAwuIO4+Hnc9gyvbdHTeZGPayp&#10;pYSEbHa/pcUFhZw5uHkvkix8uGeSH/mxxyNe5tb+oAkjVASUAEAEAEAEAEAEAEAEAEAEAEAEAEAE&#10;AEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEB+VDKkPjqvg6+7kR2V1WVa&#10;6pzJSQAs2kNZUlIzdXGkY/KfveQFtNQk4xI2/YixDS4zjb7FlSq3YbBY7URKjbWiyqpUgBLK5Tbm&#10;3QRO1AK20QD7WIOH2NKkz7WXqVFRalMZWiQlTmR2CFJAjsgDbGpyeD7WUKAd0onCySD6rqkZPtuQ&#10;kcqdG0AKFSntoJQZ0NQAIogGHu1QDBf4IA2SfeqkKpLXgq4i0C4GyuRBFBUBUMnWNSwpNiFG/amm&#10;rbHAoEji8w3gEJ5NfxTAKoSW2fdZaxB9t6HqrCW1lQhmJ8fpKihQ5bKArPZcihkaarOrh3H1+1Tk&#10;2lxZAGgJBZsfUAhAKc8qTRXvqkViJI43Sp6xBc43Vz8Hj5VeS1zist2+ilkxiT9qx1vy22bDgIC0&#10;tsvT9auDvHY+KaQxlV9B69eR3jaRD+m0+S9LR525dLVXRHPsMNRVQdKJ6ijKqkCQHtKAUBRALDfF&#10;IrTgQIUmY0kkdSmm04BQIIaCgAVQZW1ACg0QAAogF7beaAG3xQCgEAsA0SVCwKIMYuUAsABAGgDp&#10;ZACiAXS2lkAEAKEhOAYCvIOBGQUqzkFtB+9AL2hSBgIBYFAfopoEpBYFEA4LBOAYFVUgKAoqhWlJ&#10;oHtQCmhALIqgDAogAgFbSgDAogDQCgOqAUgCogDQAQAQeQQMnEECACAU3qgFJgEFkSANBUYFUklo&#10;FgIBYFkAaAWB1QBoAIAwKoBQFEAaAcQAQAQC9QgABRAO6IAIAwLoBaACAPRAKBqgEnVAJPRAGgFg&#10;IBxuiYKojDOjoUYIPzfVPCpQ21slhpNjM+NHKwsc0EO1VSNtet1c97k7EwOUhe0wNcXDwCx31dvD&#10;7G615a7y+FvZkdPiRbC01FP+hcW+j2NPc16RgcXiuR4Z5hljcQLaFZYw832Pi5in7owMfkMGZs0N&#10;Xlp6BOdLHf8AX+/tyseFO++3pONzJpY4iGOcSLLo06ZfoX132E6z5rncAfMC1sLy8GgoFd+Xb7Pa&#10;TV2n4/xeaicxzMaUMB12lcfbV8N9rvNsvT/CcrPAGe/VpAGtl5XTR8H7evjXRsTuL0D+qKAeKzmr&#10;y70t+EHle8PYjc50tABa6d0y9L0uF2ryb8nd8OzRLEyWoNRSq7vX54fpn0Xr4sebWuGVO5xNSSV7&#10;fLX4frf1mk8YlnGeGE7TRb+L27rMIVw5Thz7XCREfUUq15bJldPJQ7tdiJRVqln1qAQWmoU4eT21&#10;yUJuhCWHHeOQc5jg616WR+G/LndfwZjLmmN/gVtz3q9bt5NtwfMP4/LxsqJ5a6M1suvXo6e/Ob6X&#10;L6t/BPfbM7iMT3JavYxoNSjbd+Q/7H6PzbI9YjvbGxsQvlna0DqSFldnw2n1+21/DmfNfMHEYbpA&#10;7NYAK/rCI9z1P9f36fmON8/8/wDFwAthzNziSBR4KuR7fL/WMX8Krt751jzc+KB0pIe4DVVYr2fo&#10;Zpr+Hsfsvnf9SgilaSWyAELHZ+ffa+lNNq6rG6raqY8CaFq7+F+GBgIkK0pMrSrUCCEhOSxSlPvQ&#10;VCgQnI0DIIGQQMgnBkSoitvigBtCAUgAgAgAgAgAgAgHDLI6IwPd7kBpux5PXGaHcKsdVpoRW41Q&#10;Fpi89yeG6sOS7bUH2nOcYxtsA2Ou1o8mgIGF5id550RYMgNyY2sdvD2ASPea0/qM2Na0aU9tx80F&#10;hoMbvPAmMbZYHxOe8NcQ5haxtKl7i8ssDajanyQMNFjcpx+W2J0OUys1PbikrHIa1IBjeGvBsbEI&#10;JPQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQA&#10;QH5QZHOe4XXwNfe4T4AHChH2rOr1SjCAKg0UNJFTyDnNYQD4rTVpGXoS818V0QLbGjNjTwUbVNi/&#10;x/TT7FjtSXDBuaKLHYomxtqs6cO+2fFTVkEdEwLbQoBxtK0QExoAGiAeaBSqgHGipSwipUdqJYCw&#10;iFwlVpBUKgqU6IB5ugFEFYWWFVqmww5rrqkno2uskciexpPkoVEqNhQo8G9CgGpPTQICI9wQEc36&#10;oA2AKojY+CANVcSLeFpCwDXklPIwnxur0Rk0loPTRK0qnwEiym01nC7aQapyhasyKBUVTseXc4LS&#10;JsXUL9FSVpGRQCiCsOPoWn+CCwocpm6qzrSKORt6KKrA4Y6VKi01pDUUolkLaC4FUZB9wFEYCK8I&#10;wEOQ06XUbK1Q3Vrorikd8Rest2mhr9rVYa/lts1fEY9No8F6XruPs6bxoo1oPQL3/VeN7LXRH+mF&#10;62jzdzgvZbxz7DBGlNEVUK2p6iiI+1VSGBRIFJC0sBCSgKoBaAUBVAAiiAIC9U0UaAU0VKAXRB4C&#10;iBgKIGCtqBgqiBgYFUDBQb5pHIWgwAqgFgUQBi6AcA6IAGyACAXS1EAQFEApAGBVAOAVQB0onPyC&#10;26rUFalSCwKIAeKVBI1CgHQKoBfknCGBRWm3JSchDGoTBzVAKAogFAVQCtqANAHbwQBIBe1AHogA&#10;gAgAgFN6oAyaJjIVQWR1QMgg8joghgUQBoAwKoLI9vmgZHt80klCyAMCqAWPDwQAQCgOqAUgFWPk&#10;gFCyACAVSyAG3zQCkAEAYFUAtAGNUAtABAGLdKoBaAUB1QVuAd4oK0QFeqCAoAk8EWAgFi3RMHW6&#10;IXCkIHQHoggoEAYAGt0Hkr0kEUujOFTYkNBFErGW0qBmcXj5bCJWBxKy20b8eu2rl/cXYWJkNfIy&#10;Ibr0WG3N2z2PJwHn+xJWOlGyrfCix25H+zDz13T8Xjlp/ZkgrUkA0Vc9MPb+v+zvGfK97L/tk4mS&#10;Rk+TitfuIPVdM1el2+78p+Xo7H+EuG4bAP7fCbGQzWnks+nN4/b3P2PKvyhhxdt5L2Q0HqpRq83r&#10;yeV7XPzcNyO+zg7WGahJpqsJzcfH0LtszfPfIYnxXRseXOoakFbaccvqfT+v8MOCcrykudNI97iQ&#10;Su3lzw+z+t1mliHxbohON9gXL0+Wr730fakjp0mNiHEBbtqW1/BdHi9zT2Mxz/KjayVwb4qNtF58&#10;kZnpOuixsa6fCQHdapYdE2Lc8EUqpwd2ybDQdU8MdtJSjjtKXiJwhLoAFO+rSccGnMpQdPBKTCNu&#10;clScXc6VsbRUuNAtZWXXbGr3v8MjO4ri43ucWtkDXNP2KNt8PiPtOM6WtB8mfJ2dxXHSwQyu30sQ&#10;Vn+xw+h9Nrvt+Hirlu++f5KV7n5ryxzjRtT4/Va898vvvW+r58tc4Hx2PyHIuZLJK5xrWlTddUrP&#10;v+vR37417S5XP5jFe2CQRMkaSaGlE6+V+19znNa+rPxtxE+Fh4rJKjY0Ciy2fj33XsTbau4MAoB4&#10;KHyt6fJW01otMF+zJQFEgOiCyCCBBW4KHihNpSCBEgFWqrABMC6/4oAwKoBxABABABABAGBXrRAA&#10;iiAJAGBVAAiiAJABABALjlliO6KR0bv5mkg/ggLbE5/k8IFsGQWMIDRHqxoDdoDGGrG0Hg3XWqBh&#10;rMLvZtWtzYDtsDI3UAACppZxJqbBtNLoLDSYfcXFZjR/6gYshArFkUZcgHaHgmN5FRXY400N0Fhe&#10;IAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAID8oTWEl&#10;fA19/It8aKoWWy4sXwHYs8rVGVibgarTWq/hSuwQ11VrNiysMaBthRTapathpSgWdqasIWHRZUk5&#10;opRQC6owqUgCpSMTmoAgCCCgJBcbITakMd6VBZOM3VVSDCbGD4JWKkWEVlNhpLSFnYZdR4JHkprx&#10;4IM811RoqicHAzcRUaqiwlMhAGiR4PNACg5ExjRSqDBwAugkOY7qmtKICufrqgAGVQZ1sJonlNgP&#10;YQqyPE39qqbKmpTa1sldx4rKBpNEvMvFaMjNNFU2yjaHQ0t0CLSiSwusiU8JrNxVypWmMHLSVK/x&#10;muJFVpCwuBUUQkHutSqVCtmFarO1UVroKnRZ2rgxDtOiirwmMjoEk2JkZomSTqqIh0db0QEd8XVZ&#10;7NNEYwiuirUUYhHh9qneNNacGO0EGixk+WuWg4yMBzRReh68cfWugYDRQeS9/wBWPI9hqIWgsC9X&#10;R5u51raVW8c+wAXRVQpPUUdKqqQw1SVpVB4IIoN+xAKogAUFShX7UyyNBZKAFBZAHQeCAMIOFapK&#10;LDfKqAOnkgAgDA8UEVQBAHQlBlBvigFIAC6AcAQCgKIAEVKAMABAGnAFCiwBQowChZGAcHijAK10&#10;TkBQFFoCm6qQUgDCVAU8lALFkEUFcibSwCUyKDfFUCgEA4BRABAKb1QCkAEAEAY1QDgNEASASa1s&#10;gF0KAFCgDCZDQBoTaJChjUIBaCyNBWgkBjVBZLQAQAQCmoBQ1PmgDQChogDQCm6oBSACAcHRALAQ&#10;AIQCaFAKAogFDVALQAQChSiAOoQAqECjBQgEAYr0TIuleiAUGhMFgD6IBYogDQeQoSgiwKIAIAII&#10;EVNlKGqTXWFXVYaeMMvjbLVrm1BU3WJvwzPKcFjzMkPtAkhRdDm7i3N9uMhyDKIaAElT44Pbe/w0&#10;XbWXFjlsZABBpRaSM/27Nb3FyrIuOkLT/wCGevks+jbTpXzI+Yc5/IctlR1s29Vw7zNb/ty8O94z&#10;Tw5r2tkIDTVTrpl7Ho6zOWO/fSuYKyV3arfXTD6fniw2Hl1a9VtriO/j08TB9yN25ppQ1XXz2e96&#10;vs1bwdwTlntucbWXVK+g4eyafne4S6tSVnvXpaezDX7k1sufLX/LhYyijInuwP3Pmhpr7cqVFMHd&#10;U8Orn3lWDHimqrDs16QZe2hqlse3RDeRZKSOK9LlY8Q9rM6Ev/LuUVPaWx707L5iFvBY7WkN2xt6&#10;rl3r5T2pfJx75Oypc1z44gZCdKLG11en215/LmHBdgczzE7GxY76OdXTzW3G/Lo9v7yaa/l65+Pf&#10;grPd7EmdC4NNDRzV3a7Pi/e/2DP8vcnYXxbi8UyF7ccClKmiu18d9h9xtvn5ejuN46HCiaGtAICz&#10;tfEe37F32WotdOOTXXJwULSetVdHjgSkwQBoK0AjCCleACMAEYAIAIBW3zQB6IA0AEAEAAgFEhAJ&#10;QCqWogEoBQHVAB3RAJQCgEACEAlABABAG1zmmrXFp8QaIC1wOZz+PdXGmLG33Rj8hqSSSz8m4lxJ&#10;dTcepQMNrg95xv2szoaF1f6kY20JPpbtc4iwpV24VP6QEFhsMbNxMwE42Qybb+ZrT6gOhIN6HUHq&#10;LhBJSACACACACACACACACACACACACACACACACACACACACACACACACACACACACACACACA/KEySi+A&#10;r9AW2JLUgLLZUaEN3ssssrV00ZJIVa08qyaB3RaSkk42PQD7ErVrFsdxZZ2pqWyOgqoTThsgzZcm&#10;CWvuoaFl1UEFa6ILJ6miE1MiZVqgkhrQKVWkaT8HQ+h8EqEmOVTYEuN1VFhn6HoLqLCpxjRodeqS&#10;9U+KMFVBZhNjhbXzTyWEkQ2SyJCPaNVK5Buds9OiE0zJKduuiCQy8uB6oCOWOJQE6HHcaIPCc3Go&#10;NEZGEeXGchciP+1dQnoEsrmp+HH3EWU3Y/Fe42F5KbsVid+3ANNFro594WYKdFZSHY4RqnDTI4ha&#10;y0iat8aICllcZrmBlCKLSULEiiaajy9FNCG/T6rOqhvas6qFbLhS0LQVPRtQmxLAVJK2+aAQ5lQV&#10;nuvVEewhVoVIofBGytadPRZz8t6vONHraV38I5Oje4AXu+s8r2GmgPpAXqaPM3PreOfYqidVBdUQ&#10;UtVSBSmlA0QC0AoBAAgeCCpQHVNIyKoAIAIBbBUoOHKUSUMGiAOlboA6BAGgFAfagFIAIAwKoBbQ&#10;KhAOIAIAIBQHVAHRAAqoBKgPVALRAcAsngDTBY0UgoCqALQpUDGoUgsowmljQKiLboqhFJgrb5oB&#10;SAMCqAXogAgDGoQCiEAAOqAPaSgFAeKAVQeCACACAJMig2qCtAiiSSU1DHRAtOJJBABAGNUI/ktC&#10;5Sm6oAEX+qAV4BM5BjVIDdqgikAEApuqAUgAgHBaiAcQAQAF0AEAYsgFA1QBoBW1AFQoAUohNpbR&#10;+KCOUCANrbapkWBRMF0sgCoUAYFOqICkAtLJyDRk/EEZHiCMjxBOHgBqnYqanOqnLLffBNDvNkZT&#10;r0yM0fVpajLaT4ZbnOFZkwvLW3p0U0449nYc3FyukBIANUssv5Y/uXuh4xHxuk/SRSvksd9l24jx&#10;T3u4ZeZkzg1qDdclvyjltbs8Yd8Rn99NU0qVrzfU+lpcMC2I7AQa01Wte9zzDsdzQ9FHk6tNrkuS&#10;9gF0c9q9X191e8saba+C7Ndnu8eh6H1LPps6b3sTWsC5vJlfbsJcytaJ+SP8ww6J50VTZtz93/5K&#10;jc9hFSbaq8vU4e5P+U+PKpYlV5PU5+z/APKSMljtSErXTr7EpqWZp27eiMs70+cpGB70+VEyMGte&#10;iz2T09jEe0/jntzm+QwoImNk2OAAWG0r5f7D2tdc16A4v4Mm5F0c2dE51SCdwqs5o+U9n7qafivQ&#10;vaXw9w/Ftjd+2YHtp+la664fOe791tvHduL7awoGsj9trA2lDRb618x3+w22re4uHFjtaxlNo6rT&#10;Lh372pbWFxcBoNEnnb7XI9AQqjbnv8DbYLSz4F3yUoIsCyCtFSpKIkauTAHRB4FoggAqgF0t/igE&#10;IBwaBPABIDAqgAdUASACAFKIAwUAtAJIvZAKQCXdEAlAKbogFIBO1AHQeCAFB4IAndEATdUAtAOR&#10;ZMsDmuieQWODmg0LatIcDtNQaEA6IDWcb3fmQlkeXSaFooSQS7Sg9Vai9yTu+iCw3ODzvG55YyKf&#10;ZJJaOKT0lxvYGpBNATStaXpRBYXCACACACACACACACACACACACACACACACACACACACACACACACAC&#10;ACACACACACA/J+YbWK+AtffxJwmuEgFSstlxvMNlYxbpdZqImxhUnRECC6FtwaFaQsiZHfRJWUpr&#10;QBcKaWQBobpAkuU04b1SWRS9klHWtJSTTjGEnqmipjBTUVSSf32sgEiQ1ohpDvuW0QZIlNfBAToJ&#10;yAooWEcyihMjO41HVJUWsDCVKouYWAD8qVq8HXgAaJZGFXJLsNapmhSZG4miMosMl5cnkzzI3Glk&#10;hhOhhr+lLIwsY4raJZPCQIXEKoMG3wGtwo2rXWDEA2kU1XPdq3kh2HHHgp8qLqs4xtC11qLD+4eA&#10;W+tc28EXA+C1lZU/GASLLWRFqziiqRZWnK4giFNE5ErOKIAV0WkTsXJYIpRBe418VnaqGwPFZbVU&#10;LoPBY2rgw0FKVUDb5II4GkUVQHm2IVxB+1EyNFKq1NOHinIdJ2BTsNS2xqJ+W1q649nrC7+Dk6tz&#10;gNIXt+u8ru08I9IXqaPP3SGi9wurWOalHqnVajAFNFIoEeCYg2tSKlUp0QkoJpKSUcaPFABBABVA&#10;AiiAFKoBemiDGgDAJQC0AEAoCiAUgDAJQCqBAKGqAVROALp5gKCkAQgCFfFTgFpyAFpAABKYLAog&#10;DAqUA4iApvVUCkAtuiCtGhOQojAyMaowR1vVAKQBjVALQCm9UApABAHQoBW1ACnmUAaAOqAUNEAa&#10;AJMgQCm9UEWkQiKoIQF0GVRBAgAgDoUAtABABALA8UAaACAcQAQAQDiACAUCEAqtQgFA0QCwfoUA&#10;RSTaCZCOiATUoBxALbXxKYOAJgoC90EVTyQDlEAEA5QeCANABABAKGiAUgCQYAfagFgUQBoAWQfk&#10;CE2ZAa1KCwcFOiFZJe3e0gix1Swm7ML3RxLP2z5dgNqrLeL56+VeKPlLOhwhIwS+2a0oCufdfXlZ&#10;HnnLH7/FkePUSDdY4c3DfG3y8ofIPHOgznyOB2ly01mH3P1Um8jmoAuQLFbTW19Tr6uZ8GXAA+CX&#10;iuetgYotebbnysV89KmwXbq9j19abheWmv4LLprl2XXMWTZwRTRc3hXB35X+Ca7jqpseV12up3eB&#10;qjWub/IsPNG8WaFtK6OXv3X+SZMWjS41CV2ez6/2kv8AKMIXkAMJJBU616mnu5afhe2eQ5iRjYY6&#10;7lo9Ln7E8c163+JvguXIyYcnkITtqDe6rDxfsvt9Oc/L6Odl/H/HcVDjNigb6GgaBF0fnX2X2t6Z&#10;xXY4sTBxYhvDWbR5Kf1vl9/29KyfL96cbxJ2tlbWtE/Bvp6HTb8p3Ad4x8lK0RyBwNE/Fw+16d0d&#10;kw5xNE0sO55GieHmeUlT27tCKHrROap31lhVKXVyOa/BJJrSlFeV5yO6kYOIGAQgEL1o60Q02sJQ&#10;zBBFA1KAUgAmASAIAIBTeqAOiASdUAAEAsoAIAIAIBs6lAGK9EAKOQBgFAKQAQAQAQAQBUHggDQC&#10;2SPjO6N7mO/maSD+CA0vGd052EWsmP7iAUBY69AKC3h6RQUNOtCa1eBh0HjucwORa0RyhkxNDE49&#10;baE01ratCfCxRhK4SAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAID8oTa&#10;jVfn1foEi0wmVcDRRVRtsWmymhAWZoubKYwVUgUYyC55qequQljE4GimjKQ4hTSyQ64FFNp5NbDq&#10;pXCgxDQsRdfFSWTzWUQVqRC0broZ2luABsgEUogDFK+aGk/BdRSiDNOdRALimvRTQuYHAiqmwLrG&#10;AICzqovsdjVNVFm0gNr4JLR5ZRQoNQ5bjU0TCtDzWiVLCfjt3EWqpyMLyKEOAFLlPJrGLGp0SyFg&#10;zHACAkMgtYKipuWGl6LLZpoh0oaeCwrp1LEgapiqcMzaarbWosNOnodVtq5+kLZLuNFrGG0XGM0n&#10;b9Vvr+GNX0EdxZaSZQuYo6AFVCykAdVRGJCptPCNUGyztVIPasqqQoNWdVIU0USOnQ1OEWGqpCtH&#10;toVciTnRVIkgjUJWL1JLU5BtQ2qdhrRtFCs9fy2v4XmAPUF38XJ1bfBC9r13l92lhFGhenzedueG&#10;q69GFKonT1BIUfVB6lhBUpJBPVNJ0CiShoAIBTeqAUgCAQDlAgABRAGgFAIBSAMCqAUAAgDQAQCg&#10;EApABAKaOqAMiqAINQCgKpwDAAVgaAUBVALA6IBYARANUBoBQFEIo0ECAWAgHBogDQCwKIBYFUAr&#10;RAGgFAUQBoAIAIAIA6IBSZZCqBkEAEAYFUFSwKJJGgAgAgDp1QAAqgFoAIAwKoBQACANABAKAv8A&#10;RAKQBi5ogFAAIA0AEAEAdOqAAJCAUDVCLSgCUAe0oAbSgDAogDQDzNEyPAUCYGNUA4gAgAgHEAEA&#10;EAACUAsCiANAAaoBxABAGBVAHtCAG0IAyKoAgKIBRqbBXILMs53KdmDKXX9BP4LPeOn158vkX8/9&#10;1z43PSY9XNZv/wDxlx7PY/RN9VL2dmjkMFoc4EuB6qNY+d9rheW2XPvlLt4uhdMxtdTZb66vpvov&#10;Z+ZK8tzF0b3RUILLLr588v176719emiOd5RvxdfT0YWGPposZzsHP0ESVpvULp5yt763jEYGhW/h&#10;lljAnPI0WfTSJ31liVjvLguLePnPdmKcNXOosPJ4e9sdD7W7cyOXljhZGXbz4JzZ5/fvdXd5PhDN&#10;kwGzew6paHdfBXLkvW9+5cM5zt1/bvKnFyonMbuAuPFD6n0/au2HbvjscPC6F5kZutUEhaTZ9Fr2&#10;/ph7U7P7u4fj4443SxhtAKghaa18l9rx36X4dkxflrgcWKn7uMbR/M1ayx4/P6nba/Lnvd3z/wAD&#10;hwy7c2rqGm0hP4ev6/0sz+Hjjuf+4duTyWyCWR0e8VJHSqW1j3uf1Gvj+HqL4S+UeK5cw7soCU0q&#10;HEBRNny/3H1eM4j3zwPP488UYje11aUNQrkfnntepdK2kcwkAduF1eHm7bWFkuU34Rfk5ci6Uqtd&#10;aCbUtB0EM7BIR+AQcoAVQAIogDbqgFoAIAIAIAIBTeqAUgCIqgABRAGgAgAgAgCIqgABRAGgAgAg&#10;AgAgAgAgAgAgAgAnAWx743bmOLHDRwNCnt+DiNy/ypndl437vNx/9T4+AVmhrSQMa39DtAdB4eVb&#10;ryvZ96+vc2Zj3PrvqJ708ZfHb/8Ap/8An/8Ax/8Ak3vx38udg/KWHJk9oc7FmZOOK53ETf0s3HNa&#10;ESQuvQH9Tat810er73H2Znntn/mfzP8A8Y5fs/pfb+u2k76WS/jb867f/hf/ANX5n8x0pdbygQAQ&#10;AQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQH5P3OJcF+fP0FqOMjBAJU2HloDI2IW&#10;SwMqnPyGvYaGiYZyN7/dIB6pjC9gdYVcOiz2owm79LqSOi4CVEPMYpXKX7ZOiGmTm2gAKWCpBbRG&#10;EjBoUYSDndUYBsPCMHhMiAcAaFJcPmG2hQZl0HUgoBDYTuFjRAXEDaNAoVnQtYCRTwWdVFzDOAFN&#10;VEwTWN0LMPeXINBmBcgIjccufZRtVSLzExqUqs8nhfQQCosjJLKOOh0VwqnMgLgKBWSXHjEC4uhN&#10;MzRChWO1a6qOZgFeiwrp1Vkj6aFKLMmVwVxNEJC+4BW+tc+8WGM1xcFtq59mtwICdtV06xz7VpYY&#10;Q03W0Z1PBa0XTIy6UVslaqI73FxWdqxNa3WhWVpyHACfJRaosN8ksKyPZ4JUqcaLUREWl+2dfvVy&#10;EUWk0otJE0RBBpRUAIp9qFSk06pptHRRtFalAAUss9fy2/hd4FN4XdxcvVt8ICgXs+u8vu0cQq0L&#10;0+bztzmi69GFKQeoAVQKVt80HqUEFRpIG0UTSWkoEAEA4gDqCPNAGB1QCgKoBW3zQCkAYFUAoN6o&#10;A0AEA4gE0qUArSyAMdT4JUDBqlIChTqqAE3TkAgKqwWBRABALGlkApPALAomBoAwKoK3BQFEIGgA&#10;gDGoQDu3zQCkAoCtPJAKQCmoBVUxkoDqgZGfJAyNAyCBkQHSqCLAogDtbxQAQB7ahBZEgDSItqCG&#10;gCv4oA0AoN8UApABABABALbogDQAQCgQgFIAIAwL1QC0AEAdLVQCgUAq1EJtEgg1QCxSgQBoAwKp&#10;kPb5oA9qYONFAgHRogDQChdALFOqAVtrfRAGgAgANQgHEAqoCAMGqANABAHtQCgKIA0AEAEALHRA&#10;Ho1w/UdCrlVqrOZxRl4pjIqSyhWe9aa7YfMX+5n4tyMmWbkMOElzRu08Lrk2fRehvNpivHvZnOZX&#10;D5X7HNrG5ji31W606rPX8n9p6k21zHY+Ydj8zgFpo8lpuujWvC9G3j1jyx3R227HzZDC2nqNfNej&#10;61y/aPoPsddtZGPOE6N1HsPmu79Pk+143XomRYgeKAUT/wATL0+frSxFyuPABICnbhhn39b4ZrJh&#10;9smqw2uHg+zz8EIMLqdd1gsdtpXkde+E6Bntnab16ri614ns7eS0wsR2RkNY25JXFtXi99pq9tfB&#10;vabMnNxXTQ7gCK2T0fPe32j6UYfYmLkcfFtgbs9sAtoPBdGrztPY8a8Vf3C/Cj8n3c/j8ba5h3EA&#10;Xt9Etvh9V9V7stw+eeW3l+286WE+5E6M0FahTK+u5ezlcw9+9wxQ0ZlkFotr/tVzd3aaa7/lHl71&#10;7imF813q1u7/AGqv2O3T1tMfhTT8jn5tTkZL3k6+o/7VN7YbTnrqiiEXJdur9pWe3drNo0nbXc/L&#10;9q5keVx2Q6NrHAkEk2H2o06uL2vWnWYw+gnw/wD3Mw5DIMLlZyycBrTI47RX7V16dMvjfsv9fu2b&#10;I98dqfJPG8tBE+HMjksK0cDVbzZ8J731G3O34dcweZx8pgcHj707cvD29LbWrhsgcPTcFTgt/wCv&#10;wdod1KJue7HP1U080FNw0NK1p1CFy5EgtoCEQe4IUG4IANHVAKQAQAQAF0Arb5oAwKIA0AEAEAEA&#10;EAEAEAEAEAEAEAEAEAEAEAEAEAEAEAE4BhO/g5+XIvlsV7dzz/5T/wDhXzv28/q+2/1j46R8vuze&#10;Z5LhO9ncjxGfkcZn40odBl47zHI0hx0LSF8Jem3Pr5a2yz+Y/deHr8/Y9W8+ms21s+ZZmV9U/jD+&#10;4/Mlbg8V3xCMlrw2NnOQNpINbzM0d0uKHUmpX2n1n3m28mvaf/nP/wBc/wD8f/yfjn+x/wCk6cdr&#10;09S4n/8Apf8A/nb/APVf/wCb2BhZ2JyONFmYOQzJxpmh0crDUEOAI+liDdfTa7TaZn4fm/Tntz2u&#10;u0xYlpoBABABABABABABABABABABABABABABABABABABABABABABAflFZGHOC+AsfoGWowQGNCWC&#10;tS8hxLTQpKZvJkcXFtVNOGIm0O4/epyvCygc0mlVAwtGNa7qgrE+GNqmlhJ200SESIWA6pVcIkAB&#10;PgmpEfIAhNhkTAnWqE4G6Sosg5CGXKF4W+MbNBUVOVoKbQmMgWg9E8DI2QAmtEYGU5kVOimwZSGA&#10;DUaLOxpDjpNuhUWNMHIpzuAUVUTmu3KcngoxbuicpDZBQ1ost611W+LEaiyyydjR4+OPTUJys6tI&#10;8YV0WutTatIsZlBZbROT7omtCmifKnzC1oKwrbSMrlygByyrpkUxduKWqj7GBwVxNS4YG+HVbaOf&#10;ernFxhUGi6NHNvWqw4toBXVrHNasgSFrEEPmOlUsnIY9018VFq4fbUiqz2pn2MKxtOU/sUqKDPJX&#10;BkNvkltCtOMZ5IiUlsdtFpCL9oAaLSEadH1VyJIczRLCpSfb8k8FaG1Z7K1pe0Gizk+Wy3wW+sUX&#10;bxc3VtsFtl7HrvM9ho4BYBepzeducLfJdejnow2ydPUoABIUaD1GAUFSwAEkC6ppKSUCAMA1QC0A&#10;oDqgFIA26oBaAFEAsCiANABAGAUAtAAaoBTkAKWQBigTwBowBKoCmjqjIKonAUG+KrAKpRABAKFd&#10;EAtBUoCiEDQCgAUAdAgDAFQgHEAYFUAoCiANAOUAQBJkcGgQAQAQAQCm6oIpAyNBZBIZLbogiOpT&#10;MoCqRFIAIA6FAKAogDQAQCgEAdAgC2oBWiACACAWAEAaAMaoBdAEAEAEAEwNCbSwgh0PgggofBAA&#10;C6AcAqgHA3wCYKA8UAdKdEAsDxQCkAEAsCgQCgOqAWgAgAgDagFoAIBQCMAaMAEYBwaBGANGACMA&#10;SMAE8EA1CMAugp59EFbgh7CRpUKLF6XLnvevaGLz+HLHLAHl7CLjyWW2j0/W7+D5sfK/wBPh5U2f&#10;x0GxwcXANb51Wd1w9jX2Z1mK4Xj/AOq8I84mfDIGt9NXCinOHme3ymv9or+Z46PP2zsbc3K6/W64&#10;r0fovs9ue2LXPeR4RwDiI9OtF7nr7+T9Z+o+zm+M1mBjezIWnovW01mH3vq95tDE7WBpqufvHT0x&#10;YxHKsq80HVeH3r5v3tfygwwjbXqFxeT5D2pZTga+uix6XLyuu2HROw+KdnZ8YdGXesdFzV8573bD&#10;6pfB3ZccEOPMYqGxFlprq+Q9r2Ll7u4Xj2xY7A+gAb1+i6ddXDOm1rAfIvFYEuBkPka2QbTUfYp3&#10;1fQfVXfL4s/P+Nx2Nz2QMVrW/wBQ1A+1ZzR+lfX+vtvrK87RuhdtbUX1Vzm9vThvqW54aSA2oHVK&#10;8q9r1+FsE2RpN20WO3KjvxsPtcBpqVjedcl57CLy381wU9dbHd63HP5NxSyQye7jS+04XBqt9bh1&#10;9PSm8dn7H+cO5u0ZYWPy5ZMaIj0jwH2rfXd857/0Wm8vw+hvxN/cjgdxsx4MnLbBNYFj3XJW02fn&#10;/wBp9JdM4j3P253Vi8lDC6KQVc0HfXyVy5fEez6W2t+W/ilM3qa8G3RN5fTjYeZV5eHa0Q5bMCaN&#10;tkNtKNC9gCGX8lUCDCgQBoAIAIAIAxqgFoAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAJ&#10;wDTp6/lyP5YFe3c//wCif/wrwPt5/V9p/rf/ANkfKXh3bO6sn/f/AMSvz3v/AN3799d/9D1t2/JQ&#10;4R816no18v8AcTOXtf475rNwMOI40xa3b+Q/lqQRcVoaVNjbrrQr7f0Nvh+O/dcdbtbXofie4sTk&#10;mtY8+xkUALToXUNaXNBbr4i9bL1Hyt+GiQQIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAI&#10;AID8ocTjVfCWPvMreHL2BTYMpLsveKeKzqogyRmR1Vna1hw47gyoHRRa111NtIZ1v1QvCwgnbYIT&#10;YuMeUV1uoZ2LAGoqgFCTYUgjyya31Q0iqlcb3TBmMu3IT4pO4ixQch6JyFSLSCQAqKy2W0Tg6gRC&#10;ysYoQ6isZWUeM0CtEDJRja3okMoclnEhRY11Q3SXWdaxMxxucFlVReQR1UVSxEFtEspPMgsFls11&#10;WmJBcWUU7WigioQEM6sGt29FroytO+5S66IjJibIJqo3rXSM7nTkgrDaunSMnkyEk3WdbwxECUtQ&#10;t4Iq0VItXOPjVAXRzjm3q8x8fbQ0XVpHNvV5CyjaLp1c9PFtlaIiPbdRtWshbIqkKLTT2xAAWWW1&#10;BxreiztB2lEgC0gLDaooPNapkB8DQLSFThb+K11SL26rSQjbowEUQktTLY2WgLLeK1ANWX8uiLjB&#10;oHhdnFzdGzwyKL2PXeZ7DQQmwXqc3nbpC69Pw56NOnqUGpCjpRAg0FS9qSSOqaRpKG3VALQAQCxo&#10;EAaAWBRAGNUA4gAgAgFNQCkAEAYH4IBRFUAdLJwCVgAKoBVLqKC0gUNFWoKF1oCqBACgQB0ogFAJ&#10;lSkkDGqAWgAgAgHBogHBoEAql6IAwKIA0ASZHBoEAYFUAe3zQA2+aANuqSCkAEAEAtuiAKla/VAK&#10;QAQBgVQC0AEAaAPRAGDVAGgDQBIAIBYFEAaACAMWQB7kAY0QCgKpgugTKgBRCCwOqAUgAgDDeqAU&#10;BRAOA2CANALqiQAigaAUBT6oBSAWNEAaAPagDoEAYFAgDQAbe6qGUmAQAQDg0CACACANBWgghjUI&#10;A3AkgBLGWWwquFlXi053Bx120c2qq6Re/XDKc72xhcvHI2SJpJGhC5+mi/X9q615S+QfhTByxPLH&#10;jNa8VIIauTprY9HbtOmuHjjuHsTkuFyZIjG72WmjbWostdrK5uf/AItsxjsrht0Lw5nqAuvY9Ts+&#10;0+m+wxZ8uEdxR/sMl4NhUr3+feYfrf1PvTbWfLIy5W7U2WfbpK+h27S6s7nStfYa1Xl9fl5HsbeS&#10;d2723yXOZbYMSN8hqKho8Vw9NcPA9znJHQs74k7oxjG8Yku1/wDlXJtXynu9JHbviL49z4+QgGXj&#10;OB3itQlI+S9zpLl9Wfj/AIKPjsLGozbtY2v3Lp01fM99PKuhc33RicPiP3zNYWNrWvkt5Hb6P1+3&#10;S/h4Z+ZP7isPj4MrBxclskzw5m0OuKp3XL9G+l+jzi2PmJ3Zz+X3Ty0+VO4lsjqit1WvJ+lej9bN&#10;JhmxxrWn0m66dOUr1f8ABi1g4x0oa0R18Stf8fLXXlNEx3bOUW7mxH7lN9VG3KbKvI4XMgu5jmgF&#10;YdfVH+Jqr5oJmD1A2XHtxsH+P4/hEoaWbdYba4Td/Ebm7g3d00b4rPJXG614XkeQ4fLjzsHIdjOh&#10;Nfbb1Wmu7x/e9DXpH0F+EP7kRuxeM5ef2pW0YHPfrSy302fnP3H0/jmyPpn2Z3fj8tiwTw5AkbIA&#10;RQ+IW+XwHterdf4dVik9z1D9QQ8LrpineqEah4oXsMIZZ+SkKBABBAgAgAgDGqAWgAgAgAgAgAgA&#10;gAgwQARkYBBAngwSIEAEAEAEAEAEAEAEAE4Bqj1/LlHyq0Ht3P8A/on/APCvA+4/6vs/9c/7x8m8&#10;L0915H/0n+JX513/AO79/wDrP/7f/wDJ6u4B39PEK9T0fy+a+3n5exOwnk8eyt/SF9r6P4j8j+61&#10;+a6UHUFQvYr4vb8trwvdcsHt42cPdhFQJRQOBLgRckAAVI8NNKXA6JBkQZUYlx5WzRk03NNaEag+&#10;BHggHkAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEAEB+S+HJNbmpXxWH3aa7IroaLKxFqxxK&#10;yUWGzTRo4MUOaCVz7V184XkNbG2htZZZ+XVrrMMplybSaGl1vrE0mDJpS6eEWLzGyKkXopsRY0MM&#10;tWi9VnSwde8UrRRQqp5iK+SuNJFaZ3OKKeEqJ1SkPFJLvJNNgNkFbJpWOM6pCCsy0GNS1kWM7F5D&#10;YBBLGN1kA3I9vUBCpMoEj2mp6KapVyA7rLm3rbVY4hNQsst9Y1OOAWjxTOxbwxbm6orOp0cQAApV&#10;Y38rn4TYY6EUVTWJtXMAptJ+9aTSMtqll7fJFmEo00jQDQ0UXY5qpcrI22a4rPa5dGkUmXKXNrVT&#10;XRrMKR9wbXKloexmUIsqkRtWkxYt1LLWaufbZosbHsLLr56fDl32XmPALWquiRz2p7oQKEClFpIj&#10;OTbhVLarkIZAHOWVqljHjCmiy22KHhDS1FFpj2AdElQ29qcKm9tFpElNNPoqkyWT4cFWIDrHDqng&#10;H9VUKiIVJtJ1TiLRFvktJDnyZcKrPaN9ISfyrDHy0qbguJIXVyc/RtsH8rV7HrPN7tPABtC9Xm83&#10;c91XXq56UB9yRQpTRQCaZRoMKnxQCwAggoPBBjA8EAEAoBAKQCm9UApALGiANABABAOIAIAxqgFa&#10;BAJFaoBSuASYOIAxqnIDlAjABPABAOIAIBTdUAtBUSEHAgFAIAyLIBI1CAcHRAOt6oBSACACAMX6&#10;JkWhIaJAaAUNEAaCBABALAFEAaACACACAcGiACANAKFOiANACiACAVt80AW2nWqANuqAUgAmAQC6&#10;CiYJQCgEFksAp/B5haSLSgEEUgAgDAr9EAtABALGiAWAgDQBoAIBxAKA6oBSAU1AKQAQBKpDKGie&#10;APROJoV8kyHUIA0AEACU8FaKqMDJQ0RgsjRgAjAyU1OQikjnwFSUyvyU0NIrW6naFJhBzONgzInh&#10;7A4uHVZXSVpOljgnevx7iZoc447STW9Fz9dJG2nTP5eRO9ew3ce+UwxkA16I028Xf63fbS/DyB8g&#10;dqZDxK6OIlzb28l16d9o+5+o+320xLXmvMdkYs72SNLdtW7Vpe9r9E9T7H9mv5QGe5PNDEB65Xho&#10;+1Z3parv7M1+X1H/ALXPhmHL4zG5TPww50zAQ9zb1so/L4j7v7iafivcfIfFPCtxvXhRv2i1WrO6&#10;R8R2+0vT+XPcXsvjuIz3StgbE1riRQKZq8jt323vw2GZ3fgcFgSOfO2NkTbu8KBbauz6/wCv6dt3&#10;zu+cv7i8ibKyOK4fKLq1BkY6h8FpK/VPpvopNZbHh/k+Z5Hlcl+Rm5D5nPNdzjVXo+24enOU+ERk&#10;20arS7Yely3wmQ5QBqTUrTn0d2naNv29n47JWiVrTU9V6PKynvcx6A7f4/j+Qia4saa9KLpxHndu&#10;l1/DXTfH3H8hjODYW7qEggJfrmzLn7Vz8uJd3fHE2CHyRMO0HSi5O/CR3aexK5DNwGbJIIooDUGh&#10;IXjduY69NJFjF8c9yZga6HDe4H8pH/UuLbV4nsfY687+Vg34t7ujbV3HSH/4+inDz79zpfzTTPj/&#10;ALww5mT42DJFNG4EObY2NfBXpl5/ve5y66voZ/bT3L3fD7HH8xDJtaKBz3E+S6JXwP2evP5w+mfB&#10;ySPgYZD+ZouttXwXuYy0JFKCtfNXiOPWiSa0sJRjjFKCKvygKaeYJKUqJUVGqKCUmCAWNEAaACAC&#10;ACACACAMIOAU6NtoCytaabQFfOMuv5+BrfC+cyJYbfllvLNhK10alIBC4BQKCEUBRC4JBUEECcA0&#10;6ccr+VbduZ3/ANE//hXz329/q+x/1u/+SPknjPp3hlCtt4t9pX573/7v6C+r/wDo/wDyeruB/wDu&#10;bHI8NV6Xp/l8/wDbz4r118eSE4Mba9AvtPRvw/Ifu5811gUt9F7b4refJR0QhacbzObxjwYZT7ZA&#10;Bjd6hQGtKVHifvOhugOqcXzGLyse6I+3LesDnAuoOtAf/j7kBbIAIAIAIAIAIAIAIAIAIAIAIAIA&#10;IAIAIAIAIAIAID8kTGkFfFPuLUpuoWW1DTceBQFYbNdY00Uoa1YbR180DOk3NN1nh0xk8x48aldm&#10;uvwioLJKOF0rAvcN+4i91ntE2NRjhxDVlU4T6GijBYVmRS/kqjbWKwU3eSVVhYxU0SGDslANUJsM&#10;NcCqTdVhjOuAllNjSYztPsRllV7A8GgRlnVg14A1RkRDnfVGWkVEs1HEeCnZrrqVCfcK5tq211XE&#10;ER3BYtpFxjOIIBVZOxexOcAptZWLTHcaCqkJ7XgK4mpcc3RVlOCJZSNCptOaqnIyXXFVna0miply&#10;CdfFRWuuuBvo9g81K4JmG59KBVILthMjwHtOi111Zbbr3Dxy0iy3mrl23aGGMgigXVpHPtst4GGo&#10;stMMNtkyQCgHinkoj+yfFRa3h6OOhCx2ppzXbBQ9VnQG5KnITSqFElpCcKmXigWsQYIK0iaW0kph&#10;JYCgJTQnBTpbUVVM6S1mqJU0ZbRawRHc1Z7NtaacPSsP5a5TsJui6+Uc+9bTBHpYvY9Z53etPAPS&#10;F6mjztzwF/ouvVz0vokmApv5OiHVUiFJKK2oBSAMCqAUBRAFtQCh4IAIBTeqAUgFjRAGgAgFAIBS&#10;ACANuqAWgCqq8QOliqAAdUAsCqAVSn0VQFVBQBoKlAILyGgeQIHkU3VA8ikFkoC6CLQCwKIAIAIB&#10;YFEAoGiAWDVAFVMsggDGqAcSSCCBALbogDQAQAQDg0CACACAUBVAHQIA0AYFUAKFNWBgUQMDdokk&#10;Y0QCmoAjqUAKVQBi3VAKqEwMCqACAU3RMFeaCo26oQWgAgFN0QCkAAKoBYsgDQCgEApAKbogFIBQ&#10;FQgAAgFgXQC0AEAoCiFSFIFmBHRESIXVlktvggZKVQrSaJpyF6oPJVUDIVQMiQQIIsaIA0AYFUAs&#10;BK0AmAQDrI201RYBbduh1S8QhZeJDkQyB4q4iyx6allwvvTtCLJhmIiqSLWWHjh28+mI8P8Af3Zk&#10;2PLOTDVhr0Tzh1cfeum3w8c959gZEsj5MeA7ybABVNn2v1f3GPzWo+GvgTme4edxcjPxXDGY9rq3&#10;6HzVSvT9z7eeP5fav427Jxu2OJx8KOMMZCwBtB9Fer86+19zbtW25ySODFdU9Etnj6bX8PH/AMm9&#10;94/BNlIkDXUJqs30X1foXvtHgb5O+ccvkYZuPwJjR1nOBI8lpq/W/pvoZprLY8k5uTLPM+aZ5llk&#10;JJLjXUq6+y5cZymEUEkUKWu1jq/MIJJNE9t2G9wOrmXrbqlrv8jTqtsDNLHtNdCvR4dXZz6Zj0D2&#10;J3Aasjc6y9HXfLDtMvSnGckDjtLDUkBdPK5eR22uhHLHFysVzZmgkg9FPfX4Xy7XGS+yvj7j+XlM&#10;37drhY/lC8fto8j7T7S8o9U9u/FfFshxycWM20LQuDbm/OPsP9gvlfl1HF+KeJnjAdgxaa7Qsro8&#10;Tb7zbP5SG/DHA13Owoj5bAjxwNfu9r/LRcP8a8ZxUzZMbDjip1a0BVHN7Hv+cdSxcYY7Gxt6LbV4&#10;PbbyqaBSythPgdFNayjGqIW+uSkVjNaCWGkgBLC5B0TPAlX8IEpBQb4oBSACACACACACACACC2/A&#10;0rU6a5BKTJS/ILXX4a38Andi5bfI1FjXaCKTOghnkELgHRCqCEUSDBABABOAoAp045V8pg/+3s7/&#10;AOif/BfPfb/9X1/+uf8A2R8jGnZ3jlV/+YP4lfnnsf8Ad/Qn1X/0PWfAOH7CEjo1ej6f5jw/tpmV&#10;6r+N5d2IweQX2nofh+Rfdz5rtH8v0XuSvhen5OHRVhBKeAex8iXFmZPC7bJGatPnQj7DQkVF0YDp&#10;3CdywZzWY+UfayGRjfM9zQHuGp/TrrYU+lqqwNWkAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQ&#10;H5JaO8l8TX20OAOJCy2a6xdYszmUHgsdm2sXceT6RdRY31+EPLyxQgJTVpNmUnldI51F2az4GTLN&#10;xcAs9zy1HGQybgSsNjbvEx3bQaLKpsTJIqNUJUeQw1d4Iba/hXGM7tEmmpxpLUGbllNCnE2IrZiC&#10;qwmxeYbw7aeqzrOtHDI1oFURjVqyYBoIKplTwyTSlaIohl81dSla11iC924mmqz2rq0ibiNcCCuf&#10;ZtNV/FUUPRY5a4WGOSHA9EZKxfRVdQBZ3ZnYtYhRoCcpYPBpN0/JPiWHbVXkXijTTkVqpuzTXVTz&#10;5LSSptazUwwtmpTWqk7F5jYm8NCcRlpcXjxRvpqVprGe2yecED9K6dY59timQbDoujXVzbVa4jWm&#10;gOq21jHarhsbWgKqzRslwGnRRavWIYnPUrPaujWJkTy5YWnU5oqLpRJW2hTOHGtJSUcMVVURUV8J&#10;ButIi1Fkbeg6rSESxu01KYTWCv0QeUgMorTacDTYIRSy2mqC/JtwV6iI7gVOy9TThQALKNMp+Cwk&#10;gLr5Rh0raYTaADqvX9aPP7tJDZgXp6PP3PVpdderno1JCNeiV/IExpuqTDlCkopABALGiANABAGL&#10;IAtSgFgUQBoBQPRAKQAQCwaoA0AEAoCiANOQABVWC6WogAAjALAITkBSYJAKCycb/BCaULoIEAYF&#10;UAoCiAUgFAUQChYoBYNUAEAoDqgDTIdCgFAUQCgKoA9pQWRgUQZQSSOhGqCEgFt0QBoAIAIBwaBA&#10;BAGLoBaACACAWBRAHRNWQHmgZGSKfRGEk7gnAIvaE8AxJkBgJJRgsoUnJRt/V+KPEZIZysJNC6v2&#10;o8RlMjzoXaFGBlKblR1p4owMnDKyuuqMGca4WHijBZPG9B1SSABBQQzZBAgyxogDQCwQgFIAwOqA&#10;WgAgDBogFoBY0QBoBQogFIBQHVAKQuCqngrRH+KqJAWRIijqqkSBKYDcUAYKAUgAgAgAgFA9EApA&#10;LGiAUEtgCkBSquAug6JgNVQKABBSuuRjKr5Dj48uJzXNBNFjvpgW151787OiyBLWIGxpZc+2qZl5&#10;Zm7Tx2ct7eXCNm61R5+aU1dnP3Lzervjfg+MwIYnRRRAUsWhtfwWuurXf7Dbb4y9HYYb7ALKbaWH&#10;VayMJv5fliu75zHhvvSjSo2Vy1m2z5Mf3F9zTDKyIYJabNwcKrB+m/616szMvD8uQ+V0jnHcXOqS&#10;VpK/YvU01mkkVzwWm2p8VWT68vky/wDpmjvzdUM5tg1Wpqknb+w3uNEsMrrglkzm2C357WHr0w3/&#10;AGtzP7WRu51DVeny3bzbyejeB7uhbEzfJ0HVd/LfDk9j1/JY8r3hjthDhKCDWgBCOvTKdfWs0eh/&#10;hLuTDyMFz97S4sFAaVXndLl8J/sPDey4et+3+dxnujbvAp0quax+T+76nSbZrufFTsfCxwIIcOiy&#10;2jybrZ+WhayI0rWtKgrPCdrYeANNpptVTUa9LQDdoNPxVyNfHIr9dU2W0wX0+imlrSRqk31sLqRq&#10;hVsH0qhBG5p6oTZRi+iCBBDAqgFoAIAIAIAIAIAIAq0QBi6DkyVSyVba4kEq1jDGaU0itK0r1Knp&#10;thpdc/CHkcji40gilla1x8SFw32Pl1et6W21ykRTxT19twcKVqDVdPPrLD7+vdKWRofFa5cW0wIG&#10;pp1RljQNimvUDohdEhFgIMEAEDJwBOJGSnTn5cs+TgX9v5wHSJ5/+1Xz/wBv/wBX2H+uf/ZHyFmP&#10;/wC2eWBqHiv3lfnnsf8AZ/Qn1X/0R6s7bJPHRj/Ku7078vH+zmZXqf4vfviawaii+09C/Efk33mn&#10;zXdm0ND4L3I+A7fk6QaLVkbTBW0oArg+aA3/AG/3MS5mFnkAEUhmApe1G0Apf8NBWoAmwN81zXta&#10;5rg5rgC1wNQQdCCkBoAIAIAIAIAIAIAIAIAIAIAIAIAIAIAIAID8lO9p6r4mvuJEiPaVls21iW0h&#10;t1i2kP8A7kNFKp4POEKaUv6qpqXmbETZLdStMq12SMfjHOkBCy2rSVt+M40jbVq599ltlDiljBZZ&#10;ptOOgBF0JypJ8QbnGlibKWut+FbLEG1AFEZaSqyZpbdCpUCV5uFUK1GBoVZLfFm2hpWdjPZaszLg&#10;VVTVhtVvBlggVKeGNPmfd+UqavWAJT1Wdro1iRE3eQsdq6dNV7jRbQDTVc+1byLaNgNAsrV4TYoy&#10;DolaML3EjJpUVWO2xeK/iiG0WSm48UgxW0VeaLqhys2h1E/IvFS5G6hR5KkUsrX1RlpEnDYai3VG&#10;S2bnjYN21Xqw2rcYeGCGmi6NI59qsHYzOrV06ufaq+aForQLfVjSIAGu+1axFiwMoDUrU4VuRMHV&#10;FdVna11iG0GooVltW8i2xQbW8FlSsW4aSAiIL2aWQpIjjsgyyyivDOocw1VxFQHipWkRkW3yTWkx&#10;joqkCWBomnY4NQkztG4JnDblUPCK80U7K1NP6LNdWeB+YLs4sN2yxLkL1/XcHdoY/wAoXpaPP3PO&#10;HpC69XPQUkCVTaUzqqELSUCACAWBQIA0AEAEAY1QC0AEABqEA4gAgFN6oBSAAugFpyAKHwVAoCiY&#10;KFyiA5QBUAQAQm0Y1QkulEAEAYFUAoCiANAGNUAtABALbogDQCxogAmRwdEFkaCyMWKQyXUeKAJN&#10;RQ1CSRu6IIQBKAWBRABABABAODQIAIAIBYJKAUKdUAsAdEAl3RAGaNGqeCtRZJ42C7gnhOahO5OJ&#10;v6gPtVYPKOeWiB/5jfvVTUZRcjmYmCvuN+9PBXZkuV7shgY4mUW80/FOXJuY+TMfGc4HIAprdHiM&#10;qHF+WMR8ob+6b96fgMtvg/I2M/af3LTXzCPEZbDC74x5y3bM0n6p4GWoxu5oHkEyt+9TYMrZnOxy&#10;Obtkb96WDlX0GcyQA7wT5KbDWIeCKgowDrWh4uVNhYKAoaJA4gCQBgVQDiAWNEAaAA1QCwAgFgeK&#10;AUgAgDGqAWgFjQIAJyHkRsqK0kahBFlXE0SElAAoA6BACgQBoAIBdKgIAUCAFAgDQCxogDRgAjAK&#10;bomCkAaeQMBXrS8sA03IKndrrrKznN8TFltcSytQufbVO0keZ++u0C1z8iNoYW3r9FGGN0tZHtDu&#10;ibh8oYs81ADS581pEXS6vVHbvcLMuBjxK0tcNKq2nLbLOd/Z9cOZzHAgNOiy3dnrbY3fGb57yZ5O&#10;XznOa4sEj/4rCv1f/XOkxHmL3doNDqdFcfp/rdsanN29tRqFTsvWbIkzzXzTjl7bYNtf4qsI59Mn&#10;HGtEsNdr8GC4k08E5cOPe4SMeZ8LwQaLp064acujVY3Ozxs2tloaeK6te+Ho6XXb8ly83kvj2OlJ&#10;8Lpb9mu0mMN52L8n8l2tKA2R3t2sPALC7vD9v67Xu9hfGHzW7nOWx8aaYsMjwLmiHxf3H+v666Wy&#10;Ppf2TyceTiY4Lw7e0EGqnaPyH7P17y3sdVikG0N8bgqNdXnbzMOVV4Z6QDVJ0SibUm6VRtMlOspZ&#10;YGNKt/MpyW1sIkyA0etwBTjTlrttWd5HnosRprK1tPNVHq8vR22/hkj3riCXYZ27iaahPDqv1u0n&#10;4bHi+WjzGtc14Id5qXB29bwaGuh6FLLz9vijTIsGqANABABABABABAFQIA0zlGltGe+46VV6r1/G&#10;VbykwxsaSUu27Gk1PkF5/udfGPU9Lj+3aR4272+RcubmDj4c5PtuvQ+BXzPT3MbP0j0PpM6Zw678&#10;b95y5wjxsmQmSlyfNen6ns+TxvuPrP15+HfQQ5sZFwvc1uY+F7aYtG6zmnxTctg9SaqoIDhQJrpC&#10;aStqRZDagsgRRALTgJcmJ+XM/kkV4LP/APoX/wDCvC+3/wCr7D/XP/sj4/Zno71zP98fxK/OPZ/7&#10;v6D+p/8Ao/8Ayep+1X7uPYT0au3078vO+xnxXp34wmIJA8Qvs/r78Pyr73X8vQsBq0uK96fh+cez&#10;8bH1tGBBFEzLQCDqgCQGv7f7jfhF2Ll1kglduY8m7XGx1NBXX61J1JSsDpcM0WREyaF4kjeKtcPK&#10;xBBuCDYg6KQdQAQAQAQAQAQAQAQAQAQAQAQAQAQAQAQH5GYHOeV8O+8kXsMJICy2rfWH3t2i6zaY&#10;wr3vNStJGW1SYIhIBW60wwtTosR1RRY7VvrWo4zCeXNqLfRY71rq3+FhtY1trrC1azlYGMrSiRWq&#10;GfJ2E3TiLVe7J3a6JVetRpAxwJFKqGkqomic6opZWqVWyQGpVQ8oz4SAtIWS43EAN8EYRtTwkIP0&#10;VSMNqlsyXAAAosZxc4s24XKy2baRaxM9yiw2dOsXOLjkUssdq6dYvY46ALn2XE6JtLrNpFpjsBsp&#10;2aYaLDiAoufajC/igNAQs/JXicfFtBrqnNkbRVzdaqssrFTO1tCrlJWmNrjorXE7EgFRZBVuOLx/&#10;yrXVhu3+HANgNF0aOXdJkgBHiujRz7KmeIAmq2iFbIA01atIWCC8lp+im0sKuR53H6qNq11iTjtL&#10;3CqxraNNiwNAFfJSjZZiNtqITALQEGWw0TiaN9qrSJqDKqkZ7VCcPVpZXEFbbJqn5OsFLqopIBTT&#10;seaLIZ0oiyF6w1JYKlWK+QqdhIM9CoUscD8wXZxYdGywblevwcHdoo9AvR0efufOi69XPtRKSKCV&#10;RRhMajQsEAsaIA0AEAEAEAY1QC0AEABqEA4gAgFN6oBSAMK4CwEwUgAgDFiiDJYcqA0FaMCqE35L&#10;AoggQAQB1IQB7kAoXQCwKdUAaYBIFt0QBoBY0QBoRTg0CCBAyCACZloUUNQkko6hBDQAQAQAQAQD&#10;g0CACAXQIAwPBAHtNigF9EA094FkwpM/lIoGOq7TW6uRna5nzXesGIH7pAKeaqQZcuz/AJTxWPLf&#10;fDaHxVyJUk3ytih3/wB0j/vK5BlU8n8s4rIif3I0/mTwVriHd3zXHHFI1k/lUOTRa8v9yfL+TkyS&#10;e3OdT1RgZYNnylyrJtzJ32NdU8DLb8Z828jEGtfO63mjAy6f2389TtnYySc6j9SWBl3fivmeGRjZ&#10;H5QFaE+pKwZa3j/nHBErYzltJrQ+pKxUru/anyPj8kI3NnDgaUFVNi47pxnNQ5UTCHi/mpsU1UL2&#10;vYCCpsVEhnis6mloAIIoBALGqAWgAgDGqAWgFoA0AEAY1QC0AsaBAETRVE2k1qmXkMC4TkMshUVg&#10;qIGCggqNBAgAgAgFjQIA0AEAEAsaIA1UA0wUNErDwNSAQCgaUHil5JuoyBUJ3Y/LELkaxzL00UX5&#10;KW7OHfJvJYHGcfkTZD2sDWnU+Sh6XD18vnTzPyBiy8vI3CyB6X32muhSy5/b5XWfh3748+ToWwNg&#10;nyRuDRSpV67PF5dbrXTcrunG5lj8ZsgeXigoVOz0eG+dsvJfyp8Syc1Bn5UUBcXFzgQFg/Rvofb8&#10;MR84+f4TI4Pk8jFnBaGPcKEU0KvV+r+l1m+k+VL7ux1G6FU7LnUlwLr9VGWPboac2l1tp8o06FMN&#10;aq9o6ZvkATuIp1XNvUb09s3BTN8OfbpNTbmvbdpW2vUT3MCEzwfWVXk7Ofs+X8p0U9XC1Wq5Xby6&#10;x0Ps3mHcTzfH5UL9m19XUW+tZfZ8tenKvs98Kd1RcpxHHvMoc9sbAbqrH4N/snpY3tw9Z4+Wx0TC&#10;DVxASkfFb64+Etk1eqdjK3CU1wKmlNywb1WdaS5LoHBRT8coGRlDGaXk0DUmvLhd65Z3P31hccyR&#10;0k7W0B1KqPp/rvqNt7Ph5V72+ZIDJJHjZQqDajlclffej9F8fMcXZ8oZ0vJQ0ncQ94GqddXs/SzX&#10;X8PdHxbzU3I8bjSvcSXNBqofn/3HrTnl6Ex3h8INein+XwnTb++DoJqqaZON0QBF1DRAGHIBSACA&#10;CACAPagAqh4yOiN4P1ZCqMtOmvjq5j8qcrJxfbGbkROLXhpFR9CvB+y3xH0X+uc/2dI+ZvAdxTcn&#10;zuTJM4uJme2/+8vhe/e+b+gfV9LXXhK9TdpvfhZ2LPGaB7m1C9n63tbY+I/2HjMV7H4jI/c4MUp8&#10;Kr7Tnc6vyH2tMbVZh24jyW0jztoFaEqomATUJxVEqSOpUpCpQBVqgHE4CXaqhHNvkltODz//AKF/&#10;/CvB+3/6vsP9c/8Asj488p6e9Mz/AHx/Er839r/u/oL6n/6I9UdnMLuOaegYF2en+XH7/wCK9JfG&#10;rwyWn+YL7P0PxH5V99Py9IwCsFV72r809r/sdb4LojACKpmX0CAbOqAJABAabt/njxk7o8ir8Wfa&#10;JL/lLbB1PGlifAAdBRWB1aKWOaNksTw+N4q1w0IUgtABABABABABABABABABABABABABABAfkl4/&#10;Gc51xVfC9Lh+ga6tdDjANu1cO+9dOsRcmPbUkW8FfK5G3woZntBpRd2sjm3qx40guFbiqNrhk2WJ&#10;Cwlvp8Fy7Vvq2PHwMG2wWGzXVqYo2Nb00Wa1fmTtaCNyciayOVM0k+pazVkhe4DQArLaNtUlgDlO&#10;BaJ0W61EH5Ij8axNE4XkhHH1qKq4PJCka1pNBcLSJtRC8gq5hFPMlFrJbFF7hvBAFFhs20jSYgre&#10;q5dr8urSNHAKBvis63i0aaALDYy/cIFrLNcW2E4mijatJWxwmVA6rm3Uvo2loA8FEGRTH0q5E2qm&#10;VoO6yqRFVksda2TSYbBU6IytZ4mPcWojyPDY8eym2i20rDo3WECWAFdWji3W3sAsd6brq0c9VGTj&#10;C9QrylQywUJtZVKfwjOj6Uoi0Gf2gcfy1UU84WONhlpHoWdPyaCCAACygrtk+5ob0QWUZx804cpF&#10;SOqYGSTqVpCpiRaRNiKVSKWKEaIIYHggZOjojJxIbW1E8nguhNPJIzcoG1T5BWuIrdaa/Jw2XEnV&#10;TsqrXBNHBdHCubo2mF0XucHn92ji/KvR0eduWa6Lo1rn2KARThXRKFQCulBqVAgFjQIA0AEqBU80&#10;4CgEAqyABVSAE8AoaIwBowB9AjAKb1RgDvXyT8Sp4U8EWFi0bdVNyc0pRUzKvwCr5TkEXKfGjARr&#10;kYpyo8FpBkA0/m0BVHmFgtP6qKbDzKS40FhVTJRiFkNo2voNFWSzBtbR1SatojJ5httyRWqBmHqO&#10;bSoRlOYWC023X8E5RR7TXwVWwpSqU81HlFeUGPoiVnfn8DTo112LB/6lGLlpj4HVVhj40KlKylda&#10;OpSmUYpaqNNQCpr8YOJM7QSIoHxQCkAEAEAEAoDxCAUgAgHE0ylV8klk1OtaAapmallbSu/aBqqk&#10;TWS5jnIsNpPvAUCvxRa86d7/ACfj8XHMX5AFK6lazVla8QfIHz1/Vljx5+pFQ5PxLLz1yHy3yeVI&#10;XMyXgE9HKsFlX/8A2T+SP5slxP1QnKHlfI/IztLTkOIPmgZY3P7iy8vcZMguB/SUxlk58lznE1Qe&#10;UYTFprX8U4WTjMnaa1+2qfwMpsHIuhO5j9jvEI+Bldw938pC3a3IfToaqTyfg7w5SOUSCd9jWtUD&#10;L0f8a/M2Tx88EeVlEMsDUpWK8n0J+P8A5Ww+RihplNNQLVU2K8nprgu6YctoHvANItdZ2HNm/wAP&#10;NikbaQOHRZ2NZZVi1wJqHVCWD+DjXt0NEsF8F66ITR129EEWDUVQBoBYFEAaAWgAjAKGivBlAD7e&#10;iMAuiMAEYBJNU5GdBvVVhJSDCqBkCTRAyNhsgFoIEAEAY1QC0AEAEAEAsaIBbRVw/ggA4ihFPtTy&#10;qYVmfycODCXSODTXUpyujTTy/DJzd88dE4x++1zhrdDp1+u33/CJJ8i8UyrX5DGEamqPhpPqun/B&#10;hvyJxRILcxjwfPRGFf8Ard5/CS3v/jXEH9y2n1SsZ7/W7f8AB2TvvjywlsrTbx8lFiuP120rwB/d&#10;N8oPh46fEw8oh8hFC0+Kyr6f1Pr/AI/D5mcf3HyWPlOypcl7t7zWv1WO1R7v1ks/DvHavd807GuZ&#10;MYpAAag6qfOx8T7vofrrsnbXyBlcbyOPLlZRdE14LtxTm+XHz28a9udv8jxndPCsyceRs1Yx7sIv&#10;UlaTD6H0PbuljyV84f2+jlYcnmeKg9uS7ixjdSbm9E8P0r6b7j8S186eb4TN4TNlxcuB0b43Fvq8&#10;jRTX2+vtzfXKrp6Q4nbX9KjFy4r2tpL494sV1cnRz2yaLfbGt1vtjDs1vwVERW64urn79LIm2pYL&#10;kuzxu3bbIqA2IS88ObXvc/JiSDd0W3Pd2cvbwZG+M60C69dnser7OVniZTo3Nka6jmaLTXd7G189&#10;MPfX9uXyiMeaDjcjIodwa0E+C6ufy/OP9i9GXNfT/ge5GT4sLzNXc0EH7F0eD8h9/jddrhtcblQ8&#10;hzXbmrO6ublw22jS4udFIASQD4LDaDf17FoCxwc/cKEWasNqWumEDKz48ZhJcBQLO7Orlz8q4b8g&#10;d/wcTiTymcNaxpqKqN9/h9h9N9R+7afD5d/KfzjyPIcjkYeJkuaypAc13mtuHy/Y/qP9d100l2jk&#10;vD83lZj3T5mY6dzqkNcvS10mHt9PW58p8Npw7pMjkMWTeQ0yCjVzdbI8T7HbWc6+l/w/lexxOIC6&#10;oDBZcd6R+Jf7L7HzcPTWHmb42ua6gAuFfnHwO1zcrSPI3H81U5Sm9WDSaK/hvrUeSYMJqpq8mmZT&#10;SaDoiUrU1j9+ipM2OKVggANQgHEAg6pwxgqmkodVltcMt9rfhyD5qj39oZ5A0af+ErxfsJnWvsf9&#10;YmOsfKbs+f2+dyQTpkv/AOIr8563/wAr+iOf/wDbR7O4OYuZhvDqept19F9dMPhPutfKV7D7Rk9z&#10;iIqmp2L7H1NsvyD7bTw2uGlZYr0dp8Pn5c0rrdRqrYqgT2Z2itTRKVpr8wlNNBBDofBAC6oB1Vfw&#10;HOvki/B5v/0T/wCC8L7L51fW/wCtX/yR8cueqzvrMANB7gt9pX517sk3f0N9TP8AwR657HaH8Y0A&#10;foFV1enHm/YX8u99gEszQ2ti4WX13oX5fmv3uv8AW16Zxnf0G0tYL6XnJh+Xex/2p6h8VvhiOh8V&#10;NAXFL2SAzogEIAIAIDS8Bz0vGyCGUl+G8+pp/T5j/wCP+hWB1eKWOaNksTg+N4q1w6hSC0AEAEAE&#10;AEAEAEAEAEAEAEAEAEAEB+VHj8EMvTxX53t0y/R8LeSPY2oCwvyrKgz5BtI8F089WW+zLvDnSE9K&#10;rrl+HPavePY6rRRZ77CRscQObtr5Lntb6tTi5GwBZ7NItf3/AKD6uizWzHI5slTQ/iqgwy02XI4m&#10;5WmUeKRiyvfQHVZbLkw0mO0ltwppYSywAVCSajuZUHp5Kom1DMRINFpIWUR+GXVNK1TyWUSTAI6K&#10;onJgYhabotVKtcWOhHiufdvzabEY6y59vy6dGixgbArKt5VnSwWWyoW1hdZZKi7wY6Ut1UbNI3HH&#10;toAubdWF5s8FEFRcgUC0iKq5Bqmm1GLK9EJKZFfRC1njx3FlOWkavAYDRbaVh0jYYlAGrs51w7xd&#10;xuBFF06uXZCy2i4AWsSppYNxNvwVBF/aEu0SoTocIAVI/BTQmsxmi9FGAkBlKKMA1IEBBeLpgxfx&#10;TkUWCr1icm3jVayEjEXVSJsKAsngsHKIwMFNF0YUkNCMA5oK+KmhHkNbKDwrpBdbaKiM56jY7Frg&#10;Pq4Lbj+XPvG6wSLL3vXeb7DSQ/lXo6PO2/Byl6rojn2KSpjF04BhvmqqYPb5qVBt80ApABABALAF&#10;PFAGgCKcAlYBALGiANAKAqgF0TwBgVTOTJyiFzEBGD84WnhF+QRgprgKpyHttJBgp3WMvIorK/Cs&#10;SjGgBcR5IlqbJDgZTQArbWWsduk1KLHEWIr0FVpeVsZf5MMTZGNCP60zWOHmFM4bX+BfZ0/5R38j&#10;itAPvsp/vD/arnrbf8Mr7en/ACN+fgtG4ZLB/wBof7VV9Xb/AIL/AC9P+TsGbhSj/wC6mn/tD/as&#10;7623/C57Wn/KcwRPH9OQOPQghTeO0/hp/k6f8gRQ3cVjddla9ZsUHVHpNVM0reaSjFeoutddDxgp&#10;VZgr0GNVGU3oWqKbwEYbyyglhG2DimsbRpZR5FptICACAMEhALqgAgFjRAGgAgAgHVRSAEsGRK9r&#10;GE2uLpyC1jee5mPFgeA4NIC0iLXkv5O+S4eIx5yZwHBp1KuRFr5nfJfy9ncpPkR485LdxAo7zWrO&#10;vOuVy2VlvL5nkknqUEYGW8C+nRAODIcR/wBKE0X7pwQAExdr1RkEPejIRzJUpgkvugFB/nqgF+64&#10;kNATTlNieQKEBAymx5EkJa6Nxa4GoongZdW7R+T+V4CaGszvbaR+pTYPJ7n+NPnvGzWwRT5Qa8gA&#10;3U2Dze0e1fkDGy4oSzIDg4ChqourbXd2ni+einYCXA1U3Vc3aiHIjmHpIqeqmw5cprCANaqLFHAW&#10;nVI/EP1WQVKGoQRxABAOIAUqqhlCyYGNUAslBWkIGQKqIo29U0lIADUIBRHggA3RAKQAQAQBjVAL&#10;QAQAQAQCxogFgeoIa6QugIPihhv+XJPkXHz38fknE3bwx2ynjSyHpehM35fIr5W7v+Uu2+ayvbZO&#10;zHBNCJDpX6JW4fof1vrabSZcHm+b+9w97cnNyGSdW7yll9Fr9dzsNx/N/ega2mdMB/8ASFXrTn0+&#10;myYz5572jH/3bMaf+YVR36HSp8P9xfebPS7IkPS8hU1n/wCh0lYLun5A5ju6UHPe5wNNXVWGzp0+&#10;t10jJkEgAmlDVZbRxe16kargeUdiyM9ZDQQsdnxn2n18s+HWsTOdyTGNjNC7QhLV8R39O6bOyfGf&#10;yHy/ZnKw42bK9+A99w41FBbRb6xv68w92Du3gea4UTtymye5DV8R0qWnzWsj6f6zym0fLb+4A8W7&#10;mp5cMMa7do0eaPF+kfX7W6/LzY14lFTX6JzR6WnNLiYzbWt1eMOrXXCHM07vKqjfdPTv4jZallxb&#10;7Zed19rKY1pIWOMuHbp5AWFt0t5hz9LSS+inTfCdNqaI39F06dHTz9u86Bic0xln5f1LfXf5e76v&#10;2efhqu1e4crt7mMXMjeWRsdV96dQu/luy+w0nsR9X/iv5V4zl+GxzJlt95kbWlp8QF3zaV+cfZ/T&#10;XOZGs5T5hh4SWjsgCMmgNfFZ7Ob1fp9rPw6D2P8ALvH8vscMtrielf8ApXNvVez9JtJ+HecXvDFf&#10;j7g9twuHps8Ht9ftpfwwfdPe0UcMm14BoVzbdHofX/X3a/MeAvmzvfMyMTKhgmNXVoAVGu+a/V/9&#10;f+vnKy14QEebyOdI+RhdVxq77V6XH4fok9rXXXEdK4ntx0MAmMjt38q7vPEeD7vtumdp8XPkZOP6&#10;D6XBef7HR8f9n72NLMvd/wAfcgONxceCY7aAC683bq/G/vet32r0RxvMMcxm19W0uq59fl8p5X8N&#10;Thci17gA6q7ddmka6CZrmAkrXyb6qjlMpkTSa0UXZeWexeUa6SgdUFKVnts12JlNe0XWs2Tpt8rd&#10;hDgm6QKAA1CAcQCDqmB0onVygs9mW35cs+XG+52nyDafoP8AwleR78/pX2P+t3HXV8jO3Ds7ky2/&#10;/wAy/wD4yvzbr/8AbX9E8bn1o9ocE6mFiv8AAj+C+i9D8PifuNfivXXYU/vcPDevpX1vo1+R/d6f&#10;Ldiy9Xb8Pl58UOqjVW1HVPZFBTq01/AldiaWNEiGgEHUqgTeqf8AAYD5Ebu4LNP/AJT/AOC8P7H/&#10;AK19Z/rfx0j44dzjb31mEdJB/Er8693/ALv6J+nmeEeq/j/Jpx4aTqwLp9PZ5v2Wv5d37GyP/rNr&#10;QbF6+r9G/MfnX3mudK9TYRrCyvgF9Pyvw/LfZ1/tUtdMcY1NBLtEgIXsgARRAEgAgDGqA1PAc+/j&#10;Xft56yYj6kNGrXUtStBelL/b5KwOoQTxZMTJ4H74pBVrrjyIINwQbEG4Ug6gAgAgAgAgAgAgAgAg&#10;AgAgAgAgPy5xQ7elF+ZeT9KPSw7mE06KtU7MXyMMhkoBaq69HL0qr/buaakLXyZRd8ewNIqFjtW2&#10;rTMdtAPksstYdGURYFK/KpTwynm1UsLlQ8l++vinhUVPtu3EkWRla5w4RUGiztDTQxDbUJJsImNG&#10;lEZ2K10rhUK4zpyIlwIorZ2p7IAQKi6X8l5GZsegNlSVc6K9xZKtIXEGscKLHaN9KuseSgFFhs6N&#10;a0GI6oBOqyraVctuAsdmkqSxoCzw0i8wW1IUbLjbYEZ9NQubZovdlAs4lW5PVWnZWupeqaBCMHog&#10;jzGAdEKixgaAASFnWsX+E9rSAttGXRpsaQbm3suznXB0Xccjarr1cmwpfWbLaMzfsV6J05UiPFHg&#10;kMn/AGQAbBIZNbApwMgWDqjAyjTAfYjBVWSmlUYNGrU2RgygtIKS7qriTJoSqhZGATomMnA09UGW&#10;0f8ASgHmoB4UcCp2OIkopooNVzkjRaaHEF5I1S2Xfws+OeC9tFrx/Ln3dA486VXveu832Woh/KvR&#10;0eZt+DvguiOfYo+SVMAaJwFhVsmDUqBABABAAXNEAsWCACeAJVACYHSqeAWBQIwBokBbUwUgFtb0&#10;TK7YOUpZCLtaRojJeNLU3Zc2wCXkrzyIiosnlPjk5tLQHGwV6y1G9mquz+a43jI/cy8qOJvm4A/i&#10;V08/Vuzh6+/ro5v3N8zdodvYxlfmse+9A0tdp9Cu/l9ba8nt9zrP5eeue/u84/CLo8FrJK2aSxej&#10;z+qrzOv3Mv8ALkHMf3b9w5LnNw2RN3/lNCF2cvq/+Y87t9rbPiuY8r/cB3pybi45BZ/uOcvR0+r1&#10;/wCHnbfa7/8AKgyfmTvDIj2DkZmOt/4jgt59Xr/w59vtd/8AlFd8u94sYGN5WZw1qZXKr9Xr/wAJ&#10;n2m//KVhfNve2E5rmZz30OjpHLPb6vX/AIbafab/APLqfb391ndfFe2coRSNZStauXL0+ql/EdfP&#10;7Tb/AJdv7b/vCwcuWNvMNZEHm+xi83r9RZ/D1vX+3x+a9R9rfL3aPckMTsfOY18oFA4tbr9SvL7e&#10;j4ve9f7jW/y6ZHkwShr4ZmyteAWlrg7X6Lzt+eHpa+5r0/CSDcDqufaVtrPIqlDfpcrG6qvO4KBq&#10;K9EeTKa3JR0r0VTZrmwACbp5Tdi0YKfIJYazQqh8UEFD4oAxaxQBoAwdUAAgHAaIBaACACAXpqrw&#10;o1I+gJBFk5E2sjzHPRYkbxvFW61VYZWvMHyN8kY3HwTudkAbQdCrkwztfML5d+U5uWyZ4YJyWVI1&#10;VJy8tZGS7IldIXFxcamqsGXGtCgCLibFBWnA+nigi2ip1KAmtYKCiWQMxVCAa/bmpNLJg2YCOiAQ&#10;YyEAPykEdNUDBbZXFw8FWU4TA8E1r0VDB1srnNDSAPNGE2LnjeYzOKlZLjzubtNTchTgsPS/x/8A&#10;Oedxr4IMrIPtsoNxJqlYqXD3b2H834PIRQj903cQKglTg5s9P9t98w5zWETtLT4EKLG2tdZ43lI8&#10;hrTvrVZ2NY0DSHUIKjDU9ZGEUY8UYIqp66IwBi6MA5VGAUCnCyUmQxqngAnIQqhPBZA+SCo2oIpA&#10;GBdALQAQAQAQAQAFigHEAEAEAEAsWCAUCQRROLlODxOqQxlDzsOLMgdG5ocT4hDo49PBwPvf4c4j&#10;uRkrpsNjnvrfaFL6H0/t/D+XjLvf+0XCyJJpsaBzCakBtAor6j1vvJZ+XmHuH+1buLAlecSF7oyf&#10;TUlObYexy+41/wCXLOS+Ce8OPLwcRxA+p/wVeT0uX2+l/lh8zsTuDjXEZGC+2tGuP+Cm7OufYaVA&#10;dxOax39XFewi35T/ALFFrLf25S/9NkY3+ox4rpYrO1ybT9h6HEMAaXEimoWdmXD7Ho5jqXambAwx&#10;te6hFNtU9dXx32noTWW4dxx+NxuQxBISPcp6CKVXRrq+Ou/698M1y3J9ydvY8v7HJkdDf0ueaUW+&#10;ur7P6jrpcOA5Y5PurlCMtxc9zripPVaeL7Xl7eukdDw/iiUYzshzDQsqFWujfT7PXLkndHDTcRku&#10;jAIANFO+j0eftzeKCJjnMBIFaLg6Rl2l2L9mhB6rDwtcc9bfale61gpeq005O7l9ftTZyA43Fkdu&#10;XwPY9CyF0DhULi8Hj9dfAhzXNFRonMvN32u34LhkNQwiu7RbaOr1rtrVk7Gc6OhaRXQgLs574e5y&#10;9iY+Wi4Du7nO2ZAcOd3tD9Jcf4Lr07N9defX8r/l/kfkuaa1k0zmuFKkEp7dXs+r6XKfwu+0fkPn&#10;uCyI342S58YIqHOKw33y6e/1nPfX4j1n21/cHkexFDlyUeRR1Krl3fKe59DLfiNFyfy7h58J3ZFC&#10;4Lm21Z+r9N+u/h5r777lg5CRxbLuaQaiqWmuK+o48fHXEYTtjM49074p6bnOO2gFV6HKr2321nzX&#10;be2+2p+XzYYsZr3ROI6GlCuq7fD5z7H35rL8vbXZPxBHDiY874KPIB0XF2mX579l9pLbMtrynZ2T&#10;ghrsaMgjRcG3Ovjva2/aLjP9Zhc2JzTt0rdVppZXjb+vZXT+DGZvaZQadV26nNHS2TlkAJOitpIw&#10;PcnL7Q4BxWe1LDI8XyjnS3cdUpWW0dS4fLc8xitQVrqnSfLe45JC2dWTxrXyQeSm3CBkV/FAyWB4&#10;oGRFVBkQ0oo2hSOc/J0Yk7W5AEVd7bqf90ryvfn9K+r+guOsfHfiHGPuvMYbf+pf/wAZX5p2/wDt&#10;r+jfVufWn/4Pa3b/AKuKhPVor+C+g9D8Pkfttfy9U/Gcok4mMA3DLr6r0q/J/vOfy6gf0/5tF61v&#10;w+O2/IbUalSVW0LYFOp634BXSoKQOp8UAFeoENVV/AYX5AFeCzaf/Kf/AAXhfYz+tfV/69/9kfGn&#10;u47e+s3/AOkb/Er849//ALv6N+k+eEeluwS9+GwNP6QtvTcH2kd27IeWcuxpP619T6F+X519zr/S&#10;vXGASYIj/lC+q5X4flvuzG1TiSF16vNDcUqAJqkAGqAURUIBCACACAUQdoQGs7b58YMjsbK3vgkp&#10;RzQXOBsB6dTbwv0vYJWB09j2va17HB7HgOY9pqCDcEEKQUgAgAgAgAgAgAgAgAgAgAgAgPzHPxi0&#10;Vovy6P0nJtse5pC20TYoc/CFa01K3mzDfVUvxOlE/JE1ScbH2nRK3LXWLF0bi1ZtcIb2vBValS2m&#10;RXgZPNje/VTVSp0OHv1CzrSVZRYuwimiytUs4xQUSyDM7LJypsQjG0mhWkrHaJcMAOgVysNos4oT&#10;QWTwkJYARcJhVy44IICVVKjftiCs9o21qbBGQs7Gs2XeICCPBc+0b61oY6bQsdmk2Swa2Czba1oO&#10;PZUhZbNJW6wRQNXPs1lWrzQGiyKqjINT96qVFqKGbjoqSlMg8kEd9nyRTiTEwigUWNJfhc4sYsVv&#10;pGW+zQ44uPJdnOOLouIhVdUcmyQGklaxlUiNhJStTlPZFbRTkZJc3oVQyZdGgZNPYQEDKDI03TkO&#10;VVzNNTZPCoi7TVLCktsarBU25mqqJv4NCO6tB1sdEDJe1B+Q9iBkugQMjOinZcqM8VWalbO1a6HF&#10;dK1LZdqfxwpIFrx/Lm6Og4B0Xvev+Hm+w1MP5B9F6OjzdvweXRHPsNKmNOApuiqphSlQIAIAIAaI&#10;AbiqkAbingFBMDVYA9EAoGqANAOCwQBjVMF1pdEK65KqUVWukgwaqGuIMltLA7k5paw3kDeS3+qQ&#10;xg1Oi6dPXtcm/Wasdz/yF232xjTTZnIQAxax+43d9y7uHoXa4w4/Y+ynOfl5G78/u947AE+L28Hn&#10;IFQHvZubX60Xs8fqP/h893+8z/Lxz3b85d292yvdm5uyNzvSIiWfTQr2OH1kjwfa+y22c1n5jIzD&#10;/wCpzMiQC95HEfiV6fP0tdXidfZ2tR2yxTOLGlzqaE3W846xy7ddomQY0ZEjn/mboFPjIX7rUiHG&#10;lbVzNtD4pzawW5VeXj5L3FwoAPBXOlKRV+3IQTWhHQlV+yrhr3XV2EqL0pyFu3RUJNWnXqjW/K8j&#10;jeQQ9pdbwWm/PXaHOli8we4uVwZo5sTNmiMWg9xwH3VXl9/Rmzq5+1tq9T/GX9znOduGHE5Sf38M&#10;EB1QXO8NTVeN3+q/+Hs+r9tdfzXvjsX5y7U7uiijjymxZLwPTI5rTVeL7Ho3V9T6f202/l2mLIin&#10;a0xyNcBfcDUELyunGx7/AC9vXf8Ak+DHUl9SOlFh+mx0y60tjgT6QQ3zWd0wLJSxuFd1PKiWcMdt&#10;B1CuUpMCqqbZ+ClLOgkQxqgFoAIA0AvVALboUAaAXQBMI80zW13GgC0h5YTuHnocKKR7ZQKA9VUj&#10;PavI/wAl/LWJx2PODkgPoaUctJGNr5sfJPy9l8vkZMEM7i0kjUqsJrzdk5cmVM+Sd5cXGuqMJRBQ&#10;G2iYyXRAyAaa+SAea3yQEyGGtEBZxYxJ0SweE5uAT0+1MYO/6caaIPCPLgEA2QWFbJilp0QeEZ8F&#10;tEBELC0pwjjTTXRVKChLQotKw+H1GqWSwkwybfyuLXDrWiEYavhe7+V4eZroslwa09HFTVSPYHxZ&#10;85TRZGNjZOSb0BqVFaR9E+wu/wCDPx4Zf3LXbqWqprTWvRXE8zFmxtIeosa+TUsduaCEiPx+BQCz&#10;rRAKagFIBSciaMEBPBFVTLIVQWRIAwPFBFoAIBTeqAUgAgAgAgAgFAIBSACAUAgDAogDQBhPKoc6&#10;JC7YBDPbag+9to+5TYnXaxCm4/HyARJEDXyCnDu5e3tqo8jtTjciodjsNfFoSrv1+x2ZrO+MuHyw&#10;7dixX/yt/wBiTXX7bfX+XPeW+CODzC4nCiNf8rUOvn97v/y5Zyv9svBZDnf+ioCegCmx2c/vdv5r&#10;nPc/9rfFR4c0mNinexpI+qm6ve9P7nP8vnR8odnZ/ZXMTxOgeIC/a30npVTI+n9f2de0c5wubfDL&#10;GfUADdaRx/YelOmtd67P7uY50LHSGgoCCVprX5l9r9ZdNsyN3zs8XIYL9gruC2mzg9X2tuNwwfaH&#10;BB3Mb3stuP8AFaTZ7mv22Z+XqHKgw8Th6uaBtZ5eCubNvW9+7bPF3yDm4eVnTMjAqD5LPfZ999Tn&#10;phygMLSfBc91zX2XL0ptEpuNJKWhrTdXrxdWnoayrqLgSY97x0W05YdU466xn8/HjxjboaLDtr8P&#10;M9u64NM9QsFw3R8j7mmablsAKpTnlwc/XdB7A7Xj7jlmElP6BAF6arWcnRvp4R1fuDsWHA4t0kLa&#10;OjaK1VeOHndPZutceh7dz+TySzFx3vcCW2aSLKZa24fYeF/K1yPjPuqGE5P7N/tj/I5X5PpPS+21&#10;2smWaZFm8bKY8rHkY5utWkBN9j63sa7xaR8+/GIJPpGgGqmwu8lFk94F4oyR7T5kqfBwbfCmOfyv&#10;KTNixGSTSvNGgAuR4Ofb2pp+Xp74g+COd7gysfOzYXsY4gkGo81rpHzv2n3Wus+K+nvx98N4PCxY&#10;5fj1kYG1Jut4/OPs/urvbMvS/H8PDjQsjbGAGjwUbaZfId/Zu9DO4aHIFCwH7FlebDTqqY+2IA+8&#10;Yp9Ev1tdrLF1Hw2PCz0tFQqmrnqPkYzmtIAsngOXdy8XM9zntFWrPaJtZXj8JweGjWqnDPZ1/t3F&#10;LI27xcgUWmsTrG+iZtYt42LHX6oBwaIAUBQBoAinrRaR1qlV6sN8hs9ztrkPH2n/APCV5nv/APSv&#10;pfo7jtq+MkLxB3lmNP8A+Ev/AOMr8x7/AP21/R3oXPrT/wDB7U7XmD+IYa/o/wAF73o34fN/a6/N&#10;emPirJ3YZjrowfxX0/pV+WffaOzk1Ma9nPw+E6fFODqnozJ6rXYbQRUQajVASmgEAavUCGqqhie/&#10;B/8AUWbT/wCU/wDgvF+xnxX1H0G3/kj4x97H2++s0/8AmN/iV+bfYT/yP6P+g+eEekfjmQuxYwOr&#10;QtPUrk+2d07ReY+air/OvqPQ/L89+3n9K9e8U7fixH/KF9Vyvw/LPsJjarMioXbr+Hk0lKkMXSA7&#10;BAFUoAkAEABqEA4dKIBsaoDoHbfPu3MwMxwLTX25jrWtb+Nev33uRNgb9IAgAgAgAgAgAgAgAgAg&#10;AgAgPzRvAeCKL8xkfokphsF9FpGsQcvH3WpolanbVX/s69ETZGCm4dNFpKrUv2DQ2U38rqvmjIcV&#10;pqz2FEBWhCvCMrKKNpANFNitaktOxY7NYmCQFoXPtWup5rklCeQbKpSsRjHV1lprWW0WuJFSldFr&#10;rWFizAa3RaxnYhTv1TSgfmNlNhwRjdWqzrSUYa4fVRYrKdA97QFzbujSreLKoLrDZrKmMymVFDdZ&#10;Ya61rOKlDyFG0bSug4QJDaLm3aSrGQENIWKsqmUEu+1OIOQsqQrJZsiHggijGPBAG1tESHlaY3Rb&#10;6RjvWggbouvRzb1bQtC6tY5dk5rNFTKpUUam1Cc0AN+xIGXNqVcAvboqgNPaAmStnoNE4vVVSm6M&#10;GZDRVJUP0onCyQ8KpEU2BeqpFONakRe0lAKLLIOEbSmeRUU7L1ph4WZq+bVbarlQXsU7HU3BbR4o&#10;teH5c+7d4AsF73rvO9hqYfyD6L0dHnbfg8uiOfYqlUUywKIgEtE6ghQIAIBQCAOgQAoEAKBAAa+S&#10;cgKTBdPBAACiANAODRMFDVMFIheWBgVslT/Zke0pa65Z774UfMdycX29BJkclmRY7IwXEPdt0Xo8&#10;OFv8PN9j3Zq8RfL/APdrhceMjjO2XOMw3M99hDm18bUXv+t6eXz3t/Z/8Pnv3R8l9w905kuTyee+&#10;RshJDQSNftXs8fVmny+e9r2tuk+GIdyNQ7ducSdSarv13keb+ram25pbSuhK1naRX6U/960lrW6e&#10;Kqdss9+OFnj5Aa8Frh5p+WXH05rmKcyOLh9pT11+XLdcLzCy4m2mYXN8lrdRNltHFi5VREwtr4lZ&#10;1tqgZvAVYXQ0L/AKZs0jPnhzGHGf0vHjZXPkrcKiYPicWkF0Y1Cu6/AlyEe5vrY4Maf0lZZq5ZDT&#10;3Ekkmv0Ws6Qttsn8V0Tn0eCB4VRfHaM7mNZwPM5vBZbM3jp3wzRkFvqJ08qrzu/pTd1+v7O2n8vV&#10;XaH90XcPHR4+Nykr52sID6Cll43f6vHy9r1vt7rfy9kdl/3Cdqc3gxDNyGY8rmivuPAv9y8br6dn&#10;8PofX+38v5dx4juDjOcgEnG5Uc7SBTY6uq8ztwse56/vTb+V6DUflII1qvO3mHpa7zYamUUFrlHk&#10;dofBJWQofBIANUAtABABAKaeiAWDSqAWzVAJlk2AphhO4ecjxo5NzttAeq1ibXjT5Y+UYeJgyWty&#10;KGjgPUtNWe1fMD5F+R8/ncyVjJnFm49T/tWjKuKSyF5dLJVzjeqEotQ+5BogYBASWAFASRDUCyAd&#10;bCg5FpjwWQa/ggaADTRBrWJjKAUTwaQY2luiJAhzRChsmFJkRCpsgKqWPUKKyuyukZRMvJGf+WgT&#10;GTTWmqWTiSLBLKsnN3pO0XRkYKhNQd6VowtuOzpcOdksDi0tNjVI49cfEny1mYWRj4uVkEMqAATT&#10;qpqn07+O+9ouSx8d0ctQ4C9UlZemOJzmzsbR1QQpq40IND5JGU4VIKAU1AGbIAxoqjOgmkYNEAtA&#10;KaEwUgAkCqWQAb1QCkAEAEAEAYCAWgAgAgFiwQBoAaoBRCCtKCBPkdE5F+AbX9XBGCuuC/UEYRRg&#10;Eklym6r06eIHyS8We3TNAAUuLp+Lbn8khrT+doI+iLqvba6oebx+PkRvb7Y9Yp96m6t+Hu3R4Z/u&#10;G+Dou48DJy8fHa6Zgc5lBeqy2mH131P2+Li18iu6uxOa7XzsqHLw5GxNcQ07KWCjL9A9b2NeurPc&#10;TnuxJwdxZQ6EpzZ5X2fp69I7/wBv80zNx2xk7jShuqmz86+y9H9ebHQO28drMxrw3U1/FX5vlOns&#10;7abYdQ7iZ7nCTmtNsbiPuS/Zh7n1fsZ2j5+90yuZymVQ1o5Hnl+t/RdfiInBQnkp/aeLVounlMvv&#10;+XsyR0J/Fw8exj3AUAXdppG+nsy1VclzcMcJjj1pRG+IOnTMc/le/KkcXflrVed32eD7nTB5hbG0&#10;rhny8LffyqryJS59G6Lp56ZdPDl5Ok/H/NZfA5Qma1zopSC4AeC7teLX2PTzq7byPc7+Yjjxo2kC&#10;YCoKjfm+N+x0/U9Z/CXxRgZGPFl5WIHySnduI8fsXHdfl8v2+wx8PXL/AIk4ybAMZw2FhGm0eH0S&#10;8S9f7u89vy8s/J39unH5TZpcPCDJDX1U/wBiuav0D6n/AGaXEteGO7vhvkeAlncYHOa2tKNKfi+u&#10;5fa69J+WU7Z+J8/uPObFT22F1CHAqbGPtfZa85l9BfiP+2HicT9rnZWM2WdgBqiR8D9v/seMyPfn&#10;afYHGcHjRNhx2t200A/2K5q+I9j7Lftn5dLhxoomgMZtotJHhdt9rUmjgKAhNGvyTR3UhTYNtQDf&#10;EhSPkoNv5JyFk1PGx7doF1WBlmOSwNzHgtq2hWO0Ta5jkxjCzAQLblOGdrd8TnscyMg6K5BrW0gy&#10;w9lFbaVLjIcgzgrogFIAiaIoJJqjVO4uqttzZHvZgf2/nt/8p/8AwleX9h/0r6H6e/8Am1fFHkG+&#10;13vmgf8A4Q//AIyvzH2P/tr+j/rfn15/+D2b2cSeHb/uf4Be16V+HhfaT5ejviWWrpmV0aP4r6b0&#10;a/MP9g1egQRuHkvbn4fnnX8nK1qtObIhXsewlGsKDVgSmgaIAVwCVBi++QDwmZ/9E/8AgvI+xn9X&#10;0n0P/wBkfGH5BG3vnNp/8wfxK/NPsZ/5H9I/69f/AAR6R+LGGXGj8mhP1HP9xHduEj9rmIj/AJ19&#10;T6H5fn32s/pXrLhHE4cR/wAoX1XL8Pyz7Kf2q9Xbr+Hj0NQlSI0SAIAIAIAIAx/BAHWtkAKUugFs&#10;e5rmvY4tewgtcLEEXBBQHTe2OY/eQtwZAGyY0YDDuuQDSm09AKUp+FqzYGtSAIAIAIAIAIAIAIAI&#10;AIAID8zkchJ1X5m/Q05hFP8AFC5Tc0YI0SUgGJ26xshNSWY5IunKkl0TQCKaKo0VOU2MAml1tox2&#10;qmkma06dVpGWU3FyNxA6JVWuy4bDvH1WW0bSjcwNFKXHVc22rbWm6vBsUsNJT4IpUowdOxmrgrkZ&#10;bLiEekLXXDHYt7qWV5Z2IU9KIyWEaGu7VGRhbRQBwqQkCnYzR0CVh5RH1a4gWAXPtq212RJZ3t0K&#10;i82k2O4s73Stq5Z7aRc3dG4Uklqx31ba711HjgaNquXbWNtdl1I1pBNFjdWsqmlaNyVhpGO0Glki&#10;q2jYKaIRQe0eCMI8iGtBOivWF5LKCMChXTpGW2y9gIAAourSMNquYCOq3nw56sWBppQKbU4TGtpo&#10;FFqLD4anlIiwfcrlAqC9VpAjzigKrAUmQb6IqoppX3tYoM7EA4VN08FaltaKVIVYTkzJQJyFkyBe&#10;yrBJcbARopCR7Y8EiEWDwQEaQU0VyGjkk2+9GAS4I8IeUSRrfDVV4r1qI5nkljK7T+G2kjaWW/PX&#10;Dn3rcYANBVer69ef3rTQg7dV6ejz9vwfXVrMubYeiqxUKBqlgUFVTqCSgQAQCwUYBVqXTkAqNTwA&#10;o1GASNUAtALGiANAKAQm0pMslNQMlaoRv8wsUa4uJqA38qvXS7Im81ny5D8lfLnAdg8VNNPlxvzA&#10;HBkG6jq0svT9X07tXje/781nxXym+U/njujvfOyxFmSw8dISGY9agAr6j1PQ1k+Y+N9n7Dba4y86&#10;zvcS6aasjn3JK9jXhrrPhx/t81VJU1dSgOgU2YOYR3TubY6eCzsbTUX7vf6SKrO1XglQ5Lvy0sOq&#10;rXZntzixjmLaO9yhXTpu5t+UX2JyDmsLAa7tV1abRx9eMwum57g1raVstbXHeeF7x2e8OoBQLHYs&#10;YbXi3OnoQaFxosxkXL8Y8SbpBuB0VynlgOUxnRPNG+k6NWutyPhSuALaOjpRXdYc2iG922oaFF1i&#10;5MlRbnGpG2nVSrwSBmey71O30RNk3nRjlRvLttPEKdp5QTnYnYvNZDntZjTOgdW1DouTb1dNnTr1&#10;20el/iz545nsbJggzMiTLxyRVtaAALzfZ+v0s+I9X1fsN9b+X0l+O/l3g++OPGQMyPHnFGmIuqar&#10;5j3Pr7PxH1vpfZZnzXXsadk7fSat6SLxN/X21vy+h599d4kNAdZnrp1CU+F+OfweH5a9U9sfwjaW&#10;EAmt9FlM5ac7KLduNhotfjB7w70UWp0EqjSghAxqgytUHgtgIDj4FVNU1QctyAx4nu3bSBqrmqLX&#10;kn5T78ZxsGS5022jTS9Oi08WOfl8rPlX5Dyuaz8iNmQXx10BUZw0xl59fMXuc46u1KrXZN1RHkuJ&#10;utWeAawnrZK0JDMcmlqqfJn85To8Wn6UZaTVIEdOirIwcYGg3CZLCORjRYXTEp9ubQ0qqmBlOhza&#10;0ulTyso8jcgZPOIcK6oPKqnjqSgrVRO0CtqJIwqZG7ikMIxivopyMBsA6JwzD3UTwDbXuBNDRLAP&#10;MJP2pUJ0DqOAWdpzLYcNK6CWKeM7S1wqp+Vx9A/hDvj+njQHIoRQEEqlSPo72bzfvwREO3AgUSwq&#10;OvY8/usB601Sqlg0EgVKQK0sEFREqsJyAKaSkEUAEApAG3VMFoAJAvogBSiANABABAOAC9kAgmlg&#10;gFjTzQAQBjVALQAQBjVALQVgIOfA6oV5DqU8laOrkZQMEnVIsDFtEF4gbp5XLgKE/RGTu2R3pSiT&#10;PxV+fxkHIwuimYHAjqo21dnr9rpfh5q+RfgHge6I5jJgxue4G9PFZ+L6r0vuN9MTLxX3R/ZrI/Ie&#10;/jQIBU0AZVK6vb/9zrtPmrjtn+1nM4iLfkv9wt8WURh4/ve3z6Q33B8fzdsPEscfoZQGgojD4r3O&#10;Om1zGdzv3fJ8ZPDBE472OaAL3opsafW3x2+XizvrszneMyp8p+JK+N5N9qvWP1r6P2dJIy3bmZFg&#10;Th2QAySoqw6rq02kfdadJtPhd893F+6aGQu2taKELb92F6dJrflhpHGc7nO2jzWG/a1p09zWzGTj&#10;C5gqDVmlVybbXZ5HW3pTM0uoGpW3HjlPP1Kv+2e2MvmsprQwuaSOnivX5etI9HnxmkenuH+OMfGw&#10;4hLjjcG+qy130msc3t95rqn4nbOPByUAEYDWu0+1eb32sfnv3HszbL6ZfC+NGzjsVlAaNbQfYuPW&#10;5r4D2t/l6sx42mJrKWpotfFya3PyoeY4KHMa4GMOFNEq7uHuXlfh5l+S/jrFysXJP7MElpoaKa+x&#10;+s+32uJl4u4nleE7N7ndhciY4B71BuNNFOXud/Y266voN8cdz8Pm4UDsOeOVrg2hadET8vhPtPW3&#10;za9BYU7JY2uBABFlrl4OudfylueI6lx9wHQJeTPa5QzltZYo8164kKZlsfUG6Mo22iQHg3pZFVcY&#10;Ohw6JSs8CtXS6vJ4M5MYlidXwKipurjHdURge5zRSnVZVz7RQcVy0rC1pkU+VZZsdJ4vlvc2t3VK&#10;qbL03rd4cm9oPitZXXqmCoNCanxWkisHBolUiUU4Ihacy2glWw0vyzXdjQ7g88EV/pP/AOEryPf/&#10;AOtfSfTX/wAsfE7uMez3/mtFh7rzT/tlfmfu/HR/R/0t8uMn/wAPX3YM3ucQ0Ov6Df7F6/13zq8j&#10;7iY3egPinI2cjlRg0bRoAX0np7Yr8x/2LX4el20IJC+i5/Mfm/X8jqQq/DESv8nsCVKQaYBLABAB&#10;VBBJ02N71FeGyx4xur9y8v3vmV9H9F/9kfGT5KGzv3NAsN7f4lfmv2kxu/o//Xr/AOCPQPxbkOji&#10;jANAQFHp0vs5l3rByCOTxyDcuuV9L6dxY+B+30k0r1n208OwYSb+kVX1nrXMfk/2f/atDUr0I8Ww&#10;KlKpokgCACAMjRAGACgEoBQp11QAPkgDFkA5FM/HljljpvjcHNr4g1H3dCNOiA7Bw3Lw8rjte07Z&#10;2NBmirWlyAa0HhcdPoQTNgXCQBABABABABABABABABAfmKhmqV+aP0TCxZNSl0sKkSPdDgBVJQVC&#10;CONlAtWiBg3I9tCarTWC/hns59SQFpPhntFF7Ze+6tjYtsPHNQptVrGkhie0DUrO1rBPiJqSs61i&#10;OWbVOFxHkJARIvJzHeahNlsvoH+kK5WWx2TQHxTyWFbO6iJSFBUkU1VQrGkxInFqpFqRJA69AngZ&#10;Vc2O6pNFjtFyqXIheDopwqbE4lWzsrZRtGmuzpvBPu1c28b611njj6Glcu0bxZSvNwsNm8qpkdV3&#10;2rO1WUrGOiRZXMdaUTkTQewkrTDMuOOy010yz2qXHutZdGmrO1c47DQFbxhtVrCrZVbY4JKi0ll4&#10;JM6cVSJF/irkAw2nmtZAiZAsVUDO5bqFFhyqJ5LnfaiC1OgFqKsEsKUCcmU5QpbkhWCYx4oCxiGi&#10;gJVAkRDqXQEGXUq4aKdSmCHFVAjPomvRGcVMaU7iO/qBdGjm3bnjzUBel67z+zSw6L1dHBv+DxXX&#10;p+HNsIp1UKakClVTqCWFAjAKsAEwSgDQBIAIAN1+1AOIBbdEAaE2lN6oSUgFN6oAzXoKpyZRvcR5&#10;6+cvmDD+O+Jnx45GnlJGUjZWjqPFv4r2PR9fyr577D3P1x8qu4+7ec78zJMvlsyUh7yWwPO4UrZf&#10;Zen6MkfD+59jdqp2cXjANhfE0E2qvTnLweTe12qu5Lt1rgGxXH0Sy1164Y3O42SEEbaBlkXT4b8+&#10;uaz00JANQsLq7dd1bt2OqbBc20dMuROnIdRtgs84V4HY53VFX1Cc6YZbaLjHz2to0D1dCt+fdzb8&#10;cruDMc5za+C7J0y49uK/xs0tcKeCrOWG3NqOJ5HKiIeHENF6JyMNtW+xuSHJRn3LloqnhnWY5Z0b&#10;3PbtHp6q9U2srJBG4GslFdpay5Us7Io3f82vkotdemqHJkho9JsNSotdWuitfntDqbd5KWcNJzPR&#10;RS5JD2s2+SPyjaSLeKMY4DiykqVmGOcnTkOjO+Q7idAVn4+SpbGv7S755/tzPjl4/kJY4a7nRtNB&#10;VZdPSm8b8/cvOvdPw9/cjnZWbBxvOE+06jfckfXrRfPe99difD6P0Ps7f5fQriOSxuSwYs3DeHRT&#10;NF2+YXyPtevdK+x9T2pvFlQhtly87mu/pJtAjcLgrqvP4y5dbilAAE0vVcm9xXZpPKFK9PlO0wLR&#10;bM/IpQJch1SM43VEO0zLMI2PWkKuRd6cu3HxpiX0oCqjOvl38+98O9yfGZLragK0rOPB+bMZpZJX&#10;mpdVZVpFQ+4aR1VappHtlbRllKhjJ6KNg0mBgGQAkLnu3y0nNZPwNg0onNl+KkyAIitYjaK8y3st&#10;IwtH7pVFKca6pBqhWFjjG4QF5ARYIPKxa4bSmaFM6qArchlWk+KSVPIyhKQNJYBtwraiAgyMVA2G&#10;pBJY1TTSIjR4Wa5Go46UUDNK6FDSR1zsPuSbguVx2+4WsLmjXxKF+L6pfFHeTc3DxwH7qtF6oR/L&#10;11wOb+4hb9AlVNY0mgNbBSDm77UJogaq0FN1QRaAWNAgDQBjVALQAQCxoEAaACACACAcHVAIArdA&#10;LQAQBjVALQAQAGoQDiACACAdQkEAEAEAEA4gAgCJolTm2CS1rvzFRhpO1iM/AxJPzURg732/5MTc&#10;VjSsdG2FtCNUrGf7dq4J8jdlw52JO0MAIBOnkpwNdcvLXA8NjYHLu47KcGsLqCo8SjDo018fl2Dk&#10;Pibt7nsN0c+JFMHts8trqjOHtej9neW0mXhz5g/tlyuKkyOU4PFLo2Ve1jG0Ci9MP0P6z7qbz5rx&#10;Jy/E5vF5MmPnQux3sJDq+Sn9te509uba5lVtYxRpNQRqib5cE67WpUDA6QRf+GevmtuczXq+vtj8&#10;tIztwSujkGhIrZepx0w9XTpK7/2Bx2DxrY5H7d4pqF6OmC67fDt03IYxx6scLhZda+V+y74lZCLK&#10;DuQYa/qsvH71+efZdrbX0H+FsgHFxjurYLm5/l8p2ua9a4p3MafJdTLCY4GpFOimxFzllud4qPLg&#10;f7jAQ4GxWden6Ps3Sx8w/wC474cmyX5fL8XujyI9z27G3qVD7j0fbm8cE+EPl7mey+4GcB3DPJHC&#10;JS1r5XdBYWRHd7nqa9dH107K71xuS47HyBMHxSNBDq+IV7V8N73o3S34a/N7hhAPtSAgCtarn26P&#10;G252M03uUyvpuqfqo/ax2yucfliQDVazonC7h5fdRulVpll+75wtoMxrjqnF67rRrw4VBWjbXbJz&#10;aXMI6JWKw5v3dxxkje4CuqzsZ7a5cXcHY09PAqMMd9MN/wBsiSeRh6VRIjSfLsmLE5jGU8AttXXq&#10;n19Qr4LSKp0aBFSJZ04JyrnRsSrtRr+VD3I3fxGY3xif/wAJXme9P619F9RcdY+KPfMfsfIWYNKy&#10;O/41+Z/YT+7+jvodv/DP/wAHqz4zZ73HBo/kXqfW/wDR5v3P/d3f49ccbnZmdCWhfRep+X5t9/rm&#10;PVMf5Iz/ADBfScv+r819iYozqVdjlErkVQSog0ECACACcEEnVMh3kK8PlD/y3fwXl+7+K+h+iv8A&#10;5I+MnylRvfud/vt/iV+a/a3+7+jv9dv/AII7T8ZyExxjyCx9P8q+z/DvOI4sz8Zx8V9J6n5fC/bT&#10;Olev+1nbuLhP+Rq+s9W/D8l+z1/tWpXqT8PD2GlUUYNEgIkIAaoBR6IAN0QBN1QAOqANvVAKQBEV&#10;QFlxXJTcVlCaNx2OtIytA4agGzreNBWml0g7Jj5EeVDHPEd0cgqLg/UWJFlIPIAIAIAIAIAIAIAI&#10;AID8vGM+huV+aP0eRZbiRVt0KNOySw0rdSZX70U1ugYI/dOPXVM8FfuS4UBWsQrZy9zrCtU8psPQ&#10;wOdT0pXZF1aPj8X8tQpyMNE3H9NhVScNyY9tLp4XKq5YtQlhUqE6K1wiw8mGBodQFIqtoQaA9EMz&#10;0jjtoEsqx8ID2OcqiU/Cj9YB1WkRWtw2igFFpGdWLoq9E0ZQ5cUGtrrPaHKosvGArZThetVAh2yB&#10;wGijaNdW04QkObVc28dOrrXGytDGg2XNtHRrVrI9p6rk3/LbVCeypr0UKS4GE0oE5CtXmNE4itFp&#10;NWd2ThATSy0mjO7Ho8c1pRbaaMdt0xuMAQtpqyuyY1haAKWTwm1Ohb5IRVvC2iipT2UpVVEbF+nQ&#10;KpEht0WkBZBArSy0hIWTdtvtVwmZyxUmieCyrRHU1ojAykNFKUVSDJ8up1TNGcalAKb0QE6IhQD+&#10;+yRGHO80BFkJNVcNHNQng4ZeVcJGcboOI7iKIjU/if8AMC35ufdt8A0ovS9dwd2mhJ23Xqc3n7H1&#10;16fhzbAqqoW0KcAapOoIUCYGmAQASAkgCADdftQDiCzCxohORoIpqAXSqAU0E1CAqub5SPhuOyc6&#10;UgNhjcb+QJXT6+nlXN7W/jq+LHzx8nHvLu3LkMxdDC4wtZWoqx1P8F9V6PLxfB/adbtbI45hZ5hf&#10;7m6zrU8F9T6/SR8tvyu9aiLl8MtaJJfU39S16dZRt691ix/1TEdGDG/e6nVZa/Lk2tlMPxsfObSg&#10;3O1sujx+Guu+GW5TgXRtc5jbeKx2jp592HysLYSCCuXfV6HLrKoMiFrHEFxBC5N49DTaVEbIIz+Y&#10;n6rk2raaZSm5LqeloB8Uab4qduKzxcskt3Ouu/Tq5NuC4iyy2UHfai69N8uTpyarj88kGjrUXTrX&#10;D00X3G8ycZ13el9lbj20rVHJhy4aRhrpZBQVTRJ8styME8DX72bdutEZb6yMJlZVHnXXqs7XZpzN&#10;thnyKbRRp1Ur8pE+LEbEAHMDndaoZ7dKnVo0bfQRegV6T5c92tAbidxcXE9Ctd9fgtb8mpSIfW87&#10;q6NOi5L8Oj8xLxZQ70hoAdfcunnt8ObppVzx/JS4uRHLjzujkjcHDaaaGq5/Y5TeNfX63SvoH8Ff&#10;3FRYuNjcHzUzRU7GPcampsF817310sr6X0fsbrZ8voBwvM43LYrMnHlEkUgqHAr5Xf1bpX23p+1O&#10;kXVBrWxWO+38Orpr/Jen2rnumV8eg6hVJhp0uYTWpTy58F1CRjQuFhwBCDVnIytZG+9KiyuJryv8&#10;qcscXEyXbyAGn+CtFfIX5Y5o8hzE4Ly5ocf4rSlrHEZ3Vef5VlYoxQuIt6RoVWrPZLji3U81p/DN&#10;bYuNVzW0uVntfherofEcYXMqGLmv5deuvwXyOIYmuO2goqh2Ob54Je4DRbxy9IqC0kmi0jl2KDXn&#10;QKj1ibFA80so8m81WMTC2lbJ5TYnwvDTcqkJomaRSqDgUDutU1GJWG4IskVitljbdIsIb2tF0DCM&#10;+iBhCfQoGDbASdEqn+UxrSBcKLVwpravHRRa0jRYTGANINXVClpGmicWPjmrRzCDbyVZGXtX4J70&#10;LRjwSSm1Bqgq+m/ZPKnJxY3A1BARTjr+M/dGK6nRSaSAU00ACCqQcb4oIpALBFkAaAMaoBaACAWN&#10;AgDQAQAQAQDgQBDRAFcG+iAVUHT7UAoA6oBSAFKoAwDVALQBgIFo6HwQktABABAHSqAJAOIAIAFG&#10;E7D6aIwrUn/shGG0uo2uow0/NVThXlqqOW42PMx5KtDiQaowqbR43+Ue2H8Y88nhx7HxP3uLbaXU&#10;VplafFnf0PJxDj8st9+MAOrqo/Ll3zLmPQOb23gc5gFrmNla9vrBFVF0y9D0/sNuV/Lwd85/23wc&#10;jj5ebgYYjluW7G0qovOvsvR+285Ja+YvdPZnK9rZs2Pm4zmsY4hriDpX6KPw+p9XtruydZI3B7Qb&#10;LXl0xXqb7yT4X2J3BNC0e5Zreq9Ln2b+t1XmF3tMx4bC95aPCq7J3dvTpMOrcH3Pk5kTQ9z6EDWq&#10;y6dsx8h9ptPlq+OzRLlx+ok7l53TbL4D3/m19Ffg3Ja7Ex6u8FPOfLwN9Pl7QwXH22UvYLrc9+Fi&#10;C7caiyinJKLYJA8PFR0Cyqv+rm/ePZ+LzOLKwwNfuBqKKK9L0/dulfM75u+AJGSZHLcTAYcmIlwd&#10;GKGtaonw+09D350+KyvxZ8y5vbQPb3PTOhkgcWsLiSaNsNaKd67PZ9PXtMx6WwflKLko2shyd27r&#10;XoVxb7Plfd+t8P4b7heeimDD724+JKx8nzfXn435dIwuUY9oo8ea257ubptI0kGa3YCHXC6dd3ld&#10;L8rnFztpG51PBa61WnRsMLJD2i/2rfV16brtjyWiirDolVHMY3vY76trYrPaG4Ny+GyPLpp6lmz3&#10;nw6F2pisaxjh5KpGOsdMZua0WsqkdOp0VrdXKdOgUCSYCVioS5PSDYSP5RFRzja8bl//AET/APhK&#10;4vdn9K9z6nb/AMsfFH5OHs/ImVW3rP8Axr8z+xmN39H/AOv3PKf/AIPUnxFIH4jRWoLKBdv1239X&#10;N9xr/Z2/tp4g7lLSae5I0NX0npX5fnf3OmY9VxO/pQeAF19Nx/D8x97XGx8+K2rg1+RKo0sBRsga&#10;ACACACcEClk6pkO8ml3DZTm6e27+C8n3fxXvfS3HSPi98q1HfmcT/O3+JX5t9r/3r+kP9a+eEdi+&#10;MHg+yAa1osPS/LX7WfD0F+XJxj4FfSepfl8P9nM6V627LeXcXAD1Y2i+r9X8Pyf7bX+1bUL1tfw+&#10;d2/I0VFBIEkGqAW2g1QAJB0QBggBAE3VAGQaoAAUQCtEAW4eKABuCgNf2tzQxJf2eS+kMtAx7nUa&#10;ylSSenXr062ASsDpqkAgAgAgAgAgAgAgAgPy64zaVLl+aP0lJ9x3TRAQppPvQEN0xB1SVD0UxKS0&#10;mN9/qtJWVTY4fcIKVowv8TEFRUKcpsaHGx2sAsjJYTaho/imSO81BVEqp2nVM5UAtqbowfkeixA4&#10;h1NVNgyucfGFAKKSSH4Y26Kf5VFbJAA6wVQqchhIcCFrGdaPCa4UqtIzq/jaCBVNnRvhDjRTTiry&#10;8GoJokcZ1+KWvNlls21aTiogC3yXPu6NK6NhWa1c2zfWrho3NC5N58ttaWIiellM1V5LXEibQa9F&#10;pNUWtHiQWFvottNWO2yyGKT0W+ujG7pEOGdSFtNGO2x841HaIsLJz2LgUUWjKVFEApotWMbQFJHw&#10;2y01RSg3wVxI9FchZG5/pWkibUGU1BCqROVBltuaLSQrVcBQp4ANJqjAG4miMH5EAXRg5UhjfFKq&#10;TA21lmRDyQkDR6oBhx/6VcMy5yqK1mUZ7lQpgoKILiapxqfw3n3GrfRhu3HHuJ2r0fXcHeNXFdoX&#10;qc3nbJgFWrr0nw5tiBqqUWgAhOoIUCeQNMAgAlQJIAgDGqEWloItuiAWG+KAVogAKiqANtQUBzr5&#10;Wjlk7M5T2jtcI3GoNP0leh6P/Z5/vf8AV8A+4sl0nN8o15u3LmFfo8r6TXr4x8b7PHyqjObI1zg1&#10;/pAtddPP27GXL0Yfw+TeZdjjULu59/Jj7freMbbEnLmgtNl6HKvmuumK0GNknbQGhXZ/DPafCxbn&#10;b2+04BxNrrO6sddrKpeT4svjMu0UPgsttHbx6ufZeBRzjStFx9Ob1ePdm8iANcbXXD05vV5dMogB&#10;rRc2MOuXJwOdGagq9ejHfROgyDuFTouzn1cXTnlo8TODaNB1su3n0ef05LlmWY9jT0Oq6ddnHtyX&#10;mPnuLtzH02XF1q5dueGnxuWa+MRysa/fqSKpVlNrFbl8Ph5by5tA916WCixtr1qjlxX4ZMbmnyLR&#10;Wylc3yhytABeCa+arC/yitkFWuJNQU58H4JQnLy4/lHRP9mR+vCIZKyEuNQFPjlR392elqWTxgrM&#10;nYMj2yXOOtvvRlHgt8HLy8aZuTiyFjmkFpBposenObRWm11r3n/b389TYLsTgOayN28iMPca6nxK&#10;+b+w9LHy+p+q9/FxX0u4vOxszGhngkEsc4qCCD/BfJd+Vmz7Pn3m+qcXVJHQaKNZhU+AUbN5tmAs&#10;yo0yKBQqUsCqDtUHNEhlvBXE14t+aMpzMDMFeh/gVaMvkL3rO6Xl8nr6z/FaX8FKxkjahRVlwxVb&#10;f7FesZbJ0cdNgTqcNFx2PumjqNVhu101+XXeLxmR44NOi57t8u/TX4ZnuCQNa8AqpS21cpmDnSOO&#10;tVtrs5d9cmmY73Gu1V5sf1rPHwXE3al+xevFY/sS29Fn5Oj9fwZkYGDzC012Yb64RHygCxv1Wsrn&#10;sNiehF1WSixgkrS6MriW6RtANSpyMIMjgeiMjCJIyraUVDCDJH5JWjCOYhXRLIwdjhBpQKcl4pBg&#10;cOii1c0KZjknRZ5aTRd4sG0AlGVeNXQb6NeiMpsdZ+KOUlxOYiiBo3c2i0iX1y+Lc982DjVdq0Jm&#10;9Mce/fGzyCmmswnElC6qIpVaIogwahIHAEAaAMaoBaACAWNEAKhAGgAgAgFjRAGgBQlAHRAtLGgQ&#10;WRoGSmjVAyUgZCiBkY1QRaACACACAMaoBW1AGgAgAnACo8DU1NyJorVJlbS3AFhb4oa6WuS99dux&#10;chgZDZG1D2uA+5YdHXzuXz45WXN7A7s99m5mI+YV1pQVS0Lr8Pbnxv3xDzeFiztl3NLQXivj5Lq1&#10;1jhtuXZ8zj8Plsaj42vbI3QgFG2keh6vsXSvL3yR/bzw/dHuvGG0Of1a0BcnTR9P6n290/l5H7g/&#10;syMj3uw2yC5NN1BT71z4w9nT7zyn5ZCD+zHPll9uRsm3r6ittNq6tPu5r/LrHbv9l/G4EQly45HG&#10;l6mv+K6JvT6f7D8flYct/bxh4LfYw4S0NsOhRd8vD9r7f9ikxfgOTELskh9Qa6rN4XXt5vQXxfxs&#10;nCTx4zqgNPXyV6RydMPZXFyb4YzrYLoy8vtthdk3Kmo59KIHUdVFje7ZI27qhwsVGC0vywXdPbWJ&#10;yOLO10AfvBsQDqix7Xqezeb5Uf3E/EUnF5M/McVG6Jzbu2enrU6LHd939X7c6a4rzH2T33mcbyAw&#10;8qZ4MbqHcT0NOq5OkdH2HrzbX4e0+1e8YsqGKRs13AdVz4fnX2XC6Wuy8L3S0PAfIaGnVVrXy3be&#10;5dMwu44S1rhJUeC312ZbTMWDu5Gl7Q2RbabM9I6f25ybcljKuJqurSuvSOkQflaGmy3deo8thdA4&#10;eRUbKcZ53EAySaaFZ/yW1a/tpgbEz6BXhGsb5t2BNtIcQKdQiEoaQRVSFSTqEv5QruWaH4GU3xjf&#10;/wAJXL7k/pXsfVX/AMsfFD5lb+3+RcgaVP8A+MvzH7Sf3f0j/rnzxj0H8SZWzGiFf0rb0Nv6l9zp&#10;8u68RklvcuM8mzpW3X0vo35fn/2WuZXrzDf7mNC7xC+o4X4fln2muN6mnQLfLyufyKiuVpaNZbVn&#10;QVKBABABOCFDQp1TKd2CvDZQ/wAj/wCC8v3p/Wvb+n/+yPi98uNDe+s7/fb/ABK/NPtZ/ev6S/1f&#10;/wCiOqfFzwDBTyWHp/l0/bz4ein2kgcvovU/7PiPsJnR6s7FlD+Nxx/kb/BfWep+H5V9zr/Zv16+&#10;v4fLbfkaKigkAQAQAQAQABogD3FADcUAZNkAlAH+koAAlpDmktcDUEWIKA6v2zy55DG9iZ27JgFS&#10;aBtW1pSgPS3QC4p1U0NOkAQAQAQAQAQAQAQH5g/aqPSvzR+ijEVGmuqAp52ne4IVEX2iShcSo4SE&#10;q0So4SCE2d/LRYOPupZZ2nI02NjgEVSyeFu2NrWq4mxEkkaCQtJGeyHJKE0IL5AUAyAHEKwtcZgN&#10;Aopr7HxTQGimw044ZLVIVc+FtJNEFUdkJB0Wiat8VpbSqqM9lzCRaqvKMJIAJqFNVIdMAkbpVJUi&#10;sm40OrQXWezSJeHhuicCsN/w11bHEAAAXNs3lW7CAAubZtqkh7aAJQ6tMNhcR4LXWM9q1eDEagLo&#10;1jm32aOKAUBIXRrHPdkmOJotRXhlaRI0brBRsqUhzRSqxrSCZ0SNMYmElvgVUZ08BZWklwpVXE1G&#10;kNG/YtNU2oEj6Aq0WqfIcHVV6llBBBVATaVQYiEjBoQD7a1spqtU+MW81mol4CRIzhZARXilVcMw&#10;7oqi9TDgrKmi1BRCc0IjU7iAbwt9GO7b8ePy+JXpeu8/2Gsis0L0+bzt0oH0rs1c2xCahg0QC006&#10;gpyoEwCACACACACCtLbohFGgHEArd4oBVUAelCgFmlKpkz3dvFHme3uQwmD1SRvp/wB0rp9ffxrm&#10;9jXyj8/nzB2tndm948ng5UZY2WWSVpoRZ7yR/FepO2XhdeHy49NkFm1rXWJuVvz2RrpItMKP3Ht2&#10;GtOq9b19nn+7JY6Dxzg2MMd+Ze3w2fI+zpirhkhi8b6Lvl+HHZlIjEj3B4cB9VURdMLgySOh2PIc&#10;KdE/FnnCjycKN0ZIFzVc++jq5dmHz+MdUkBcXXm9fh3ZXJhkhDrXC4e2mI9bj1zURrpKVK8/LssS&#10;YSttN8OXfVYwy7aO6grt59HDvovYMszV3CzQvR575cm/NYY7qOa/d6XG66tXPvzzF7FkvDgWOG1q&#10;pxbcE1uad4eHXHmpY3nYvMHMgyQcfIoXuuHeX1SEuDuX20J2ufjSMNq7a1VSNdejDz4uRiTGKRth&#10;5I2jfXpDeS/+kGsFDRZeLSbSq5m421PVVNj8cnZnBjK0p4p+WT/WQZWyNF6U80sDxwlsynxsaxht&#10;VPWIurUcFyMmLkNnikLZoCHMcDS6x9rhN4jl2vKvqh/bJ8q/63xzOG5GffkQsayOp6mnivi/sPV8&#10;ba+1+p9zzxHtUSBwHgNCvm+m3jX1+uksHuCmXKL8UNyeDyNIDQCmk/cgM/zTgGGvgVcFeGvnLJaz&#10;AzPof4FaSJr5H90yCTlcgj+d38VpWagos7+Vz8HmUAACuIqwiZXYnTkbHh4Kyx1C5966OerqELQ3&#10;HAHguK35elpr8MFz7XPLh4pzY7oyMXFyzEbW1JN7Kpuw25tPiduSFrXFn4JXqWvFdx8IIxdlKLO9&#10;HTrxQcrCDAaBaa7I20wx+dC4E0W+tcXTVnJGvDiuiOLaG2seSryhaQRyD8ElxOMUhFfvUWrwQYnd&#10;QnNh40Yh3WoqyPGm34ldApuw8aaGC4nRT5DxqwhwdoBLdFNrfXT4LdjOJo1uqm7NdeawxeGmlodt&#10;voouy/1p8nFSQtrTRLyK6IDy+OoTyi6tl2BlOj5zHvq9q30/Dn2mH17+IJy/Aw7/AKQml624s1hH&#10;kAoprZpVQjjVURRlFEG1IHAeiAUgDGqAWgDAqgAbVQBIBY0QCkFQQRY0QBoAVogBWqAWNAgDQCm9&#10;UApABOAoaqgWgAgAgDAqgBoboBaACACACCAXKFSlqbVeUEBT7UkWwVClkRX8jhsyseRjxWjTRZ7T&#10;LfTbxeO/mH4+HJ4cksUB91u4tcB1Snw0s83DfjbuDke0OWZxeZvEG8MuDoPqtJvhz78fF9Bu0+fj&#10;z8eB7ZAQ5oIBKrzymXDoADZW1c0OBR45V502cHCfWsXq8SAo24tefTb/AJJbxuID6YWjzICWvJW3&#10;fefybzo48aBxAZYaUCvxZfu3v8uSZccWTnkOaDudoFFi9dtqtpOGxTindFSyc1a+WHJo4xhc80MG&#10;1lTb7VpJhnv1y9I8DKJII/oEVz7a+TTOFzRIpxEAG36p4G0wPcdQEYTNsESgPYRtufFRtHXy38vh&#10;53+VexsfmuPymSRh5e11qeSw2j6D0PavK4fGD5g+Pc3s/ncjLxIHsiL9aHxqufbV9v6vWd9cIXYv&#10;fkuK6KGeRwoQCCsdtcPN+z+s8pa9U8F3T+8hZJC4kkKLH5573oXS1vMLujOhFg47dBRErxttMfDR&#10;8dzvK5mRH/TftJv6SttKWuj1R2LkP9iIzAg0Gq7NK6dNMO64E7XxtXTPw2kT5nh0ZHkpp4cl7kcG&#10;TOPmVM/KNouO3JqxMp4LTCdXQozWMIbQ8Ek06goSnFwTui0hUjqFn/JIPIj/ANLkf/Rv/wCErn9v&#10;/pXq/Vf/AGx8XfnmLZ8hzOA8P+JfmH2v/av6V/1r/wCqf/g658SS7o42+DUvRvw1+51xa9A47hFz&#10;WA4dZQvpvSvy/Pve1zK9g8K73MDGOtWr6vhfh+UfczG9WhFyuivG5CVStv5BZbVjv+Rq4YJmCACc&#10;EKbonVMn3ZX/AEvKH/lu/gvN92f1r2fqP/sj4vfMgLe+83/fb/Er80+1n/kr+k/9U/8AojpPxU4u&#10;fF5UXP6jr+5/D03O2kMbvJfR+p+Y+K93/q9K/HkhdgQj/KP4L6v1fw/K/vJjZ1EL1tfw+T2/I0Vn&#10;QSAIAIAIAIAIAIAIAIAAVQCiKBAJQE/jc6Xj8qOeKQR0IDyW7hSvUAgn7CLW6pB2jEyWZmNDkxgh&#10;kzQ4NNKjxBoSLeRopCQgAgAgAgAgAgAgPzFROX5ll+kWH3BpGiqFiIL8ZrySW3Tico37ajqAWSqp&#10;UlsTQBUJVfklRtjNBRTaF7h7G0AUWtJGiiA2gqMngp0hAp0WutZ7K2U1JWkrDZGladoogYQyCNU8&#10;jCRCy9UZGGhwIQ4tJCMhs8XGaWj00SyWVicVoaLJDKqy8YUPpTClEQElKWRkktraCycpWHG7q0qq&#10;yLqsISTQVR5CRcQR1ATlCxbhtdfbVFhyh+2DTZqy21aSpkbSwLDbRvrUtjyQL2XJ00ba080+oCvV&#10;RhbT8fYNWmrLdrcM0LVvq5N1/E+2q6NXPskBwGiqiRHkfU1WdX4mHSeJWdi5BMlCQqdG8FCamNNS&#10;FUZ1KAtVaRNNP0VyFUOXQreas6qpzQFaSJqokINVU1JENijBlNqjAOEKSycZGCUDJ9sYRjK5Uhtk&#10;rqeQcARdZ2KiM9GBajPFVciLUZ1BWquRU2Mup96rBeWTJooqtajPaOiUa2nMRoDwujT5Y71tMC22&#10;i9H13D2amE1aF6nN5+6VS1l2auewlUBhIHBTwQnUSMKoVAQi0KplkEjyCqDagEXB6l0Ci1dHQBEy&#10;y2KF1UiZkr7aJ2NdcfyPT9NfNRJVeWpYb+ouAHgnipuANDSl0DEKvSlE8liHBUNIcKtcKEKtNpKy&#10;6a5jwf8A3YfA0PeOBN3DxMAHJRtG4tFSWtFTYLr03y87rzw+OfNcByHCZkmDnY0kUjHlo3Clb0Xo&#10;8ddq83ttNV9xHFzRxxyA7S7Vh1Xt+vy2eF7XeVsceAsc0lpJ6le76+lfO+xcrNxYCyo+xejjEef8&#10;5P8AuR+kNafNTkVNdM0NaGNPmnNmFhTnMexoDb19SPyWtxUPJwmyirBbqovOV16dbGJ5TjaF9AuT&#10;2OEw9P1vZuWOyInxuLSLLxOnHD29PYzEb1NNjZcu0sbzGyQyQiivn0uU78ot8bIo366r1uHTLh68&#10;8LCOZxaA2u0dF6Wu3w4t4ssec02NBBdqjyY7SJ7SWijq3VSsNtYkwPfEPdBtoE2G2q+weVycdjC1&#10;xD3Oo6vgnmsNtcX4axsHH8ix0k7AZqVrXql5M5tWR5Thi0PkxhWl9ouU66dN2Y9iWJ4L2GM9aqcO&#10;mbo+Q5jmOL21DbUU34b67ZUD5SCdnpFdFjd63mv/AClwZYcNhaa+KnXpcp25fDQcdJskbU1Fbrpm&#10;3lHB10+XoT4e7vm7Z7t4zJjl9rGdODKK2IC8v3vXm2tdv13s3nvH2o7a5iDmuG4/PiO4Twh9Qa6r&#10;8/8AsOPjs/TPQ9j9mq6JqCfArHjq6+0knwWaAingp7XF+E8pmfJdQoVtMBXzTSMEUN0KkZLuCUtg&#10;kNbgWVwq+fXz9yPt4WX6qWPXyWsZWvlXzE3uZ87ian3HfxRkkAyVpfVI0mJtS38VcS0GJCXuaAPo&#10;s99mukdC4XBO5ji3RcW+7t58269j+lQAiy5ttno6afDM5fGuyZNoaSSVjeuGuumWy7c7KMxaXQmh&#10;p0WV711aetK6FP2ezGia4R0A1S/bWl9XWMRy+JFj1a0AOCqb5c++kjC58PpcaLq02cfTRhs6K7qr&#10;s57OHpqzU0TQTbquvXaOTbSJWLhtkcKDwTu0R+pq8ThQ8A0UbbnOVWj+BIYNo1Cxu7p14ob+Ee0f&#10;lql5q/SZ/wBJc0VMZ+5P9i5xOs4KaWmxh+5Z3q0nrRe4naE0jQXM/BRerSerFhJ2m+Ng/pn7lne1&#10;a6+vIl8d2ZJPIP6Rv5KL2rScI6pxnx090Ac6H8Fne1az14pOf7LfjRPpEbeSvTsy39eRxPleJmgk&#10;cC2gHkuvTbLi6c8LLsrHLOcxbaSNXRrXB01fXT4eBGBhf7oVxk9ecX/yW/RKnFwEhYcarjLYZRSg&#10;NSM4NUAtAGNUAtAHUoAtUAKIK0YqEDJY0QQ0AYKAWgCpVAKaAgFoAIBTeqAUgAw11TgOUCoDQBmn&#10;RAEgDrTT7UABfVALQAQAQAQQxqgFpYGBUqjAwOqWDERW3jqlYLWb5/hYs+AsMdagrO6tNOljyp35&#10;8asZK7LxYdkzSXNcB1U2Nbt5HPj7uGbj8pnH5cl4nbL20T1/LO6x6z4nkGZEUexw9QF1vqir7bel&#10;fOqu1M3sHVwt0WVqs5ZbuHJbDC4A0seqzu9Xhz7jInZGZ7hvV1QUT5OXDpOXitGCPTfYrPOXnjn4&#10;zBzLHN9IqK/elk7rHde2Zd2NDQ/pCufLO3DcCpKq6p86FLqbcJ/JQcQKdEpSuoqqrMnpt41U8txs&#10;WYwtcyoLVndHXy742eMvmn4jx+4sXKpihztri0060WV0j7D6r7Cavk13p8a852dztRA/9qZaABp8&#10;+qzukfU7ezr01eoviLgH5+Liue0+oDc0qf1R8p9nw1r2XwnxlhZUcb3Y1SRVyJxj5Dtx1ldW4r41&#10;wcdjduMAQtZykY+GsbHE7fdx9NraNC2msh4jR42SYQBWlFQ+F4zKY+O56eKmormfddCXOb5pJ2/B&#10;fauVXa1x0VyspXW8ctcwV0TjSU/oU8KsyU01RgUpTU2myfwVSnp8iormq9oiZgLsacdPbd/Ari93&#10;41ru+s2/8sfGP+4asXyHMAKDaD/9svzX7PXO1f0n/qe+ecb34hyDWMbrkBY+l+cPQ+71+a9HZDjF&#10;n8dIDf3dfsX03P8ApjD4H2dcyvXXa04l4jGfWrhGLr6X0tvKR+R/d6/+Wxo/PxXp2PH0mAU7TDO2&#10;5Es5MqxkasAgAgAgBVFoyzHdTSeKyj19t38F5/t3+te19R/9kfFz5tOzvfKPUyNr+K/Nftv+7+lf&#10;9U/+iOifERMs8TRpVtVz+l+Xb91Ph6xzsZrMRhAvRfUcNcTL889rpbcO6/GkrjisaTYUFPsX0Xo7&#10;Zfnn32ny6+van4fG7/kaVZ0EgCACACACACACAFEAEApqATWtkAEAEBt+0uV9mU4E8gEUlBCCP1E0&#10;F6jqaaEm2galQ6QpAIAIAIAIAIAID8w8TCSvzPD9Fuye2I0VSFkRZSqcgyb2jwSolNuAFaKavOTD&#10;Sd2vVRWusXOE4lwqVFaSNdBTYohkyhaxltEFzakrSMNiDTSqYRZmVsLoCZjRCgqEBq8CEWICA12K&#10;x1AhNiwIoACglfksa4ICklg9VQPwQDbo3AeCAS1prqUBZ47dK6pHhpMVgsrgwvYoxtrRUkoxNKmx&#10;WtRZqMFgosbTZGY5x0K4+kw31qdDuLgsfFrK1eACNtdFWsZ7NViuFlvpHJuuY3gAX1XRGNhfukGi&#10;rBfgl8lQpsOVXyS3pVZWLgmSKFWLKF9aXQWFtERt+1VrGWyYDZayIpp7ui11iLUOY6raRFVOQVpI&#10;lSykgrSQ4j7krCyca5GAWHXU2ZJIYVASWG2icqoXVKqIc5RTlNOKchGHaFaSFUKQ3VWCGHGyQ/kz&#10;WqmtIS/ySjawrF/OFvox3jYYJNl6PruHs1UGgXq83nbprqbV2aufaiItVOghIDqUJ1Cp8UHRIQWO&#10;iZDSMKKdmmkKDUpkb7SFLSasZvkFeG+mmSmpXZV0wOgP5tAovTDG6ZLDy70gW8UTrlP6gqB6XN3L&#10;TWZK4hQcxgq70N8Fvr69rLfvrr/Kty+f4nBBdk50cQGpK1no7Vx7+/rP5Y3kflfs3j2udJzePVti&#10;2pVf+u2YX7TWfywXL/PHYJw5/c5LGy2Oa5ph3a1FF3ev9fXF3+1lj5sfNnN9k92cu+XheGigkbJv&#10;MzHVqvofV9HD572vsPJwaRsMJ2taAWr3OfrTWPE697schygCNwsFrmaua3J/34HuHpFUp1zSsCOW&#10;PcagW0WjLaJsU0ZBqAhhtqchnaXSNpallUT44PCUtidXwsqXEGTHjmYXGlVG+uW2m/iy+fwwkq9r&#10;fsXD04Zehx9pkMzBkirRpsvO6+u9bj7GVON7XUcCub9WHZ+zK1hpQXW+l8XN1+VziloadCR0XZz6&#10;vP31TYn7XbttBquuXLDaLiFwmb/gtIx2SA/Y32z+WtVpGGyU2T3JKsb6Wiv3KsMrFrDkv2RGN9C8&#10;0ISurLbXCWcieNz/AFF3iEsJlTIJONzQ2LKiaJSKBxSw113UfMduuZHJPjeuIXoBZRs6+e7meTC5&#10;jnBx2EHRc28ejzuUaEybtCKdVn/Le6/C7wpX7m63W+lef20brGzX4sUcsdRJEKtcEdtPLVz8tvHb&#10;L62/2s/I0PcnbUXG5Ew9/BYyINJqdF8T9p6/y+6+m9rMeunABppepqvAl8a+lm3mMiwPVRv81ev9&#10;QQrYSGYE0BVatNWH7nk24kpr0VyJ2fNP+4nMLcTK9X4q5GNfMzOk35Up/wA5/imCGOq4BLAW8FNw&#10;8UFI2XDRb5WCnVc/Suvlq7FxGDRrKN1ouDpu9Plzas4B2hobUkLk26PS15fC04ftl+TO0uitXwWG&#10;27bXk7lw/b7MWFvoptFSVndnVprhWdyyx42O8VAIBVQ9o89co/8Ac5D/AFWqttXD0nyynI7WsIrW&#10;i69NWPSTDnHJ5DQ5wBXTo8nvthmXTNL/AFaLolefdvld8cQ5zaKdt3Vy1y6ZxDGljdxWO270NOEr&#10;WQccZyNtx0WX7Gn6V5B2y+bb/Tr9iX7R+lZx9kOlo0xUH0SvRpOTQ4PYoaQDF+Ci9Gs5tri9lNbG&#10;P6X4LO7tNeZU3ZrX0b7d/opuwujXdv8AYLdzHez4dFN2Oaur4naDYYae308Fnd201c47u7YG149v&#10;XyT13Tvzebu5uzid7mx/bRdmnVwdeTnHC8VJgc7j7mEAShd/PbLx++uK+p3w2Wv47DvfaFvHLXrn&#10;i/8AlD6J0otwpOlDX7FcY7fkadGpTeqRlCyAWgDQB7kAe7yQABvogUtCQQBg0QCgaoA0AEAsFAGn&#10;ICgjAKRgDFkYBQujAHROQFA0TBaACACACACAUD4oBSACACAXSgQCQb6oBaACAMaqaVKLd5AKmnqy&#10;/cHDsyoT6a1BUWZbx5U7r7ck4bOdnYzdtHFziAnIK6n2B3Q3Lijge+kjaClfBaxlXd8eb3WNdWpo&#10;q/LNJJIYXOPRZ7RermvcmUJXOjDvFZ4aj7axbtcW+HRXNUX8ugZrQcSgGjU7MKlee+7MemY19P1D&#10;+Khrfw6b2lLXGiv4BXrWOzo+70gjr1WmWQxdZ7HASh0FaRh+51HeFFNKqPk+HjzGvBAcHCizro9f&#10;2rpXmn5E+GuM7gjl93Ea57auY4jqor6j0/srZiuN9q9h5XafJewYC3GY4BlqCgRht7Pebx607Ukj&#10;2xtoKJyPk/Z/7OpY4aRVoWmHJ8pEsDZWkWVDNZzOw/a/KLV6IVNlf75hZQnRKjLBdx8gwskaTc1U&#10;YG9+ELtTJc7IaAbVVxzy/LvGC4lja+CqNtasjcqlyg3qg6UpsTTZGqcGnwC0itqYyf8A7nnH+R38&#10;CuL3ZnV3fW3/AMsfGv8AuZi9rv8AkdSlWN/ivzf7Of2f0d/qW39Iufh+Q+9CK2oFyenf7Pa+5mcv&#10;UvID14kn8rqr6aX4j4L2NfivVHYb/d4PHdWv9ML6T6+/Efk/3en/AJa2y9ivA/AKN/wys+RKNVaj&#10;TAIAIAIAJBn+5/VxWV/9G632Lh9v/rXs/UX/AMkfFf51bTvbJP8A5g/xX5p9t/3f0r/qd/8ADG/+&#10;GH0y4gfFqw9L8vQ+7n9XsnkmD/T2uH8q+o5X+r829j/s6l8ZyVja3zXvfX/h8N99Pl23ovc1/D4j&#10;p+RorKgkAQAQAQAQAQAQDiAbOpQCm6IBHX7EAaACAXHIYntkaAS01odCOoPkdCgOzcLyI5LCjmP/&#10;ADWikgJBJ6B1gNaXoKVqBooC2QAQAQAQAQAQH5nYIKG4X5vh9/dlgY2huiMF5IhjqTbRCpcor20r&#10;4qKuIMpIr0ClcRWPBJoodOq4wpACKlTs1karHlq0XUw7Dr5Bo4rSMdoiveAtIw2ivkmodU0JMdHU&#10;rdAW+JEHOAOiA2WBAAAdUBpsYBtLIBcu2pSCslNSaIGEKQgDzQnCI81GiYRw8g3CCWOM4mhGim1p&#10;Pw0+H0qqia0MdNmquIsOBpPRUEWeIkGyLqrKI2Nw/SuTpq30qTCXNcKiix8W0rRYkzqAfRPxTtWg&#10;xp6UqaLTWObarmOQkVBst9YyykB9brSRnaQ9zjoosPWoT66kLLaNZTbZRUXWdipVpjyg0oVODXkD&#10;vSFrrGW1TA62q0kZZNvPVbaxFqHIfFbSIqsnIutZEWquQA1WkgiKWXRgywzrRRYDwaP9qmwZPNal&#10;gZhYqFNhwdfNTVQklLBm3OTkKmXkUoFrrCRHtNyU9j1R3EDqoM1UKaqEkgpRuexh6wV0aMt2vwei&#10;9H13B3aiDQL1ObzeiUdF2aufYZNgE6ZKRWjQmCQLSxRBDQAQCgEyu2Ck8SJuaDvSKmw8UZVrpgGj&#10;cKtuE5mtP2zQsfUBV+m1hv7mqJNn4cDgyaZrXHQEhK+ptWM9zW0+7KgY3eXtbHruqFpz9Hdn192R&#10;xH5J+bu2eyYnM/fRyZbagRnxC9Ph6N/mPI9j7LH8vEneH913N5xnZxgMUZrsex5C9nh6Lw/Y+y2v&#10;8uBcz8y948rvdLzWTG136Q+oXrcvT1eR197e/isNk92cxmNcJ+Tlkc41JJXX/h6ub/J6VVy8nlSe&#10;h2Q5rdSfEqtfV11LbpvTLM6v6Q55sX9VrrJGG2f5IkduBO2p8Vr5ssIzSam1fJLxtXYmx+qJwEQ3&#10;9CnONnyMFwwyONA36rRFid7ftijrFDG6g1zBQsNXfq+iEXU6HOlNG/lb+Y+ScqcYSI4w5ryx27bq&#10;rg2/Aft3Sghraouso03sVWZxUb2kFoDly783dy9nDF5vDlrnFrNFyb8Xo8/ayozDJGaUNlzXm65v&#10;NkzGeYy0u0PRPXWyldcrcZEZHqAA8V2a7MNuZ6LKDSAw2K1mzm35rUybogRdxVzZzXTFSced8XoM&#10;f5rV+qubM7ImwhzXipLWtuFWWeyfG/dI7dIaO0Kcc9hTZoYpmnaHbdX9QiwRbQ8i1rTjuk9yOW9+&#10;nks9o157YZ7m+13ZUT83Dq4akBc+8y9Lj1w5x7M8cjo3sLS1YYdv7JhPxDQkn8zb0W2jn6zLTnIp&#10;iRml3NuFv+Y4rr8vSv8AbT3pPwfduDhCYsx8yWsora1F899lwy976vt4XD7OcfOcnCxZwdzZI2u3&#10;fVfEezp47PvPU28omFxLtvkstPl2bQnc5Owtg3O8EsMwJqDVONNXPu7H0xJqeBWkTs+Xn9xuUP2+&#10;U3dfwVsa+cmQ8+9KT/Mf4qsAIXHf5JUl5i1dIPBRsrWOmduY5fLHtFTVcXXZ6PDV6B7f4ySRsfor&#10;5Lzeuz2ePN0/ju23zOZvisuHff5eppz+HTOI7cbAWu9m3jRY3dtOa45QNxIHFopZE2V44ebu9uZd&#10;ukjEhrcUW+tY7uQuyn3cSV0c65N4zfKZYDXVdcr0dMPP7b1zPkJy+QgHUrabR5fbW1FhxXyOBLTQ&#10;6J+cc04W1ruK4zIe9oZGTostt3fx5V2ztztXLyGN3REWCx22j0dJh2bhuzJGCPfGfuXPa3kdN4vt&#10;NoLaxfgkeI1sPazCABD9tEU1pB2yxtKx0+xTa0i3HDRsZtDfwUVpPwKDgfceD7YP2JxltXRuE4EM&#10;a3+mBoixOW0dwzRjn0Cv0WW0a67uZ9ycE2Xd6PsUSKty5Ny/Z7ZYnn2q69F0aVz7vPXcHbQwOTjk&#10;EW0NkqTRepwvw8L2p/Z7F+Gcg/tMVgOgC7Na4do9m8MawgnqAqqP5XXVSdGtIy2K1RShTUjyUgZK&#10;CBkpAyCANBWggsjJJQAFeiAWKoAxZPALRgAjADS6MAprvEpwFVCYKBogFVCAUDRALJFAgAgDBogD&#10;BqgFIAga1QBoAIBYIKANAAIBZIogENsUA4gAgBUjRBUoE60U2HBSMEjaOKWGkrmPd/b7MrHlGwO3&#10;ioslg8vN0Us/bPNAVLIy4n7ynlNmXqHtbnGZ0Mbg/dVo/gq1qLGxyskMx3EmlilVauUZMn7rOeAd&#10;wDlMi7XReBxRHC0kULhZaSItaKdoMbmnwU7HrXDe8YP6hLRU7v8AFZfy11X/AGfITjsFbg3VxG7q&#10;sd42rRgdp4LPZUHQoh0VaK7+E4CjSK7qOUrwFD4/alYV1hifEhyGjcAT1U4b8ul0ZTku1cTMJd7L&#10;WuGjgEYdn+Xn4QeP4J2DIQBRoNk5GW+NmyxmFjQFWHPdYnbba0VYRZDUsEb4zuNSUM6yPKYhY1xa&#10;LLOpw4h3T7rXu21pU1STvPhZdk/1JWnqDdVGEj0Hx1PbbXoArbarEFPDQoWQZVQgiECCTlFR5wTD&#10;LT+V38Fze3P6u30LjrHx/wD7p4xH3w55FAWNFftX5x9p+a/on/UNs6xF+IZQMqEV8F5/qX+z6b7f&#10;XMr1lyrqY0RabtC+il+I+E7a/l6W+MZzJwOMCb+2Kr6b6+/Eflv3nP8A8ldKXtPk9vyAS3/CdoNT&#10;qNQQAQAQAQAQFB3GK8Vlf/Ru/guH2p/WvY+r/wC8fFv55Bb3pk1FP6g/xX5p9v8A/ZX9I/6jt/4Y&#10;1vw7KG5sNTS7Vzelfl7H3c/o9qcg4O4tpaa+hfT8v+r8z9n/ALuhfF8xNga0dQr3vr6+L+81y7+L&#10;tH0Xva/h8J1/7DRWNBIAgAgAgAgAgAgDqUASAUCAgEdUAaACACA0vbPKfsM0RyOPsT+lwqaAmlTQ&#10;GlbeBPQalKh1pSAQAQAQAQAQH5uP24bcBfnmH3ZpzClgIz6MFfFTV6oT3NJKyrWKfM3UO1Ta01VL&#10;HPDlDo1XGG5xICnZrGz48VoCpi7+E3JjDTVaRhspp5g0gVWkY7Kp8xLk0WLnCrJRCWzwMWpBogNj&#10;iwhrdEBPYNpQCZSDVIIbm180BFkjqgIcgDaoLCI6hKBhZYjLNU/yufhp8VtAFUSvITo3xWkTVixt&#10;lpIgiSKoVF5IhiNT4LHfX5aa7Fsjq4LG6Ntdl3jRgNFNUvAbbLOMEUVzVz7Vc47vTRazVnlLYbK8&#10;FRvNAo2EVs0tiKrGxpEJrzVRYta4rjUJeIX8TztWmswx2SPdIGq1kZ2mnSurrbqtZEVHlm1uttYi&#10;1XyPrVbRCC4mqpUJoSgz7WGgSwm04I0eJZOBtEvEDIWd1XqJZ2KNkqcKMlVCtNG5WmqbSHioKKeq&#10;C9qnCjJCir1NbqJRslYrgXhdGjLdscDUL0fXcHsNRDZoIXqc3m7pBcNq7NHPsIFVRKNSnYEyBIFt&#10;Qcg0ECYLqRoK+KjbbBSZK9XQAt8VM2ta66yEmQNNDQt6krp587WPbvNXnf5d+d+D7DwsiDGyGSck&#10;1p2wm4qPovU4ena+d9z7DxeHed/u+7ryHPbjwRxGv9PYSKhexx+uy8Hr9nXPeY/uG7w5bbPLlyY0&#10;rKEMjkNLLv0+tjDX7PbI2f3Id55mN+0flyMaBTeJHV8F0a+hqnv9jthzzl+5cvuWcy8pnSyEmp3O&#10;3fxW+vqyPI7e9vVHJxsTqe1K5zXflXTrxkcN9raoruOkHp1W01wrXrajOxZACNlKWqtJW064RH48&#10;p6GiL8n+6UI4HCnQqPDIzKkmE0/MfNOan4w/BFGAd7rrTXbxTcQ09jg6sbiADdXesqbslNmc4NDD&#10;QjUqU1KOUHbWEV8SUIsLljZaWM0HVCbAbKHgFo2ht3U6oZWJDJhK9scQ2jR5CcpeKQ3K2u9kWIsS&#10;rym6nRNGTtdQ16lTWWbAmwoXkkNBa4UrRZ7aNefaslyXb53OMYsdFjtyepw9hj58WTGeWPabaLK8&#10;8PS07SkEnaApwd2lSIWuqE5WW+Kv8Y7mhp6LSVy76prmPfRzen+C0lctmFnC1zowXamyuVjsWGiN&#10;7KuNitJU4gpQPUQdU/ynBqKQNlaHE6KLFSfyucDl3RR+3IaxF9DXzWW2q5cL/K4rj82My40TC8N3&#10;OAAWV1ba9a5ZyePNDlOHsiNrjQUFE5rh167yxFyJ/ZjijcdbK/LCZz8q13ZHLScLy+JykchHsPBr&#10;XxouT2uflG3Pbw2j7lfEPeEPc/afHyxyb3RQxsfTxoviPsOGLX3X13sZ1jrZdsAcbkrydZh7utyR&#10;vKRbB7ltUMxb/S6qcaaubd4T7cSe/Qq4mvlN/cdmHbk36rSMa+f88lZXHzP8UUHYnXClNX2JJ6mf&#10;Yo2Xo7F2e0PmiqdSF5/avV9d667N4xszYreC8nrs97hHeeM4RgDPT0C4tq9DStWzjjGyw6LO1vqy&#10;fPcdLNFtA1RrS3cO53sTIzpXOEZNSujWuTesByHxtnsb6YnLo12c+0y5zyHx7yz5S32XkV81tO2H&#10;HvyymcX8OZ+ZK0yY7r+Sf+Qietl1Tjfgl9G7sY9OiP3ttfUjpnBfCEcZYXY//wBqle1a/wCPI7Vw&#10;nxXBjMbSDp4Kf2VF1w3eP2BFGG/0tPJaT5LywvsXs6OOn9P8FUhXZbDtdjG1DPwTwXmiS8II/wDw&#10;/wAFPifmiHia6M/BTdVzdcYPBV2O2apyIuzfcdw+xrfSqwy8187j2tjIIrZRto016MVyvExyE+n8&#10;Fj4tZuyWbwMZhf6Oh6LTWI22eY/kXgWwze40UG4lehy/Dx/Zny3/AMQPMbYWDpRdmlcNj2zwjqwM&#10;r4Basv5aAKTodVcZbFjRCRoBxABAODQIAIPIIIEAEAYF0A4qgBMFjRAGgCOiAJvVALGqAWgAgHEA&#10;Y1ugFoBJd4IAw77CgFEkoAA0QA3FADcUAoFAKqUAYNUApABAOIAIAIBY0QAVYPKJmYjcuF3+Wyix&#10;UedvkPthpjkyIWf1WdVlatk+x+5nYOR+0yX7C0nUpTZO8dhzO5onx7BLXcKJ+SNTfCY78ucygVDi&#10;DVXrV11vCg9mOMdQFtGdSpKlZ7fgSuU94YwLHObrVY/y30Re0HFg2+auDo67C6kTVdc1SK1ANVnT&#10;1onGnVPVaG+cNdSquiFxy1OqiMum+EutQFUidOttGKUTw3vzB1NNKo8WWbKT7YNy0URI2m9wPaBo&#10;Arwzu1Aud4BGE3akk0oCFNEqNl4zZoyPJZ1pHEO8eLLBK4DSqk9ooeynGPMLP81Ff4YeL0Tg/wDK&#10;afEBWqRZghVFwqoSsBJISAwR4IswLCSQlrfkqZlPokpptd/BZezP6uv0v/sj5Ef3Zx7O7y8j9LP4&#10;r85+2ny/oT/Tr8RjvirKMeXAa2svI9W/2fafaa/1ev8ALkMmC1/i1fRS/h8F11/L0X8TZPucUyPq&#10;xgC+m+uvxH5r99pjauxg1r5L3Mvhd7/YpG34VtPgSWsRqNABABABABAUPcQ/+qsj/cd/Bcntz+te&#10;v9b8bx8Xf7g/T3nkf/St/wAV+Zfb/wD2P6M/1C/+KLT4lmLc7HA6uauX0/y+h+6n9Huh7fc4hp/y&#10;BfS8v+r8x9r/ALtp8YSbJnsH/wAxe79fXyH3Or0az8rfoF9Bp+HwHf8A7Fp1z0EgCACACACACACA&#10;CACACACACACACANri1wc00c01afMIDr3bnJDkMBrXECbHAa9tSTtNQ03v0IuSbVKmhoEgCACACAC&#10;A/OOW01X5++4RJi2iVVFZIK1B06KNmkVcwIJposdm2sVeQ8iyzrWIQubKW+q0xARRTs0jUYc5YW+&#10;amHVpkP3tqtIy2ZnJ3F60jDYbIK0tdJLUcbi3bZAsbzBxqAWumloooiBRAO7aICNILlLJ4MBpTI2&#10;9tigKzIFKoCvuCgLTFkADQUDLU4kgNPNCbV7CBUFaQqs4iCtYR9zRROMzJiCLDlNbDVZ3VrKtcdp&#10;o37FPiLVwyP0gqpqw2qVEdootJE5PNk2hLY4TJOKUWdq9Ve91T5FZ1YmtCklrjkBPBZWQkLQq1jP&#10;YfvlbRmQZqrSJqPLJcLfVFNVqtIjJJaKopylNaKoyD7afagHdoTIAKaKsGDhp5rPaKhp1llYtHcs&#10;7Ail2oRATuK0iaBNjVFVqiPSUivNFnWmqE93glGx/Dk/qBdGjHduMB/5V6PB5/sNbF+QL1Obztz4&#10;FQuzVz7ANVVKDUlsJNJxoskqDQsEFRFNnToIFa9VO2uTm2EDPzsXj8WWfLmbDFG0uJc4DT6rp4et&#10;bXD7PtzSPE/zD/c7i8N7/CcFIJJxuj90Cor/ALwX0Pqell8z7f2X/wAvm93T3JyvcvI5ebn5L5Xz&#10;vLg3cSLr6Dh6ckfO9/au6lMccMO83kpYFejpymrhuajtidlODCKMN6hVsJfFInhjwWUFHV8LqM4V&#10;5eSBi478ucODnNZW/REVjEw0Mrm4TAWvJEfiVpNsOfbhmqxnNTPlo1tQT4Im53jiL6CYuYTI0AG6&#10;LvGG2l2+Ib/eYZcWOIqlOkZz1t4ScZkzqxmxW83is3UzJC5hc0Amif5VOyM0Bu7fUFRtpTu2RtLX&#10;1a3rqUpzsTilSM20EfXUrVUpXuMiIZqXalB4PvYSBtdYXN0JsPMLJWhgO0D83RDKnLNIbCK0/MUI&#10;Jkq5zQz836irwf5Lk9G0Mu40r1Qz8Ug5DwWRNFQKElBeGPlYkx5DW01GqVhzfxU/IcVDP6wPUo20&#10;bae1csvPxQYSKLC6uvT2MoBx3Rk0GiXi6demSWTFhPjoqwq/Kzw8l12u0VyObpqu4chpAb/LdV+H&#10;LvElrmS1JrZErC2wuVsYDAK3CuLlygylzPW0Cg8VTSQhri5ntOFKndVRdRfhouJzo8OYFzy5pFCN&#10;Qs7qztw0nL4+FzWKDA1omaKmgARhWnXFcP5WF2NlPgmqPbNFzb7fL1uPzFjx1NrWA0a6hVT+0Rv+&#10;X05/tD7yaIHcLPPVzpTsaTWwC+Z+z4/l9B9X7Hzh9CvcDi1x/LtsvlOnxX2nHbMJLgs22xBfZDM2&#10;X2KqNI5v3hV2HP8AQrSIr5U/3FQFzMk+atlXgWdtJXjrUqAXHUUQirfGfRzPqo2Xp+XXO0MvZPFf&#10;qF5vd6/rfl7V+P8ALDmwj6LyOz6Dj+Hpnh9rms8wFy11ata3H3AUHRZ10634RncQ3Idtc2wUxn0q&#10;xx+0YZaVjB+xba1x7VOk7BxZWXhB+wLo1EUsvxhhukBOO2/kEsVFkX+D8fYWPtpjtB+gTkR5SNbi&#10;do4rCCYRSngFc1q50kX+N23jtIDYhbyWk50tusaLH4WJgHoHlZaTk5d+ib/pDDo0BXJhHkfZw7Af&#10;yqk2n3cSwN/LX7E8llUz8Oxx/L+CQyjs4JgN2fgpVNlnBxLGU9NKIVau4cRrALK4x2px8I2lTRKo&#10;8nED6+lZWNdaos7CAhd6ehVQ9vw8ufJeCXOcNvUrs5X4eb3/ACf+Lcb2pIx4UXZq4t3srhbRRjyC&#10;2jD+WjSp0ERlsWNFSRoBxABAODQIA1UAJgEAYCAWgAgAgFDRAJQBjVALQBjVALQAQCmoAyaIBVSQ&#10;gElAGgFN6oBVEAEAEAYBQC0AbdUAtABAOIAIAwgBWhoqgGqAGosNHarPY4y/cXEsysd427iQbLn2&#10;a6vFPyDiZfbmXJmwNc0B16V8Vnkt4ouze+pud5FuG55LmkVH2p5ZR7Z7Qw3/ALdjrbqBa61WXRmN&#10;cwNDumq6IilP0UbCOddzwudG80WP8t+bM9syFk1Da5Vw+jq4y42RNqaK65djQ5GMmgcsqeqQ7JYY&#10;67uiUrRmcnPDZvzdVrStwt8DJElDVTKU5+a/abLSHeF1B0scbdzzRXgas1yHceJikh0obTzCeHdx&#10;9W7qJ3e2AwGuSy3+YIw7tfr7f4SIO9eOkpTIbX6hGC2+u2/4W+P3Dh5FNszT9oRhydPSs/hcxZ8E&#10;gFHAlRtHJvxuqSJA6w6rKs7MMF3Zi74ZagaFKJy5325ie1nOdSg3Khh3rAFcdvkArgTrG6sFVaNU&#10;qBF7B1UxWsEJGJ7K2hJkZe6jX8owQ97TG+n8p/gp9if0rq9Of+SPkv8A3fRbe5g4DUM/ivzv7efN&#10;f0D/AKb+I5d8YODZoHHxC8P1/jZ979nrnR7LjkbJxrAf5V7+t/D4DpPmu6/EE/8ATljr+XaF9N9d&#10;fiPzr/YNcWu/gdfFe9H5z1/7FKq12/6iRr+Gev4GkKCACACACBFH3DfjMgf5HfwXL7f/AFet9f8A&#10;94+L/wDcS2neU/8A9K3/ABX5j9x/9lf0V/p3/wBUSPiQf/WOMP8AM1cvqfl9P91M6Pf8WOXcMCB+&#10;gL6PT/q/Lva/7rr41dtz5GH/AOYV7f1z5X7ifD0xH+Rn0C+k0/D879j/ALFp1z0EgCACACACACAC&#10;ACACACACACACACACAvu3+Tdx2bGXEmF52yMpX0uoHU1INg613bQ3qlQ7CpAIAIAIAID84s80YbZf&#10;n9fbqeWcAEqNtl6xVz5JdYHRZXZvrEQyPIuVna1kQJ76+aWFxFANbJYaSrrDLbVF1ns01q9jYCBS&#10;1CoaVYUqz1Faa1lsgPha5xK2kcu1S8eBhIsjAy2HHY4G21ksDLY4jA2iZLlgFEATmi6AivGqnB5M&#10;hoTIiRo2miAqsigBqEBWupWjUlYS8eM1B6qomxqMNlKITWjgBpRXCqzhFLq5UpLtFaDTpA23VK0F&#10;MLHXOqcHlhYY7m2HRV4pu9XDC3ajGEWhvslkGXSjRZ7bNNYSSXaLK1pITsNVOTPta0dERNqbE4DR&#10;azVFqUZSBqrmqaT7lQqkQY9wklaSFRg7tVrE2DpTRaRGChogqdoAjBwRJBsmeDzXV+iaaesPtVRO&#10;Tbz/ANCmibI7nmqzsXKjPceizsXLlGua1UGKgTyQibOTVqiucaqsKwiSOKy2aRXvcafapjaQrEeR&#10;IFvoz2jdcc8+lel67g9jVsYDVgqvU5vM6RNrQLs0/Dl2AeKqlCalSVCpTScabXSXqXroiytPgW7a&#10;KFpc4/lolKmwRuRT09SCtZpb+HPvvNWL7v774HtPElyeRy42e207Y94BqAvS9L1Lvfl5Pue9NJ8P&#10;nH8x/wByPJdzzZHEcFK+HABLXOI1abG4ovouPoax8l7n2G2zx3n5kuRI9xlMksh/qPed38V6/DhI&#10;8fbpd/yjRuMFJSQ5zb/VehriMNp8gyKTMf7ugb0NkWjywkSZcGLCdgPuaLM9f7flW4oflTVJ9JOh&#10;Wk55PeTVeTNjxIw4EV60We8wOe2WYmy35Er2XLXFZ6/LovxFvg4zWAOc2y3mscPXe07mZ7WCjbEC&#10;gWHWL4S5ZWKKfInL9xpWqjnrl277yRq8QyxNHqrRdk1xHm7ybU6/lXYrw6ahY46UusN+l1qtPXyk&#10;sysDPqWAiut1pz62jbn4h+xLw8RuDW16rr2v9WG3TFQ5Wzw1YLjxosNdmnP+yIx4LtrmOqf1dFrG&#10;22skTmBzPQHCouT5JVhaW5rXANa8but0pTuqdhvEbhFrv/MVern6ZS5I2Nq2L/mPvVVWeu1qPG8R&#10;uMY/5jqkkqMtsJEdWjbFTc4+om+qMstqkOgbDGDG7+ofzVNURjbn8oxkeC1pILiqOaYPvxoJmtH/&#10;AIhHqPSqV1jTXbCiy+OLHmmii6uvTozeXjOidWnVRY6+fTJhs0raUpX6JZaWSpsc7wS5v5h+b6JZ&#10;Z7c5U+DPeN1Qb+SqObbjFpj5ImY4v/Oz8iqVldfFNdG2RrWuvUVNFeU3fCFI2h3nUCg+io5co7Jd&#10;oBGtUrF3XLQcVnmGb3C40tvB6hRvGV1kWPcHa+NzGDLy+GP6gbvkZW5+xcm2ma9D1+mPhyiH34Zv&#10;ae0x7DSjhQrTXXEdHTH5d7+Fe9M3tLuzByGyFsRdQ+HqIC8j3+flGnpdrru+1PbXOR83xWHkRu3b&#10;4mOc4eJAJXyHs8MV+gfX9vLVonSAaLj8MPSzk3uqs7GVvyTVTK3jC91sL8WUAjQrfVlbmvmP/cLg&#10;OMOU4BO1nvHzsy2huTK13Rx/ilYUMsNSR0UWqxE7HPrbU1uo2VrMOmdtEieLb4rz+z1PW/L2X8eT&#10;lrIq+S8nth9D671b29IS2Op6BcG2zumkdJxrgdUsnbhZxtFRZXI5961HHbdzWkWW+uscu9w2METH&#10;BopYrbXVjelTTixmnp0W00ib0o/27NduirwTdsnWMJIbSyqa4Tlb40IFLK4m7LYRCgsqmzLajMdN&#10;AlYqUbK1okcSQAUAPZYeiAHsMHRPCck+yPBLCpsVssqhU28UBSsTPyiSMq0mizsaSs/n2id9qlVr&#10;zd37jfuJnN21v0XZycHb8pHx9xZifGdpAqF26OPZ6n4mNrIo7XoFuwq6JU1NGDVVIypZNLBOkMeK&#10;QONNTdVgFGnRGAMV0RgBUhALTAIAVogHEAEAEAKlABAGCAgFVqgDQB1KAAKAWD4IAwa6oBeiACAC&#10;AMGhQC61QAQAQChVAKQCxTUIA0AEAoEoBSACAVQG5RkFC2ieQArcpZBt8bXtdUVKm65VNnBPkbta&#10;LkcLJrDuJa7QeSw6a4Xr/Z427W4c9u94PBYWML2gV/3is9S31w+hHaOQ2THicDZwC6NIwuzohNQ1&#10;dEVr8lEWsp2X4sT3E3+k+oWNitK59xczYJ3dKE/xSye655HnWwwn10IFkrswrJ43dJkmIMo18Vje&#10;io2EHOMfjmsgJp4pa7qZnL5pglJ3+qvitLujaWr/AITuBhcGl4JWV6NOW2G/i5ZvthxcKK9Olrp6&#10;Z2nw5t3t8h4XC487nzBpa00uF6XGeTt+v+u267T4eIu6fmvL5DkJsfDyPTuo2hqu7XhK/QfS+h1k&#10;mYx//vrnXlznZDr/AJTf/ar/AER7Gv0/OfwNnyPzuM6+TYfVKevDv0ut/hrOI+Z+Ux3NEkxICd9e&#10;OXv/AK/rj8OzdsfOUcjo48malxqaLHfhHy/u/S+N+I9D9vfIGDyYY5uQw1paoXLvxw+e9n6zafws&#10;+e5rGmjLdw9QNCsLrh4e/r7abM5wjozk1aRQm6jDLpcOwYDw2IeoUKqZPXW0xlcnDj1L5WgfVaSO&#10;7j6u2zL5feWDBUe823mFrNMu6fXW/wAM7P8AImIx1GzNp9QqnN26fUW65wb/APsjYYFfdH3hPbnE&#10;T6na38ED5JwnO/5o+8KJxXt9PtJ+FlB35gTNdSZosbVHgl045h+t9ZtN58Pnf/dNNHyXJjK/OPTR&#10;wXyv2H1s2fsX+s63lI4v8d5DGZEADwRuAoCvmdvQ8Nn3vsZ6aPafHMEvGbtaMsum88R8L72nha7L&#10;8PTVyciOv6mj8AvV9DrfKR+d/d651temBovq9PmPzjtrPKjRv8Jt+AT5/MZ5wNKmCDBABABAU3Ot&#10;3cdk+Htu/guX2/8Aq9X6+53j4xf3HMLe75iNTKP8V+cfba/2tf0T/p9/8UD4kcByeID/ADtXk+rt&#10;jZ9V9vP6Pojh1dwwA02BfYcNJdMvyv3f/sJ+P5XN5iRtbe6V6Pq3xr5r7KZleoobxM/3Qvoee3w/&#10;PPa1/vTrfNaz5cdA2KrBQSmqBCQVYEBGDGpAIAIAJ4PAlNPAVSyVg04QleIBqaAQCQ5zXAg0LTUH&#10;6IDsfbnINz+OjttfjgRuaT0AFCLk01aCdaFTQvkgCACACA/NS6cOH5qr878n33ggzOBFFnttk5qr&#10;iLmiztayDDTS6TSGJWfihQmNbbolTidBta4LLatovY3N2CmqhoErzSxV6sdjEZJNyuiVzbLzBFXD&#10;yQTc4IaGjxQGkgGiAtYxa6ADhRARZAL/AGpBHogEOH3dUBAyIC9AQBjFrklrPHisLKomtDjM2oTV&#10;1CdFcTU5j6K0gZlaFZkzkPNNEsHgUeZ0qmmrTGyakXVlV9FNVqm1ODnuGii1UIa4E+a59tm+mqYx&#10;hIUea/E5sNQl5JsBwpQrSM9gbIAVvqyo5JxTVaRBAnstJBS2SVJVyJSWnRXEVJbSitAOFEUD3IOU&#10;klNXkdj6KpEU+RZVhnTD6hTT1RjdZ1oadpdRYqGOqixY0FTTjSqFaoUjkKn5Q5HqK1iDIQAs41hG&#10;M/8AqALfROzd8a78q9L13n+w3GMasavU5vL6JrtF26OTYmvRVRAUlS2gKdjkGtuaNrgpqrdOuxRl&#10;9v8AqPeG7RqfBY68rarfrNY4z8l/MPbvZvGZUp5CF/IBrmsja+jtPBe76Pp3b8vnvf8AfkfKL5E+&#10;VOd7/wA/IdlZT3YQefbjJ0oV9P6/pTSZfH+3712rkT5ZGbo45KA2K7tdMOSb+cRv6LQQ8eo6uWs+&#10;GW0o8dj5HlzrxMNAPEK5sW2MJsuY2KMiIbKahF2YzS2qqJrs2X1Cg80a/Lfe+EXhxBjRb2uAK088&#10;Mdb5qWWeXIJjLq0Sv9m0nifx8IMLXOCU1wnbplaZGbFDDsAoaI8k66ZZSWR07zQEiqW2uXTrr4rj&#10;AZQUPpRrrhl0uUzIl/bAkGqu7OfXTNZ7Jkdmuo6zeix218nbpPBbcfh/t2h+4AaqtNMMu1yujkez&#10;E5weKarfbf4w4teflsrZO4IJKQiMl3UrPXZ268PGZXOM/CngAMYEp6raVy9dsESce6OPc01LlOWO&#10;u2aqjEYHeoVcdE5XRfwnxM2RmUmjtWhayuff5WOPIzY5z3D3f0oynXRCmYWP3h39Q6fQqW0h1kj4&#10;aMr6j1+qGW+qXK5zWBxeNzuicZzQw0OA3uNT0VK21+D/AK2RmRp9Rukxn5D3CYHe4fUdE611qvys&#10;QSgDUm9VnY313wq3cdtfSlqKPFr+0UeL7UklRUEWCMHOpz+k10YLCPFMrcp8TIqOLaBOMdqlRP2g&#10;mtaKmVmTUz/cFB1VqiH7BbXrS6caynIC6oNDT9SN4y6fDbdt8q/HyxFM6uE9wD4z4LmsPl0wa707&#10;ex3k5/HsAEtX0HmiR2TqweBnT4uTESS10RH4Fcfsc8xpyvjtl9bf7XfkGLuDttnG5U1c2Imgcb7W&#10;imi+b9v1n2H1vs4mHrPbUVF14HSYr6jjt5QcZLiVy2ldfkiZ4j1RHRr+GF7im3Y01E7vgac818+P&#10;nHEkyoMoBhdqsb1+WnTg+ancGG7GzpgWkeo/xWuvTLj354UTWgVNVpPllbhPxGgvZ9Vl0rTn8uv9&#10;qYpklit1Xkezvh7fqaZr2F2NhljIjSmi8Xt0+X0vDT4emeCk2NiHgAsPy2dJwZqgBVE7VfRODiFp&#10;GGzRYT9rmrbWubeNnhzflW2tYWL5jg6i31rOxLZEHK8lT8eMAa0CqJq1xoFWGdq4ZAKCyqas7Rvx&#10;xTRPAlQnwkGqmxU2JY0gpK8kpjKpxN2SRFVXIm0ZhroosEpp8VOiIMormeN0HlElADSFNi4zPJkN&#10;hf8AapwvLhvN44yctwIqKrr5Rw9r8tn2nxrIhGQ2hsu3SOLeu0YkYjjafJa4Y2pW4KakpquMti0U&#10;QtvgnICkwOpQDjUAHaoBaACACAUCgDBqgDQAQAQAQBIBQJCAVVAGgDBogF6oAwUAtABAAahAOIAI&#10;AIBxABAGDRAKBBQBoA26oBaACAWNEAaANpBqEAQFCUBScxhx5GNIC2tQVl0jTn8PI3ffbQws5vIR&#10;R7SH1JA8FlrD6V1L4651s+HBG5/rYBUFdGscuzvmJKJWsNei0aa1NdYqbVZYzuNw9l6y2qtHHjkh&#10;mU5o62ossr2iJy8WRPCdlTUFLasLHLcmPkMLI3AOoSsNlSNlx2dlHGBfUEjQpRVhToMjIJcK3Oq1&#10;/g9Nc1peG4jKbI11/FR4n0+Kved5WXiuPkc4kbGk/gt+Wny9T63l+7aR80Pnn5azZMmfj8WV24OI&#10;IB8V7Hr836z9H9NriXDhHaPLTzytyMpxMjiCar0pp8Ps76E01dyw8yPIjDSNRYp4eZefjsi5kbRU&#10;gVVSOvnIzs2T7RJ0ojxde3GbQ1BzJZMKP2kEXqo25vF9v6+bX8Ordt9+8lxD4pGZDnRgioBXLvye&#10;H7P1Mx+HcsL5X/1RkEbpTvOoJXL054j4v7X66aS3Ds/avcMTmslklH3rmmr4zf187N3nfIeJgY5A&#10;yGggeK0155e36X1l3x8OJdz/ACy5zntinq3yK6NeT6v0/pf/AIcZ5L5JyXl598381tOT3ef0n/wo&#10;Yu+5ZnFzp/xWk5PW4fSzH4SXd7OI/wCf+KV5tdvptZ/CG7vjYT/X/FPXkn/1Gt/hIxvkNwcAMnb5&#10;1Wv6MxP/AKWS5wzndubD3PC5uZIHjb6SfovP9n08x7Xoc/01wbEGR2zzDDC+uOXim3SlV8/7P12P&#10;l9dpZtze3+xeabyXCg7qkx/7F4Pbjivkfs+P5dw+I8j2+YyIydZG2+5X6WuN35t93z/rXrOxAX1n&#10;P8PzHvrjagE+jEEc/wAJsGnQCQBABABAVPNEfsMgH/5bv4Lk9u/D1Prv+8fGn+5Wje65DT/xh/iv&#10;zv7b81/RP+n/AP1RQ/F2T7fI4jtKObVeHwuNn1320/o+jXC5jJeEb6hUsC+z9bb/AMb8t93T/wAh&#10;vsmbbzzgOspXb6+2a+c+x1/rXq7EduhjP+UL6Tl/1fm/t/8Aena3W0cFF1Wggwpqv4ApJoKzgBRa&#10;KNABABAErgGpoEowBpwAqlAJAEA2dSgNV2nyZw84QPBMOSQ11P0k2BoNQDSvgKmwqlQ6ypAIAIAI&#10;D8xwlr1X5pl+jeJO4uNEiwdbHQXQDgYElSmZW06IVKi7QTYqK0iwgh0JWdjSLBrXDTRSq077RcNV&#10;prGewmxFp1W0c+y7wgQWkJpa7De6osgZa7EqQKoLK3ZogZGRdAyhPPqIUWmbolkCLeqMgkgURkGv&#10;a3GtEZWlww6WVxNW8MdE01ZRtAVxNPUtUXVpMSGitCvyQCKi5QuKwFwcQnCsXWI+gFfJCLGlx3Vb&#10;YqNqJEqtljaqQqJoJF6FcnS/Lq56rmJoDQolXYW8+C11rKoM0lFvqxqC6RwqunWMaT7hcPNVkSHm&#10;GyqbH4nGuoVU2RdUpktNTRPzTdUps7fFP9ifA82QO1KqbZK6gXU60WkowbL69VURTsUhWkRalB9b&#10;KkUh9SFntVao/VQ0hDgo2XgxooWSR1QVRpTrdKq1V0h1SyrHygyOWda6xHlNrqY1hvGFJAujRGze&#10;8ZbavR9d5/stzi02N+i9Tk8vp+E92i7dXLsQqpQakqWLC6Z60oUFK/q0UXbCdtckTPbBG+aQ7Y2X&#10;c49Fvxl2rLfeaR5A+cv7geO7YwsnA4nKbJmbS0ljqEHQr6H1PR8v4fOfYfYeM+K+X/dPeXM91Z8u&#10;XyGW+dkjiWsca2JqF9Fw9WaR8j39vbpWWkyXMPtRGhOoHmu2X+HLtpn5pIk9mrpfWT4p5Gn5RGl+&#10;VMdoqyuiWWu/w0EM8WNGWyAM2WoeqcrlxbVcGOzJS+MUYD960muW81xFzBHHC3eWhgA1V+OHJvt5&#10;XCpzcx0jtjX+mtAsNriteWmIGHA6NwfJYO0JWvOn12W75YmNq4gA6Fbb/hz6y2s3mO9yQbbt8VyW&#10;/Lu01xE3ExwAH7ahdWkyjp1wnuDBVzXUolv8Mtf7KLJyjJLsruFblc+fl0TnhOxMdk26hDdvVdGk&#10;ZbbYWDmhsfth9aWVbTDO7ZU2ZI4D2Q+ocLrmu3y1485nKPgwRmUEx7/EqtW/XfEw1cZhiA2MAdRa&#10;5eZvLtUbI5WXHfufXZoGpWtOXHKTi50WZ65ILag1T1qus8Vr+2inYXteGhmjVtHD5fKnla6OTcXU&#10;DLAeKVreESPk3Nldags1GTydbM6R24i4Fk07FAyzOq9xa1t6FCfhJZMZCG/oZq5VKW34SN4oSHVY&#10;OqeWPiYj3TSEyHbE39STSa4Pxu9DpDdrTtDk8Ah5Ht7nWedAjBIzaUYXD1A+pqnHwecUbo4ZXPIA&#10;G1Tht5IZY5gfQ0B/L5owmpTQRGADuJFSmiwzI4ijm3AtVPJyJMTw8mppZVrV6iDmtNB+XxVb34Lr&#10;qlxOIc1zHVHguW1yz4rpmC0Z+A2M+shtA3wVa1067OQ9w8RPh5T5W1bFuNXeBqseuuXTx3x+XXfg&#10;z5Ey+0O6cKkzhBM5sThWg9RoSvN9rl/V6/pexZs+0vAcjFynG4uZDIJIpo2kSDSpaCV8b7emLX3f&#10;pdfKL4RhgLl5G1+XpeOaoOUnEbC4mgGiryazVyTn+bYGSx79VyduuHd63HNefu6uEj5uGfc0O3VX&#10;BfYelt6nw8GfJfx1Li5M0sOPVtSagLo5exl53f1MPNnIca/Fe5jrEL0ufTLxuvGynOLg3yRAGpqn&#10;0vwfHT5el+xOG910BLPBeH7VfQ+no9a9tceMeOL00sF4nSfL6HlMR1zjHbSz6LTWfCdr8tzgTaVK&#10;rCLWlx5vULpyM9q1eE/cWlbasNmxwuhqtYx2aKLotoyq2gItdXEbLKOh6rSIqzxttrrSMtlxGG0C&#10;0jKni0EJUTKJJHrZZqRfboUC09GwppyltFlY+QNApsGUeQ+aQRXIUrsitDZTVSsjy7qQvqaG6WD8&#10;nLJY/cydKmt12co4u23y6P2/A1rGWpRdmsce9b5jiGtA0Wv8MsnQa9bqLCpzoqjOnAfFMigmZdQg&#10;D1QC2nTyQCje6AVUIA0AEAEAKkIA6lACpQB7kApAEa2ogAK9UAY1CAcQAQCm9UApAGCgFoADUIBx&#10;ABABAKB6IBSAM06IAhqEA4gDbqgFoAIBQPRAKQA00QAqTqgCkja5hDjqo2itbhyDvrhG5OLKBHWx&#10;2qJMHt8vP/bnIS8HzTsWVxiYXgNBWkY2PWvb2e3IhieH7hRUU+GwruINaqauVje42OMTwVns15/l&#10;w6RtOQpXr/iomrTeOm8fxDMuBhLQap3Vz1Wcp2pA95DogNvWiy20VGVyOKjxntiYABpZT4Lavi+D&#10;jkjZ6RUgGq0mo1uK3uJw0cLQdgs1VNEb7Zriny1KMTicxzRTbG6/2Lr46Pp/9c5eW8fFzv3NOf3T&#10;muc7cA/T7SvZ4aP3n6jn484poc9+E5jozRrTei9CaPcmvlHTe3u5RNtBlqR0qs9o872fVx8t8eQi&#10;liJ3CqiV52mm0rn/ADnJth3UmA8Fcr1eOtsYuLnmOl2PmFRcOTq9vXy3PEdwN9v2nybhSxWW2scX&#10;sep8fh0HtfLE3IQiOWxcLLk7a/D4L7v1ca16VxOSycPDGyQg7ahcEny+AnCXo5f3L3jn+66J07hX&#10;pVdfPR9/9P8AXTaT4YDL7heWndMXErr05Pt/X+uk/hkMrm3yOI9xbTm9P/CkRRyskdw8gdVU0bz1&#10;/GImV3HJGDtkJTuiZ692ZfJ7snDiPcP3pTVevqfKKO6czaWsc4EmofVa6yOi+pMLTF7x5CjYpXue&#10;PElG+kry+nDxq+lyv38AkrV4uvM9vhPF6fr7Y1emvh7IkdxTGOJJDNPuXxXucsV5H2Ulj1B8ZSmP&#10;uJ4NgZR/guL15jd+affa/wBK9jwndG0jwX03K/D8p9r42pyqvp+HHNg1T5/hY0VIqhIBUeKANACq&#10;Ap+bH/osgjT23fwXF7V+Hq/X/wDePjZ/cy3/APal5p/4w/xX599tPmv6H/0//wCuMZ8euLMrHI1q&#10;KL53lf7Ptfstc6Pe3bWa7/SmNc79IX1/rb/+N+ae7p/5F52ZNTuBor+Z5K9H1b8vmvs9P616/wCP&#10;NceI9Nov9i+o4/8AV+Xe5/8AZUsarePPpRWhQQU1X8AkkELgITRoIEGFUAKVVZIdD4I+AJSYIAJA&#10;EwOhQAEbify2QDscZZIx1K7SDTx8r1CCdp4vL/eYUMpcXSNGyVzgAXObbfQE0DxRw8iFBrBABABA&#10;fmEicHGmq/M8P0i1YRw9U8M8pRjtoqwWTJFCpsOU08F3RLCso4icHg0UVrqtoWOICmxcq0jgc5os&#10;pkVacdC5o0VxltTBhkJ0K0jG1dYTCNm7pqmlrcPbaiCajGcLBAWbHeaAU5yAjOAJJU2ZWYJpVLxB&#10;JcSjxBTBWlUYCWyMIwtNjjpSiuJqY0UQmnGu6K4mpbCaU6K0m3sqVaFbkRODjRLK9Va5jw7RMWZT&#10;oNwoPojJeLRYjnAALLaqkWNXLKqkSYQbErl3ma6NfhYtcQB5JSFaMy1BW2kZWoEpqt9Yx2NBu5dE&#10;Rgr2SCiq1h9kZU+S4U6I0J+5GRdUR8hZqUXYvE0MsA0ql5F4JLMs9CtdNme2qSMkkXW2uzKw62Zp&#10;C2jOw9HItZWdiU19EZTYc92rSoo1NB11LXUHGqitIjk9VBm3uoPJBIMrqlTtVaxAkcpaILyptaao&#10;76miUalQg72/VdHNns3PFmob5L0eDz/ZjdYn5W/RenyeX0/Cyf8AlH0Xbo5djYVUoUNVJU5VoqD1&#10;0RlNuCDtY1z3u9I/Uei058bvS26yR5L/ALhPm3E7U4bI4fjcoHkcphDKGjgQvb9P0vl839j7/j8R&#10;8ou4+Yz+dypsrOyHyyTuL6ONdV9T63Kax8h29i9Ko3FsMIq6rybBd1vw57z/AJKgjJYZpBQ+KwVL&#10;n4V+RMZHFovTon5NPDCwwG+0zeegVRy9NvlEzJzkyGNv0stNY15aY+Vzx2PJEwVcaG5XRr8J674F&#10;yWXtb7TTrqnts5+PPNyqoIXyTCtaarm2ma6r8RoWNqdr/wArdFWlw5t5lT8llNJMTf0WC023zGnL&#10;ngxiwSSltQaLLxa77Yi+a0Y4AJtRdOlw87e21Uchk7jshsTrRT0uXZ6+uPyroMVzpAHE1JWEjr3/&#10;AA02PjmCgFweq6dHm9b8k5srYW1AFTqlvsXKW1nXB0ri4fYFzT8vQx4xa8dCWOqeq1mrk69MraUe&#10;0N5Vp565rMZc/wC5n2asBFFNrtkxF9ghrI2xgdLqpXB3q1kkdFC7aaCmq0cWmuaqmcgxztjwH36q&#10;fJ2XnZGhayLOaz0hlBqPJXHPcwl+LFCQwOqSdVZZMZTBE4NrZyQqKRtO1jj67EJFLlPa0CIRnVw0&#10;TVJlFlbK0iNtdrrkIyeCnbg5sLT6KbnDzVQrDrJmSkhwHpH8E0WGxE6V0jgaClqILJDGiAtDjX3L&#10;OqoaZyVJQuBF2s1TIbZA5pcGhu21kGMQAsLa0JugIL2OjZvqaVokrW/ImSh42joltctd5mHIpXiQ&#10;NHisK59tG17f5KaDLia9xENfWaqoJ8NjzuHhSxtjo2X32e5cKr+FTfDj0UL+P5Jkr6wGKQOYR5Gy&#10;5u2mdXVx642fXn+2DviHuLtbG43Jn3ZOOHO2k1NAKD+C+R+w9fD7b6r2s4j1WW3fU1Y25Xy3XXGz&#10;6zltmML3I4iKRzPy09Km/h06vKnd3Mvxcl7SaCpXke1vh7fo6Zqu4/kWZUVd2q8y7ve/VlgO9+Ix&#10;szHmJY0ktPTyWvHpcub2eHw8Ad/cSzEy5gyMUqV7fDfMfL+1yxWI4KDfkxDbT1BdG+3ww48/l7F+&#10;PONJbA6ngvJ9i5fQetzw9P8AFYe2OO3QLy99cvTlxGzxYNu1ORna0eM7bRGEtDiTAOutNYjatrx2&#10;Qyg0W2sc+1bTDyWBvRaTVlauYsptRcLeasrU9uSRcJ4Z2pceaRrcKomrPHz9FcTjK5izqgUNVWR4&#10;Jzc0U/N9UZK6j/c7h+ZTU3U2X10KWSupTZCOqqUpqX+52/qVSq8Q/dbha6abCTLXoFNgkNlwcKGg&#10;HikeEDJ0ND0TkJguce7Y8Ep4TliMWHfkedV1cp8OPrXUOHg2sbXrRdekce9acUAC1wzyUDdRQdBs&#10;iIobq3qqB5pQZSAU3RALGqIC62RYACAcQAQAQAQAQAQAQDgQAQAQAQDiACAU3qgFIAIBxAAahAOI&#10;AIAIA26oBaACAA1CAcQBg0KAWgAgAEA4gAgAgFmh1SEUHNYQyoHgCtikqPIXyFxUvF55zmNI2PLq&#10;/REpWOo/GvcwzMTHiLqv2gEVTyxr0Hiyh8TSDchFh6qrm4fegeetFO0dHP4cOy8Qx526n6v8Uove&#10;utcBX9tEFphhVpyUX9N8lOlVjtqqOQ8i5xzKeBU+KrcOjdvx7mREi1AtJqmtqXNawtGm1O/BazNe&#10;Xfm4yu4bOEQqTG/T6Lflvh9p/r2NN5l8U+6RNj9w5nusoS65P1K9bh0fuP1PTXbSKPKmqwU6r0Jv&#10;8Po+fPEyTx/JyYMzXB1Asum3wz7ayx0/A50z49n3I8VzTd5e3KSsN3Dk5L5HHcdq013b87Ixjp3h&#10;1a3rqnejq12yt8Tk8iIV9w2HiovQ++surt3xhy7sjkYWPNTuFKrm675j88/2PWa6V7IlkH7GM/5F&#10;y635flvLp/5XnLvTkBFnEV8V6HKP1z/XuflrHO8nkq1O5d+mr7/lwZuflg0m60sw7f8AH+FVLzkh&#10;NGmxU5ReCufyM0hoSaJ2tOXCIsjt5B6qK135SLLBxpJf02ql5ObbeSNRjcQ5xadvgpu7y+9ldH4f&#10;hS6Ejb0WHe51c2vXx+Hof4uxxjMdDSm1oFF8l72jj9/bMeiexJvZ7njaTZ0oXicvjo/PPvJnSvau&#10;MQceIjq0FfRcr8PyX3Nf7Us6rbf8PM/koFPn+G0pSKBEVSBJFEAtAIGqQVvMCvHz/wC47+C4/Z/6&#10;vU9C/wB4+N39zo29zu/+mH+K+C+1nzX9C/6ft/44wPx+7/1eLX+YL5fT42fe+/M6PdPbprxzf90L&#10;6n19v6Pzv3NP71fdpyGPuOGtvUV6fp35fL/a6/1r2XxTt2HF/uj+C+u4/wDV+Te7P/JVgLBbx59K&#10;Oq0KQSmnRpJEhWRoIVUEMdECCe5oFzRK3C5EZ2S1gJ3JeQupmHObI7buRksJheBfyVDBn3hWxQSQ&#10;07gptCQ2OtBROBLZBomD7Ir0QRz2RVBNn2zklu7EJJaQXNqRRpFxQE1O4E6Cg2+LlNONgkYIAID8&#10;wGKxwddfnPg/RLV9HQC6fiztPOfUBPxRk42D3BWimxWtLGJ4hRY1lE/HaKWWbSVJiiAolYvK5hZ6&#10;QAESHakewT0rVPDLajbjUP5VUjK1JZBTTVAW2LG8EIDS4zqIC0jdVAPHQoCO46pLhpABALaLgoCW&#10;ytqJLTI62VRFS23ogqeYBVXE1Ma1WktsRJVoJmgtos7Wmv4VzoL6IydBkdHCyrPwS6xWiyz2VIt2&#10;NFFlsqRIY0WWV1yvODpp4qpqm7ARYrWRFqMY6rSILijobrU8JntAoRtcHWQdaJWFNjcwDWlLFXKz&#10;Oc91DtU2LlUPvSNdfRLBpsWU40V6s905mQTS621rDaJ0cwIF10asqsIn16rSVlU4GoSyWCq2ojJy&#10;EXqoqoBdVRWkIJUWg1IKhEoQnj8FG1XqhShStELalJpoaeACnGpDHgPb9V0c2ezZcW/8vmvS4OD2&#10;G8w3Va1elyeV0WT/AMoXbp+HLsIdFVKFDVSVLJaGuc6zQKkrTTTyrDrcR5u+d/mTjOx+3cvHxMkO&#10;5GeJzWNqKhw+i930/WeB7vu+Mw+QHc/dvK918jLynI5D5C5xdGwuJF/qvpePCSPk/Z73pWfqIW+9&#10;KSa3A1W//VyzX5DFiGTL77j6B0V6XJ77/wAH+QyWbA2KgvSgWm2qOevzlXwY5Lqu6qJq123/AISJ&#10;5hEPbFq2WkjGaZKwMQyPLiPzGyqK26eK2yXjEhILqHojzYyedZprn5Uh6mqPPLouvhFxHVjWinqB&#10;uqmrnu+aGfm+3EwNPrvuWW9w100yz7ZDNICbkqNd81rZ4xpYyWxtDBei7NdXHttmmcvJMUJJNXeC&#10;LcNOfHKpZvPrIudFHllvdfFbYOGZRvc6hAtdORzdOv8ACzc847AX32qs4ZY8mfzMz90+g0Hgo22y&#10;6dOfifw8Ul7JK1aNQlrPk+m3wvWRbSCBQLfDz96i8hktLfbBuit+OVRi4hfLosq236fDUMjhx4iX&#10;H1AJxx2+VZ7K5J5c+MXaTRaZdXPj8ZDAj9yUEjXxUjpGixpXRV3eloNKhaa1x7apE3IY8Ro47nC9&#10;7q7T10tTYZcfNjErjQ0tZCN9cG5MVscb5RU29CGEvyrmueKSOsG3Q1yejyKEveLDRBykMq4Pl6km&#10;n0QeRRvZGL6koympJNBCWmgLvV9EZSVOYr0/TpZPCdahMie9shrd35bpNcnBRrfa/UbpgHvd7gAN&#10;LUSKg/Gc9jmVu0btUrRrcVTxtdG4kqZHTLKmxu2u3keafiW2vwt8TIhka5j3ljifSWo8XJvmNw9k&#10;s+HFNjvdK+INaAT0SsZTcjO41vJwDdG2Odo0b5KbrlrN8Or/AAH3Vmdn90wYs0xZFO5kYYTb1Erx&#10;vs+H9X0P0/s/2w+vHHZjc3EimaatmaKlfCezzxs/Q/V6Zii57HD4XNbcAarm21+HpabfLyf8hcFJ&#10;J7ssbTUV0Xge3Pl9D9dfmOP4OTkYL3RuJFCvOw+jlVfc/NFsDxu1aevkteOvyy9qzxeOO+JhlzzG&#10;xJJXt8JiPk/avyxvbOC52azcLbhRX12+Eetrmvbfx9h7IILdAvH77/L6Djr8PQ/HQ+llvBcfk2q9&#10;oWAKozRZ+WZigkupRXCqr/8AesEDzukAWsY7Va4nyNjRkf1m/ettIwrT4vyZi0H9cfeujXVja0uF&#10;8h48hH9cX81rNWNrU4/e+M8D+uPvS8SysWd44rqD3x96RrKDuqB1Nsw+9GVa6tDhdwNkpSXWnVGW&#10;s1aODlQ7aN1a+aEXVcw5O4A7kIsSv3FB+ZIvERywBdyeR4ocnIxN1f8AiryrxRTzMbTTePvVxldR&#10;/wCuRgfnH3pAk89FShePvSibEWTnYC0+v8VTPZj+VzxOSGu1V4ZWovFxFz2krp5xx9Py6fgNDYm/&#10;QLr0cuyzBJpdXWZ0LOnBudQaoiaIO6qhEhp/FBnAboB1uiMAoaqwWFNA0gUCgFIAIAIAwKoBaACA&#10;CACACACAMdEAtAKaEApABAOIADUIBxABABAG3VALQAQAGoQDiACAOpQC0AEAKoBY0CANALN6DzQD&#10;c8Yc1zBeymr1cQ+ROBbmYkwLKu2m6Sto4B2byEnBc6cSR21nuBrR5IjDaPZHB54yY4XA2c0FayDS&#10;LvkGboiOhCnefDo1jlXJ4lJ91P1f4rLWls2vBACGMFaZYVfcgzdjuA8FntVRyLKxC7MJItuUSqb/&#10;AIYtjibU0otMktMnOiYSN2rVnvuet+XKO7uMj5vHyIiNwc138FGvXFe56PtfqsfOP5e+HGxHL5DH&#10;h9fqdUBelw7P1P8A1/7ebWTLw/ymJLhZMmPKC0xmi9LXq/VPW7zfVn5w4aFLff4XvMrDjOXfjyNY&#10;51AsJu8z2PhrcoR5+OCw+ohaTdwfssYTLw5seVzSLC9UXd18OttQ2udR16ALC9MO/e26uvfE+Q48&#10;1jNBr/UFVhv0y+B/2XW3nXuPIyDHgNqf0I535flHHT/zPJff3J05Qivj/Ferxr9u/wBY5f1jAz5j&#10;nUobUXfrX6LpzVUp3XJKraurx+EM0GixuzHaEVNU5sy2vitOPxXTSNqFphlv0zHTOL4yOONpcBdZ&#10;bR5PfpZWsx4IBtFuijDkua3PGOgjipbRZ9J8OTbSzZ1LsDJjbly3tZfM/YasPa/Dufb8rI+5MF7T&#10;T3JKr5zS/wDkfE/daZ0r23xry7Cx3VrVguve41+Te9pjaptV17fh5FgqlPn+FSHAQikNIAgEHqgF&#10;dEBV8wD+xmH+Q/wXH7H4el6P/ePjp/dG3b3K4/8AnD/FfDfbfmv6D/06/wDjjmfYUgGVi/7wXyf/&#10;AO0/Q/c/6Pd3a7g7j2X/AEhfR+vf6PgPcn96tuCk9vuKD/eP8V63pfl8v9tP617N4N5dgwn/ACj+&#10;C+w4/wDV+Q+/P/JVyuiPNpR1ViCUUUChNGgCQAQQidot0StXrGV5fkjADeihvrGIk56dxcA6wKyt&#10;+R4rvgcubImFepVSlhvJmO2A+QWkqLENjXbr1Tyzq4x22CRVPZqqgTA4AJmHuUcgj4NRVBJmBO7H&#10;y4pG6g+m+2/QE0NATY20qih09rmva17TVrgC0+IKhRSACA/MpFCGlfnr77yWAEdEJyNrGudatkyi&#10;1x2gACiViomiFpFhdT4tYhSxFpWd1VKba71AJXVXk0GG21ToUsC7LdjGupZPCbTxxm+CrCUiPFFr&#10;VSsNZxQUGimwJsbKGqRJkdkCHw53kkrBpxKZkgVSAEU0QCmV6oCWxxSPKXGa0KokxiCSGahXE1MY&#10;tJEWpsQCpNSTGCLhTtDlQZYQ2tApwLsr3ih8ECVJx3kIq8riKQkLO6q8kuN2lUeKbueqNVXiXkS6&#10;SgNFWE5NNlVeIyfjdeqvBzZOjdWg6JM96nRhtFUiMmZoA4Osq8TmygycVvgVN1XN1LNgsNSAVHi0&#10;m6G3HLCQAq11Z77lOD23C211Y3Y5C+QkVW8iLV7jk0BV4Z1bRVIRhPkXe/kpsOXJtxKmrhrcVFjS&#10;FapeIIdRPxK1Ekr0Ubaq1qHIs8NUfaVOFS4RphVVNV+SC0kSj6ro0ibctlxjyA1dXLbDz/Zb3CeS&#10;Gr1OFtedsuzQtFV6Wv4cmxLrAOb+XQ/VFqtYUWOFtzagVJ6UV6aeTLttNY4n8u/LnE9gcLkh87Tn&#10;TMcyJgINHUtUL2/Q9Tyvy+b9/wB+6/h8ePkDvjle9uYyOQzZ3Pj3l8cYJpfyX0nL1Zo+W9j2b0YF&#10;sdavII8ui7tZh592wQ5xlPt6hF1yflVi4xYcH+Y9PqtNdcJkzVK1j8iTeDQV6qvy1z4zCyfJ7DNz&#10;qEjwWe1wyk8qqwTmTBzQago12y6seMafFd7ez3AA1lnELfxed0+dmf5nJbNKAxx2i2qw6fDs9fTB&#10;zi3Bnr2knzCnl80u9z8LOXIYN0mwg08F0bbYY8+bPzS/u5HFnTUFc218nbNfGJmFi/qeKEaLTnz+&#10;XJ36LtrwyNxd00XVbiOfSZrOZOR7spDrgGwXPtvl6OvxFhDR7AXCjRonoy6XKcxzR+UkBbYcO0Rs&#10;/LIY2MEU6rPaunjohY8Ik20Fd2qUmW/T+saXGwxGBtqa3IW2ury+na5wdlymxxuFg4WCNtsK1nkz&#10;Ra/Im3u8eix8ra6pjSYabFihjZuP5yKBbSZc222VTyGSA5zNx36W0Ssw05c0DCaySSrxobqdds11&#10;3bxi+EOwiWOwC121w4tulpqTMioY3Gl70WflhenOVCLGzzWcS1aa3Ktp4T4aLGAijbF+kLV53Ta2&#10;pGVmvZEyMU9tutdaKLsfPnkjEfi539IkjoaWT8stemngXk4ob/Tjuzx6qpMuWb/KM5rmUa2zQL1V&#10;YaS5FsbI8UrZTdRk4d7S4OB2tHpRg8FlzXRf5iLJ5TgiOImSOpPmAkeSHMDHueSbGgQPI0Wkmo/N&#10;qFWBKdhdM55dajhtP0S8TpvJjaz0hTg9dvlEY4ud7Z00VZb+WYn48AErAT6SlXP0dL4aZ0W2GQt2&#10;ubVqmubx+VLyGXncZntnfT2nEAeFCUms1zFoOQezkuO5nFdSSKZjngeDb6BYezz89XT6XW8tn11+&#10;Ee6o+7OzsOYSAztirKCb9F8H9pw8LcP0n6jt+zWZdNzot0WylQRqvnP2W19HvPGZjkHc/FMmjmaW&#10;VXL7HKWZer9f1uXlnujjv2csrmNpQleL0mK+o13uHnfu3kZG+4xrjoVryYd+lsw84c0ZJZnlxNSV&#10;6Wm+I8H2NLauO0sIuyonEWJCz69B6+uK9p9lYzY8eCg6BeZ1ua9/jPh3XjIwWtt0WM1HT4W+RC72&#10;yQOi11jLLlXcsuRFHJStq0WkjPbavN3cnP8AIQvcA4gNJpSq211jHbZiv/d3INLR7j6/aujWRz7b&#10;VoMLujlJNtJH3+q1jOtphdx8y0NLXu/FVNmO0q5/99c9iitXUHkVpMVlbtER/wAucrjGsr3ADyKV&#10;1if2WLPjvnWRj2tknIv1UXWNNetdq7X+Y4MsNDsm5A6qfF1a9HovtvvaDPijPvA2FLrK7Yrf8us4&#10;HLCWMEOrWiJsi6rc8gAK7kWl4s7yncTMVpq+lETZNjlXOfJOLhh39cBw8wtZWdtjm+T8yxNe5onu&#10;FvHNtvcoUfzHJM/a2S1U8I/ZVs35NmLQ/eTVTT87Vhg9/wAuW+m51CiJtbXjeUlzXtrUgro01jDb&#10;auo8PCSIzRdWurl32y6Jjt2xt+i1nwx2TmUIr1TyzLU4GSXVKMEDRQJhIbqgz48fBALBRKCx4p5B&#10;wJAf1QChTogFIAIAIA26oBaACACACACACAUAgFIBTSgFIAwKoBaACAcQAQAQABogFi4QBoAIBYNU&#10;AaACAPcUAoGoQBoBYP4IBVvNAAmuvREA2k13JWHLhm+4sFmVjvqKlwNVK7Xj3vHh38Tyrc6IEBry&#10;4pz8s7Hfewea/dYGOXOBLWtC21jPOHX3FssF7khT1nwvXpXP+VjAkNRoVhrqvOVrwspDWs8NFt4p&#10;w1c4rAS7QhZ7Qvw5pmhrco7R1WVGVlFlMigoTSyeRLliuT7gdFkUDxQWXN13kVhLw+TinicXOBJB&#10;quC9sVd2scp+QMfEyOPyw9rSHMd4Lu9ftX030Pt769JHya+VuPhxeZyDDQBzzYL3eG1r+gfout6a&#10;TLjsjaD66Lo3nw+h3+FPLVrqixC4rtivO7aZXPEcxIyVscjhsT16PI30+W5yYIM+AuZcFuvnRbz5&#10;Gm11rnuZiPxnvaQQ1Z76vR07Wx0r4jdt52OmjZG0quTd8d/sm/8A4q9p8pllnHtNf0LTj81+T+vv&#10;b2//ADeNe98p03Lm/U/xXr8X7z/q8/pFEH+kVuKLqm+H6LprLDLiCo26Lshg0qnLmOfaSU7HFveK&#10;Cypl0krZ8VjAFhDbp+bz+lw28LZS0AD7gldsvN63NT4IMouB2mibGbSNPhx5AZS+inafCNrHRO0Z&#10;X4k+55I3UrVeN7fr+bzvYuXX+J5x0HN4ErnARsfYrwtvSmu2Xzv2nDy519Bu2c2PM4bCmad26Jps&#10;unnMPx/7fl4bVf7gfquqTMfP7FBtblX8SI8itoUUykgImiAQgDqgIHK3wZv90/wXJ3/D0PSuNo+O&#10;/wDdMwf+43H/AM4f4r4X7f8ANf0J/pv/ANerj/YjyMvHHQOFF8jtcbP0T2/+j3p2c4u49v8Auii+&#10;m9SZ0j4L3fjarLAd7XcEB0Jd/ivS43w2fN/Y6+Wle0e3X14+A/5G/wAF9b6m/lq/IPtdfHetAT6Q&#10;V6EjyNLkvUV8VF2PaYBVJlGfgEr8CCrVBggYHZOEQ67XfRZ7NNHOO4qlzhXxXPtvh06TLGsjJNKL&#10;ObZaXVtu249kot1W2sYbOizke0D1stZGNqubKA6hRaMLaCjm21VSIsSaU0RkHWElOA6GiqZH2nog&#10;joNCCNRcFAdG4bJ/cYTdP6R2tAoAG6gAAkgNrtvc0r1U1S2SAID8yTpS0L87j77xJjyauAJVFYuI&#10;KG4TThcY8ZNChUTxRgukvKryJDU+ChcV5mAdYqaa9wskuAHRINThjeAiCr2LG3DRWlNbiuHRTgzw&#10;hLRofuRgqAa4G4SsI600U4OHw6oCMKgnBIxNCAXSqWAW1iAeDUBJjFhROBNYFUhJLW3CqRNqWAAt&#10;IzqXFqmVT20KKRuVoIU4NUSx0JsjANsq0owqLKB/RKw0wPRImnQ8lPBCdUiyYE1psmEtjSgJcdgE&#10;4mpkb1pEWJgo5pr4LaRNQpoAa2R4llXvxQQbKLzV5K6TEDXVoq10Z77ockHkrmqPIhkFCLK8FldQ&#10;QWVEtIoqBCKJ7QKqarVHeFLSGXKK0gxTokBEVVwqZcylapWDKDKKLOw5sj0CixpNkaRqcaZV5bSQ&#10;HzWutDV8b+ldfGZrn66Zb7A0avZ4aPG9i4Xw/Kuu/Dg8s0A4BhtUnp5LGZtXenjHOPkHv/h+yeCy&#10;8vJyGtydjhGzcN26lrL2/S4eTxPe9zD46fJHyHn9/c/m5fITuOG53/p46kUIJC+q9T1vCPkfb9jy&#10;rmTIo2yEaMB6r05q8y7G5Jo5ZRAwUGlVWE2DfAyAF9QSEywrJZv3bxGOlkrWkl1+VjFiRxxUkIFL&#10;gq9aja5VOS9xJaw1C5+l+WvPX4WPFxENLqfgt+GqO/TB7kp2xQvDTRzgtuvxGPLXy2ZuH+q71Akk&#10;rg8s13X+saSBzYCGsZelSKLr56YclvlUPks2p9tgsdbeKy61tpphX4sDvdBaPS43Wep7b/DRuZXa&#10;2O23VdvOOXaZQM/IDGiJp9RF0dLhfPRVRwF7xu1N1yz5rbbbEaduPGIBSlV0a6ue7ZRpCyBhNRVV&#10;SmmVA+T3pSdQVhbl0yeMX/HMaKVF+i10c/XploI5BGaus0La/EcO2mazObKXzkNNQT0WOcuvlriL&#10;DChq24vqn4l1uD2S4wMc6tLWCrOGGn9qzdHZUhefzaovy9GTEXsGIxkYp+d35lOuuK5d9/nBeVkn&#10;HhLAeivbYa6ZUkbDkOLgVnj5bX+q0gx3RsDq+qui21c+++U1uYWFokFFV2Y/qybzMmORoDXarLya&#10;66YK47Ge1wla6xNVerLvvn4aUStx27pbii1lceuvyYfLDlV2C6rLompn2J4We4GnXwStZX8lEyyx&#10;sBc2rjQjqkqUUkOx8DTYA+pAyNxEby4GoabUQzNvcJgTT1dEDOBRxOMuoDdvVWrMWcGNE2KrnDd0&#10;QeVPltcZDQKbD1qtLXNkqPFJ0aprJ6jwLdEJ31XmBmzvmjLn02ijR5BS5rrhquQiPL8eRTdNHe3g&#10;AketYzC5B+JKIZq7Q6jm+VVG1zHRrrivoR/bL3fFiuGDHkBkEzWsYwnxXy32nDyy+v8Ap/a8cR75&#10;c/3WtOo6FfIdPXutfcc+s6Rieag3CUU18lwd/iPS9S+OzzR3rxT3+8QzWq8XprmvqvX28o8pd0du&#10;yOmk9BvVTr8NN+eXDuc7efHJZh1XVrt8PO7cV92rxftvhLm0IKnpWPLnivVXasYZHE3yC4t3scZ8&#10;O1cQyoYFmnrG1gwPfjpRVKwZjm+z/wB1E/0VqCtNay2jzf3h8dvjEkghJudAtddmNjgvIduHEno6&#10;MihWs2R4Nn23wcWQ6JpaK2VzoJo73wfYMOQ2MmMEEBTOny1/VMNo/wCJ8WeI/wBC5C6NN2O/GOTd&#10;2/EEMcMhZFQ3V+Tm24PKfdPZmTxORIYw4bTbVLyZXkz3DczyPG5AaXuG006o8hNLHsv4q7tycowR&#10;ue46Arm3vy79Nfh7y7VlfPixuNbgKtU1qOQe/HiL72Gn2J0R53767olxxMwOIsaKTuryxy3Icly+&#10;W9sbnEE+a1lZbarPiew+QziySQOq/XVba7Ofbnl0njvi6Rm17mmvXVO7MrzaNvYrmUbsJCi0eDRc&#10;V2a+F7SGFPXZO2rrnb/CPicz0UXZpXNvHWcDG9sMBF7Ls0/Di3/LTN/KFbK3J9lroQdB+5AOC6AP&#10;bdAONQDyAMaoB1qAVogFA+KAUgFbkApABAG3VALQAQBgEoAw3xQB0CAFAgFUKAMN8UAdKIAwKoBx&#10;ABAKAQCkAEAEAEAsaIA0AEApuiAUgAgAgDBogFoAwaIBdUAEAbT6UgYlaJoy0+ClTz98i8GciDKo&#10;3QHYqkK1gPj3mnYuW7j3Optftp9FrGWz1dxeW3Jx2+Ib/gl0/Bas7zMfqJ81jq1N8K/1gLYNpO7d&#10;jlo1ostg5by+VHiyvLyAQVlRhnpuWMjCIySelFG/4K/DmvNO5GWUuja77l5nbLbn8m+Oy+VhYQ5r&#10;qfRcfjWt0y5r8l9xZuFxeU94cNrHHRel6z6z6H15d5XzD7v51/OctkkuoWP0Pmvo/Ww/dvpZNdIx&#10;pbu3VuWaLu6TOr3dtsqvIjqTZeZvrWO8zFUWPjfUVCyxh5+3P5bLgeZeymPKbLp02+GG/Nqc3j4c&#10;+MuZQuIVX5E28YuPjfjJsTuBnpIb7gXN01fFf7F1zpY9Wc7IW8droxTy+K/NfV1/83/5vHPcrzJy&#10;76+JXqctn7x/rfxziv3UYujL77XfEMe4L1SyWvU5C33jtaKkrTWsuvRsOJ4d8lC5q0tcW3d0LjuG&#10;2lvpUuHr1y3eDw8dG7gh53To0jONxmNHpCpy7dUyDEhBAoKJo/dlcxQsjuy21YdeWWXXbK0dK7bA&#10;9h9bBqvN68Plwe5r5aPdnxB3QzL4SHHkfV8LWsp9Aua8cPyr731fmu5MkEhBHVTt8Ph+08ak6LLz&#10;+WWvyTVypQVcmANeqAJABAV/J3w5h/lP8Fy9vw7fT/7x8f8A+6dtO4XV/wDmj/FfCfb/AJr+hf8A&#10;Tb/444l2S7bl4x/zBfI7f9n6P7Pzo9+djevjm/7oX1Hpf9I+B+w+NqmSH2uagdpf/Fd+n/Z877fz&#10;pXsvtST3OMxz/kb/AAX1Xp/iPyP7mf3rUu/KF6svw8HQtpWNVuOq21/Cf4AkKdj1IUgoHxTOFaqp&#10;E0lw9JWW/wCGmjnnOgF58yVybuvRl2taFGrXZte3g0vGi6dXLu2WSaMA+i1YqoNLnKb+Tn4W+OSw&#10;BXEVO31H1SpH4z1VQHq3TI63VBHQaBAaftvJLcgwV9MrSC31E1HqaR0aB6gT1JaOiW0ONupMEB+Y&#10;yR1r2+q/Osv0LCLGAXi9FUpWNRhxigO4FUyq9hO0WugskzPJ8kjlUeVObjwSsbaqh01HV3dVnWsi&#10;/wCNyC4gaeak8N9xjmkN9WicTY2WK0EDqtIzq6a1tBZPBA9opojAyhvaFOESmy0dLpYXKUGowrIH&#10;wCzsANCWBksC6Bk60XQMn2gaJDKRGDayuQZTGDxVDKS3ominwbq4mpUZ8kyTmG3ihNE4+SYyiSNB&#10;qkpH2BB5OsqDZByng91dESHhIY4+CaalNuBZIkhrD4IB6h8EAsEoyR1pAWmtRUtkugqt9azpb3Ba&#10;xFqM4g9U8IuyPIxrtSEYRdkV8I6BVIWSRjmtmlVgZWELaC4U2DKUHUqoqpEd5BOqSoYcQeqmnEZx&#10;ULyb9w9EKLEhVQhOdUGunimWFfK6ul1nachgGqzq4beA7S6GkqGW0kFdFpMjyanj2CjXdPFdvrsu&#10;m3w3GE5rWsqQK6L1+e+Hi+z8rv8ASD4rt1/s4PHCo5rmsLgMDIz8ydrGxxuIJNOlV2cPV8q8/wBv&#10;v4x8dvnv5Zyu8e5cnExZXf6dE6zAairTRfT+l6/i+Q9z2btXnGTIDpqV9LSCGr3tcYeP0zRz5NyB&#10;6SeiuM9ZS8RjTulLqSC7U4vCJnZUjTsrr0SqtdMpHHYtf6rjQ63RhO9O589GlmtOim3CNZmqrGY+&#10;Yn9PmUtdfJ02+MabHBxIC8+oU1C69Z4vP6XzrMZczsqV1Liuix675dvHn4xM4/Hvueyw0WGmvynt&#10;v/CflTsx4zJZsv5Q3rRdPTbEZ8dc1QsMk8l/USsNf7Ojf4aLFg9mP1NuRZdE5OO75op8j9m3d1f0&#10;Rd/FppMqCVwmk94uqTeiyu/k2nxF5iQNkaJX0ZtsAVemjn6bLBrDQ39Pit3PrVDmbpJDG01Cz2d3&#10;KGIIA2UMPjdZ4LrcNVDjtjDCCCOq21eZttmovIZga32mG5HRPp+HVppmK7GZ7koc4W8Ssef5Xb4r&#10;2NwiqWi1NV1Yjm2vkps3K94llbNusN2vLn4/IYMVXCQD0i5RpXRvviLiYtiZ7jXA1vQdFtZiOL87&#10;MzmZTpnbdVz5d2mvwlYEb2eq9FprGPerweobwbDULSX4ckvyqM7IbJ6YhuI8FO1d/PRXQiR72tJO&#10;twsp80dMaxtsNjmwgVpQWW+ry+lzQzHn2iH2AVZHPVSY884mDo3kNFqIldW0kjZ4+c6ZgikFbaq8&#10;uDp+TBgAm3hw2x+qiC1MzS++6d/5Qy7ChdhLI2mBzi8FxuAhFvyfhYwUaYjUioKEGfbkLC9r6UfS&#10;n2q15hUu5r6B28AdEFkbQJGOcReiVPW4VJr7xaWkCuql1a03kRlj20s12pQpNxHVlY73A0NHVKxn&#10;tGv4XmWwz7JLh/oofOyisfxSu4+23t/+tcWMyQTWIb08Sso6NdspnYHeGf2xzOI/Hlc2LHkaXU8A&#10;uT2eHlHd63sXns+uPxl3/B3Xw2HKZg6YMBe2t6lfJe96/i+4+r93zw6LmxtmY86+K+W9mfL6/ht8&#10;Zcl7k4psjJCY616rzN9Hu+p3w8/9ydvRhz3FnQrjs+Xs6bSx5+7n4aOMvJZRXKy6aysnxbGwysAt&#10;QpbXLjxiu6dtZApF6vBYbOznt8O6cC/fsOoWZdK67xMTXhlugVSOW7NnDxMc7KOaLhXIy22Y7uLs&#10;2LJgkAhBtrRayIy8md99iHH92RkNNtTomqVxzjsl/E5jWPOwNdeqanpfs3unFeIWvkboOq111Ybd&#10;8V3XC57CMIq5un+C311OdcsZ3TyeFPE9rHNBKL8L/Lyz3lwzc6SUxs316hY7b4X+qVw/L7JlMxcI&#10;6X8Ep0H6I9D/ABD2o6KaIvZS41Cz8s1Xjh9Eu0OJbFhxgNuAFro5911zuERju9FfSrsRK8Z/JuO5&#10;k0voIClrHJ+22Y/7qsoAuNVUpXV6a7aHHmKD8laLWM9tXSY24W0bS1P5YVIjw4ZnDYwEHqlhNaHG&#10;4hoaDsoq0jn3q5xsL2iCLALt5xx9Nmgx2Wb/ABXZp+HFvflZg0FPBWyp5ptRBFAnogHmn/rQDgKA&#10;cGiAdGiAH0QDo1CAWgFgBAGgAgFgoA0AbdUAtABALGgQBoAIAwgFoAIA6aIBaACAUKIBSACACACA&#10;CAWNEAaACAWNEAaACACACAU1AKQBg0KAWKX+iAJuhBFEgICgKSssR3Tx37rGf6dQU4mvKGTA/gO4&#10;RMBta55JOnVXKmx6n7R5BuRiRHd+Zov9iN78Jiw5cVBUaqyq+KeBNQFaHG0ldTHJrqNVlsqOH91G&#10;SXJc1lTUnRZnhM7f4J+Q1rnilfEJzXJbxqx2pG6tYw5ZdPXlVyviA7SgoQYg3wsuXb1/lr5/LkHy&#10;X8bxcpxOXD7Qq6NwBprVbcueK+p+k9ua7x8c/lTsPM7Q5/K2xObG+Q3p4L1+Nsft/wBJ389Y5iyt&#10;BW7nar0NP7Pqrr8GZY66CqnfijxyhuhJ1bRcfTnhn+pGcHQPD2gjzWMuHN25YbLgeWJkjjkfQE9V&#10;pNnl9pZK7z2PHC/k2SAC7wao2+Y/Pfv97iuw9xOH7RwGm3VZ6a/L4r0bnrHjXuV4bzL6m1Tf7V3c&#10;37x/rtn64gA7m+IXVH3msniAh9wANNT4KsObb4rXcFwzpHMe9mhqnIw67fDrPG8eyOnppTRVl5W2&#10;7SRMEZFBRTljtV1BM61AnK5Oi5iJeAK3VyuHonRxkU6qow/lYQtf4G+qd+U9emFiyL0geKx255c2&#10;2/lMOtfG/dTuDyxjyv2xyvrUmy5enJ8t9v6nlLXt7t7mouQx4ZGO3gtFwvP66Py/7H1/HatdXeQQ&#10;bUXFdfl5eswXUeK1gCo8UwJyASgAgIHJj/0kxH8h/gubt+Hb6f8A2j5Bf3WinPl3QzChXwv28+a/&#10;oH/Tb/444R2a6mRjH/MF8hvP7P03tP8Axvfvx+S7jm0vVoovpvS/6R+e/afG9WPIDZycDiaUN/vX&#10;drf7PB7TOlewuynbuLx71Gxv8F9V6d/rH5R93r/etl/BetPw+bgdSs7+RtcgtdTx8Ao3TBoMSDhY&#10;NlaablfRjvosujTRzXm8ikhBNDVcW7r0ZiSU0qLqdWlrY9sSkyAHxXTq5t2+yiNgP0WrFWMkAcpv&#10;5GVxBR7dVcTUwM0FUqSZE2ycBwtpdURTD4oI4gJnHzPgy4nx13tcC1oAJcWkO2DcQBvpsqTatU/4&#10;DqYIcA5pBBFQRoQs1DQH5jZ4yR5r83j9EpmOA1BoqiK0WIx20ALRlV1EySgub+SaRyQyOGpQcUeV&#10;EfUClhvqz84DXLLZrFhx87g4BZrdB4mZ52qtUbOgYLnloutpGVXzC6gVJpwk0RU25RZBQJEaaLoq&#10;pToFbqFSkEUJU1QxqkDg1RQcaP8ArS8QkMCVgS4xor1/CalAf9aZJDRZVIm040KiSmICUw0Hkmml&#10;pZBstBt96MgQjaPBCocbG1AOe01M8jY26E1MjbogspzGownI32CMDyM7gFFg8jDpqGxurgyUyem2&#10;pWulRUh2SCNVvKy2R3ZNOqqVnYZ/c7naqpUJkZ3AK5REtg0TM9tDUqRl7h4rOriM8qaqGamqmqhh&#10;7vJSuQxW+qDOA1CImkOrb+X9SqqiFKzad++jeoWdVhS5M72Elry0DUomhWs9yndWPxmM+eV4ZQEU&#10;J6rbXmi74c3i+W+IbkQNys5kZkk27CVtrxZ7dsPQHbfP8XyOO3KZmNGOGhwHQhdfLjhy9u6X/wDZ&#10;M7Ygzjhz5kUTonbWAnVdE1rj8vJ1XFzYs3FiyMZwkikYHMcNCCvT9SZrm63EeJ/7tfkOTgOHdxGL&#10;Jsyp2sdtBodrrFfVepzj5j397XyvmyPddJNJLWZ7i4g63uvVm81fO7crtVe2Sspf49VWvsJ39a4L&#10;fIHzNvaq2ndj+ixYtlZGWlba9U/rwrZCciY08VpNslZheRSGCMCqvLDaZVcsvuTDdcEgLLovnqsx&#10;GGBoZYdV0cJ8M+2ws3LcyH2WnUUoq7XEZcdM3KoxIyX3/UVy63Nd+3xq0sgbjwhw8F1TXEedv/as&#10;zlzHJlqRUCy5eu2XZznjE7DicAHBt1t6+rLrtlcCV5jJfagsu+4w5vH5UGZI+Z3qNWt0Xmdr8uvn&#10;8Gcdoke0Buinl81XS4jXRxMMAAIBC9LXXEcW1zULKyTEwsY9Z7U9dPlURtfLueHmqz/Lrl8VrhxM&#10;27pADJ1JVTVz9t8rN0zIYXVHSyf4cmultZhzv3ErgNSbLPbfL0dNcRc4MIDaPOnijT4c/c7l5LII&#10;y1v3rbyZcdc1QQ/1pP8AeNCstrl3XXEaSJscDRGKVNijX4ce+2Vdm5Aa4RDQ2IWu+3wvnz/lWMjL&#10;32ZVY6t/LDSYxEbAHxBbSObr8hkZMUbHNbRpI0StwjTS5Zouewue39Sh3aXCz4uISOc54o46J6xh&#10;22aiIlgI3aLR59in5DIfISwGoQ35aoONkMj9JA3E6p5w131tjTRuIaHt1PgqcG8+SP3ZjkPun0nW&#10;quHrolhrJ2ViNGu6BCbMDgjaZWREU6VQzqbC2kjt8lQ00CEUlzY2RuG/UqxEVzdjS8O1shRmOQ0o&#10;BQIP8Fuja9trPKVipuh5WPK1rdxNCLKWuu+TOOGhwDyhWyUXhmRG5hsKVoosZ11jhObjy4WYE4Hs&#10;OFA06VKzvwXLb5U3cPbgwcl2ThjbA82DRZFmYrbfFej/AO2vurJx+ZHGzTO2SPYyNpK+a+05Ppvp&#10;e9y+lDWH2N9a+4Kr4b2df7P0z1N86sry8IfG9rmLi21+Hdp18a4b3TikNeQPtXn9NcV73r98x5z7&#10;qxWyMkPUVWNdd2zHFTJ7GUW9AUvy4978uo9tZwPtivgltq157vQ/bWWNkd/BYWNNnduBlYWsv4LX&#10;WOXZ1Lj9jmBba6sdlnJiNmjLaVqtJqzy5P3h2ezNgloy7geiPFc2eI++/j7MxsmWXHidqTYJY+V+&#10;Xw5thnneJl/JI0MK7NJ8OHfW5dL4ru3lhG1jw/wuVriK1mGig5DO5J4a5rqG6w6OjS4aXF7ddkx7&#10;pY9QuLZ0a7qXkO1YmPJ2D7lldm82dP8Ajvh2Q5EQ22BCvUbPZvbmMxsLBpYLq0jh6VP5nGD8d4p0&#10;WuGHk8j/ACXwjpveLW1N70WdjbXZ5I5L95xGU8tDgAUYa5aTgu+suDY0udUea01Y712zt3urK5Fz&#10;G1dfzWsjntegu22SzMYXA3oUYZbV02HG/pgLXSOXpsdbCGgrs01cPTY/C2gHkuiTDmtS002nG9EE&#10;dagQ6DaiDhQJqgU6CgHmmoQChqgFoBY0QDgugDQAQBjVALQBt1QC0AEAsaBAGgAgFjRAGgANQgHE&#10;AEAEAbdUAtABABABABALGiANAAIBxAEDVAGgCpeqANAKb1QCkAEAbdUAtABAQs2Fs+PKNaBAeXvk&#10;PhiyR2SG/kP+KcpNV8d8p7kLIifyW+5K1NdV5AtkZXyRIlnsGRrMotVVUrW5WTtxbmwCyq45nPEM&#10;vMPX1KFSul8LgthhYadAtNbhc+WjbHS4V+Urn6XFHtbqQEttcnLaxveE2Kzj5XOcAWtJRrq9f6ub&#10;TpHyA/uY5Xi58uWKORjshrnaa1XbykfvH+s7XxmXjOIska3b+cC5Xo8tZH32m8qQ7FcG7qLfeSt5&#10;pER0ZNa3XB21PXSK7JZUbaaLzOlww7c4rmySY8rHtqNpqs5u8f2OUsruPxdzsuRy0UbnEhrxW621&#10;uX5t/snLGteuMviZOUwyIm1Lm9FvNcPzj1u3j1eb+7fivmH5T8mKF9LkUC20r9k+h+ymuk+XMMjt&#10;7k+PcYp4nBwPVdOny/RPV+w121/K64fiN7mukbQ1utso6+5HW+K46GONoAFSLKLXJv7csaSLHEan&#10;ycF9iHdzQaVqllF9iJuO8NcFUrHbvGgxXsJFrrTLk36yrehoC1Py+GG3RKjm9sepEuWG18hP5WJn&#10;6hZa4Rppcop5otmifG64I0+qw6uf3+X9K98fEubkZXE45dWhDf4Lzesfk/3Gkm1egGFzQ1utgVx3&#10;V8xT6lAIAIAIAICJntBw5r/oP8Fzdvw7PTv94+RP92MVOXaf/OXw/wBtPmv37/Tr/SPO/aTg2SDy&#10;IXyG3/Z+q7zPN7/+Mne5gw012hfSen/1j83+4+N6t+4GGHOjd/mH8V2T/s8XGdK9XfH85fxUH+6P&#10;4L6n078Py/73T+1dCr6ftXsa/h8kWp2Kh4rSNP4BRuzyHgnPwYkjgwrTTM5Aa6ngs92mjkncD/8A&#10;1Bp4rk3jr0UsbqihWWq63HbLR7o+q6dXPu6DOze0DpQLVigftxWym/klnjxloHVXCtTw02KVJLjN&#10;B9E4C67jRURQaAgikAbSWuDwaEGoKqB0ziJ2zYMIa0M9j+j7YLSQ1v8AyyQ2w3M2up0BWd/KlmkH&#10;5psjFLelF+ax+h5MxxNGq0iauMYCgotYzW8LCQEDCSW01QJFByDBRxCK2jIZLSXfastmup/BFHhZ&#10;NcOh8Q4DbVXqy2dF4+UBoW8Y1ftc0gIZ0qoKRG3ttogsmtqVpwKHooWIg6pYMBqkD7QLIBwdEBIY&#10;gJUd1prE2pgboqwWTrR0QR5oQDzQgHwbIRaPcgZJ31SMofVGTiQ0KcmVXp0VRNKbXVMrT7ZKfVNN&#10;qS2eiabSXzg2qnIWUR8qPEZRXSpzU5RCYeK0kAzPQaq4mxFfk+aqM7CI5SXaqss7F5jy2FSnKWFm&#10;x9RUKsjAOkNEHIhvlIU08o5nCmqhAmBKmnAc8GqlpDANTVKGktCaaNzCSP5RqrVKo8+QYu6WZ22J&#10;uqc1K1zrN734h0smM+VsYaD6qeC200yx33eUflrvZzonRcbkGSMyUc6tOt12c+Tj36vOOPzrsTPG&#10;bkymdkZD2xvNRULu04xyb93VHfM2fk8TJicfKcINYQ10TqFdWnBzdOuXPsbvnlOR5LGwxnSy5Erq&#10;Pmc71Ap311ab/D7EfGHKRM7T4bGfkjIyH4TXPLyKghpXRx08a5PY6vlT/dZ3TmZ/f8jJ3H9vBEYw&#10;2tR6TQL2ePfDxOunnXkKbkd8nuNebmm1dN9nLH/GJ/1CRjiD+WljVZTvii+vk/ByO5wJK309ljv6&#10;2Fo3MElKO+q6+fdxdOOE7EewEuceq7OfXLj30TnSe6KNcunXdj4Dx4WhznSXoLLWf2RtPFaQSMdD&#10;I52rWkhba3xjl2mazrzJPO6mgKx6bZdnPSSL3EgbRh6jVPlr8se2/wDCPyOUXNMQ6Lo32xGfLT5y&#10;rcEbn1cK3XNznlWva4jZ4wh2CjRQC66seLk8sqflsuMH24bXuAp26/w200yqYWGYgH9Sjx8l34Xc&#10;WNHCBQVcVprzww33TC4QML3m1NFrdsRnr81QTTMmeb0Cxu2XRNcJfHwgvpWyerLrvhoHQRsbVt9t&#10;yVvI55tms3yOaHPETOlisetw7OfL+QxserRK03Gq59LnZW22Fm3dEKuPRdG3xHPt/ZSZ+QC+gNVh&#10;5t+XPBzjmEyF5FG0stdflXS/C8dT1yk2FwVVmHFjNUBPvTPIveyjyy7JMRPhY6M7iKrTWOffbCzM&#10;+2MuLRZaJ0vlWdyXvypi9ho3Sg8lz712a6Yh6KJxIaRUDVPSsN9sL/HjDdgYKHquma/Dl22yenc6&#10;IG5qVKcKoyAbi/UpN9Ii48D5JN1LVskvpcRrGksa0EWFKrSPP2/Kszi2aUBjtD6lcbaTEX2G6GGK&#10;AbqkfmTY7/NW75sN7axkCRvWiGO0U53ML6uJ3GoQmpe2OQtaXXpVWRErYy3YDWiaoYbtaQ2mqStv&#10;wkuxyAHtPmiubzHMz3faYeg1UNdN1NLikPO03Q6taaDHtu7oaIxktoucCebHcyUWa01WfWYZyYrs&#10;vFzQcxx0bp3DTrdZ67fBfmtt8Scb/pvfnGvY8+1PkDaPILxPs58PpPqdcV9T8dwdi4/WjAvhvZ1/&#10;s/R/S3/qqOSxXyNJaOi4N9Xfn5ce7kwXOilBHiuHpq9T1ejzF3XiPj921jVce0ezrcxwDlo/anL6&#10;Uupkc2/5XvbmcGSNBdpROxfL8vRva+eC2O/guax14zHoHt7LG1nq8Fpq599XYOJyAWtvVb61zbRs&#10;sd7XALaMR5uEzIjpStUWBzbmuzcbNDt8LXV6kKVxynkPivFle9wxxc+C016DxUbfjCGJ9BALeS0m&#10;+UWNBg9jQY1D7I3DyWfSiL93DQ40RGwC3guTZ06a5YLmsVrC5wassOrXRfdmRbZ4yLXC01G0ere3&#10;yPYZXwC7NHndqueQYHwOpc0W+HJ5OLdzcMMv3AWVr5LPaNda89dx/Hgy5HlsOp8Fm3lZPD+LJBKT&#10;7Rp9Fcqd3Zu0fj92I5hMelOiuVhXoLheGGNG0bKUVSsa0xjDG00W2jl3iKfBd3OuDpDsYoAt3NTp&#10;NKIKls1QR4IOFoWWLlCadGiAeb0QC0AsaIBQKAdagFIAIAxqgFoA26oBaACAWNAgDQAQCxogDQAG&#10;oQDiACACANuqAWgAgAgAgAgFjRAGgAgBVAGDQoBaACACAU3qgFIAIA26oBaACAMMDmPaf1IDkHff&#10;F+9hzgNqehogON9mZp4/lXYshpV5t9qRbfD0W6RsuO1wNatH8FcZKGNjYszcTaoRQl8vycbICxru&#10;lFlsuVR8NG6fI9ym4EqYqV1nDbtiaNLBVYvSptTRPWVHXXNNTzxwYznvNKAqr8On1ePlXi35/wDl&#10;CDt7ic8RZIbII37BXqstumH3f0/1flZcPin3j3nyHcvM5ebkSucxz9zRWoWnP2H6t9dw/RrFDj8j&#10;7V6/mXfz9rL1+ft42aCPmWOj2mi6J3y9Ke3MGHchGa6LDp0yNfcmVdLmx1cLVXndNmfT25UIzsdr&#10;1WWtcfTvLK6d8UCnOsvYyBdXL8vz7/ZdpdK+mHZGJjzxQteAagarrr8d69fDo69ldncXl4ZJhYXF&#10;vgpmz6b6/wC4vOT5eZu9/jrBOTI9sbR9Aurnu+++t+8t1/LnUfYUUNHNFBXwWnm9e/a5/lcQdrxR&#10;tb6qEaLO7n/n2rAdvRkXcl5JvuFR9tQF15Oqc2ZX3KuIO3MRgAL7qpWV9y1Yx8LhR33iy01qP8qk&#10;ZIwsZp9Y9KsT2GK5bmsSJriyQD6K9I9X0tf2Oez9wsMpAksSt8fD1J6uGu7Ojl57lcbGh/qBzr0X&#10;H32eJ9t/TSvqP8acO7jOLxY3todjf4LzOmz8X+47Z3rsDQN246UosLXz0uSlBAgAgAgAgkTOr+0m&#10;/wB138Fzdfw7PS/7x8jv7sj/APWgP/nL4n7b81++f6ff6R5k7VlpJFfqF8fv/wBn61j/AMb6DfFE&#10;o/ZQkn9LV9F6f/WPzT7v43rSd3zMZNG7S4v9q68/2ePz/wDrr0v8ZTCTiob1sP4L6n0vxH5r99r/&#10;AGrqQIpZe1p+HxdAm5CKkVStJ+G8/AwSst2NCpTn4AVKSoKpVppjIJEbvos92mjkXOurkmviuXd1&#10;6IELNwFFjqutt25G5sot1XTq593QZXbWj6BasEMTCqm/kVZQPBCuIqeHWFEUy2lEAwSDUKip5hJQ&#10;RzRAAm1lUDa9rzudFNA40a2joha5BO+2tqtr9Qo2ONYpN+cTJxXPFxRfm2H6Gp34zmlVksHoXOjP&#10;qR5l4rjHnbQCqqbjxSXygixVTYKjJDX1qVSmfyIWOdRZ2L12OYmNR9lPiubN1xcNNqrXVG1bjE9I&#10;C0Z4XbNAUYTYdD6JFgovDhRA8R0slgeJovoaIwoe6oU0gGqWAfaNEsA6BdGAfYNEYCZGAAD1WkKx&#10;MYmk+AKILJ1rRRAyWNboM4grCD1U5GCKlLIwW06IGEhpVYX4nmuonIinC8AJ4RTRfeqcTSTKrkRS&#10;DKQFc1K0RlJaq8SyiPkJJVeKbuYMnqCfic3G+YdFP4XEVznE6qpSp6FxBTrKrjHeahVAuYn21VJt&#10;G6WiCyiSkOBSwWVe8XIqpsXqSLXqprSFg11SsWeYK0UjKQ00sqkI7uB9N/Un+DjmXyLyD8PAcxrm&#10;tBbc1oV0c5llvth5J705/g4cY7cuVmQaF5bp53Xfz5ZcPXphxPuDk+D5PjXPZkSHIFQG9LdV3c+W&#10;Hn9OrhGQ57HOAcXAk6rt00cm+5EE7w4FjqbdW9CuiTCMp+NmPw8yLLY1okruqmq9MO18f8891dvj&#10;FbhTbxHHta1zzSiJHJ1uXGvkTu7N72zv9Rzo2R5JbtozQ+aqXDHXX5cqfjPaCXAg30VedazXKK1h&#10;buDyfJK71U5QkPLK0ROtid+MqRFlPYfJb6ezY4+nqyp8WdehcRVdvL23Hv6SxhzQzR9fqu/T245r&#10;6dTmchKbClF1ae5GHX06mRZ7y3YaBpsVtPZy476mPk+ySKKpBuVprvKm63VNxssAOIN+gXTrvI5N&#10;+dtVxMsuQbAgkou+WuuskXWNFFEP8xGirjZKw7y4TH5rYYCBTcagLXrvljy0yycpkdJvdq42XFn5&#10;ehrpMLfDhePbeRrouzkw6YX7gGsEjqekLe1y3XLP5GYZJaE2FqLDfZrpzxDsOOJjVguUtZkt98ND&#10;jYvtR1pdbzXDi32tpGRlnGicCAS8UultvhXPS5YyUmSUvbdzjWi5tt8vSnxPlf4kcrIatFd1CQU+&#10;Wvy5+lJ5HJMcNDaS1k+u2D465U0DP3JB1fXRZc5mt9/6xfwwlnoI2gC5XdrpiOLbfNRs7JaxhhYS&#10;ehKx6bNeeiDiMe9way+5RzmavpcRdGNzQ1vVdO0w5P8AtUbOnkiZsAFHarmvR08+eFdA3aaA1Jur&#10;118nRtfhfYrPTpei3nPDze1XGMGta7fYAXKLthzS/KmzXsc8hjyQNKqPJ2ctcq+GOWeSn6QdVcjX&#10;aeMabEbG0DeAKW+1X4uDp1tScrIjbGQ6xNmo/Baa5ZlrJmzB49QcbpS/LpuMYaaAbWh516Ba7fDg&#10;3uKg5fIHFcSwAl1yCsrs35c/Ja4c/wC9gLiACtdPll308UhkZaHTPtSoFFeHNNs3BqKQvG9lCa0I&#10;KyuzXxwcPqk9QpTwRNkbbZPNnaXe240aLVVZyxuh2jHuBaTRnVPAnwr8qAsdujJJOtUrG2nRDfG8&#10;MDj0N0m02yehyKt2M1NqFTf7FtGx4fkDixMgleWgWG1XOMmrCb42elfhHH/1XunAewlwxZRc+a+a&#10;+12w+r+nztX0wgaWRRxuFA1tLL4rvc1+h+rrjVHloSRUrh6R3zZgub44yxvcBrVcu+rr474ebu9+&#10;GkY2U7LXuuPfR6unf4eR+6Q6Cd7DYNNll4YPbfKo4bLLJmUPVTtF898PQ/a2eGiL1a0qufaOzXfM&#10;eie3c5u1nq8E9YWzsnD5gIbcrWOfaOg4WUKC/Ra61htF9DODS9Vog+4MksQEvEeSFJgxO3W18k/B&#10;V2V542GpIbX7E5MMdtkOXAiaXO23p4KNlaVjeYY1odQUXPXdzrl/KNEj3NIssrth1TZbdsxNZMyn&#10;Qq9Kje5ek+CNIGfQLu5vN7NHKNzKC66XHYy+bhiRxq2tVnY01/Cgn4OOQ1LPwWdjWbYIg4KBrq+3&#10;rrZPxTd2t4/jYYgKN/BNC/ZGyMWCvXVnsiTv1ounTVxdartxquzSOHpsfa4gLVz0vVMi2GhQMHwU&#10;A6NEHkoGiAeBqgHQaBALGiAcFLIBygQCgaIBaACAMaoBaANuqAWgAgFjRAKI080ABcoBaACAMD8E&#10;At1qIAgaoA0AAaIBYNUAaACACAAQDmiACACACACAWDUIA0AEAYNEAtABALAGqANABAHQgghAZXuP&#10;FE2NJuGoKA8qZzf9O7ia+u1pd/EokLZ33jMwT4sV6gtH8E/wyROSnbjvLyaAdVndlazLGZXKjKm9&#10;trq3WeWni6R2viu9trtutFesKzDpMTdrADay1wWt+TgdtYaCp/wR+Eb73OHMe/e5IuL43Je+QMDG&#10;OP4JX5fWfQ+n+7aPi1/cH8gz9xcxl4UU5MDHmm061qovLL9q+p+pmmkuHkqbGLWggXOqzvHD6GcP&#10;hEc3ZtqFObq4N+W2uxTQCdSFX+RYW3Ww77ROjio29m1x9fauvyQ+HaASTVZXrl5nX7TaVGeK9SKJ&#10;67on2e1jpfxnOYeax6H80gqunl1+Xyn3vtXbSvo52Fy7j7bSaBtAu67fD8r7bXbe5d8/9wNixaNd&#10;udt0USu71pHKeY/1Ll8o7Iv6ZOt/FdGlfT+p7M5z8onI9u5GJhGV7SC0Erd6/D3vO4y8092/Ize3&#10;Mx2PIabHU0UWPqvR43rGQPzjj7fzUP0Ky23etfr7hC/+zg2pLX/gVM6np9bkpnzpJWgI+tCunntl&#10;16fTa0r/AOzbPIaVAH2rr0kXfpdVbl/LWbkFwaW7aeav4hz6aMvld98hlaBpYfrVX5yPY9L62cyc&#10;PN5XPcHQROdXrQ/7Fyex7fjHXvzkuHuT+1rtbK5Hlv3OfEQIpafgvLvueT4D/Z+05619TOMwhBAx&#10;rWhuwAAaaJb3My/C/sO3n0q3JNAAFOky5NdfgErCwFVIwIkqciwW4qoQbiqwna4Rs0l2JL/un+C5&#10;++JHT9fm9I+R/wDdr6OUdX9MtQviPtJm1+9/6lvNdY8p9rzN3ROr4L5Lbn/Z+s/v1nN7r+M+Yjgw&#10;oQTo0L1/X2s1w+B+11132q37s5xs+TG1jq3H8VtOl8483XnrOdeu/iSQycLC92tB/BfaelP6x+Wf&#10;eSXeuyVo0EeN17PP8PiusxS7E1VWFrqIoyduCNxT8clJkNxTxgrA3FTgBuKZIubIRE5Z7tdI5Ly7&#10;fdnJ81yburU5hwigqlrqdrecExgeFtq5d602TT8FcrKK7aK21Twawx6hNNi0Y4kAFPAPNcQiQjje&#10;iYSm6IIetkAnRVAv+3ZzHnxMHtj3CWvkeKuDC01awjQueGE9KD6Jbfg46IszfnZlNjZfm2X6Gosp&#10;+2qm1UVDsoAkFLJ4OMzWigCcKxLblkhaRJmWatVoSCPW9FhyrXGiI2kD6pHlsuKabVCqDLZQNDWh&#10;UnKWZQB9EiEJa6FIHmuNUBKFSEAjaK3QA0UUhjVIH29EA63VASGHqgJTKmiuFamRjSqaKlgCiCPA&#10;WsgE9UKyVWgCAInVRYCEiG06eaYSWFXFSlEqpE0y558UYRaaLyU8Iobj1WmsRaSTVbSIoVtRPBZN&#10;GiuRG1RnpWHrTI3eKz2aylt804Vp1rgCFSEyOfbROBOjzKCipFOtn3eadhFl1QkDLx+KmnLg2bBR&#10;Wkog5TauJDDopytIaUZB1pcasaQK9Sqib8OOfJPDf6jHSXIbHG1h3nftH8V3cI5euz58/KGbw2G2&#10;XBxZXy5DXXLXbhY30Xscuby+27hA5RhkIa5wZTQ+K79Obz990ObKbJucDYCq6NdWF2VbpXObWM0p&#10;+ZOw5SP3b/RuP5Ujp3/UGBzC+p2hXGV1Rpsn33e4yzW2+5NODzciKZpBaKgeCWDzhS5kG54cLNJ0&#10;VSK/ZhEfjtFErqr9sqPJGGtqFFP8mg0kWS88F4QjdK0/msn++xN11So8qRlya9Ftz9msOnObJcWc&#10;6uq7NPace/qpv7wOH5l16e45d/UT4ssMY0hy6tPbcu3qJEPJBr6la/5LG+slszHPla7dZb8vYc/b&#10;1/g5yM+4t2HqF0bdcsNOPicxG++WF+jTUqueKnfMXjJWhxa38rNF3aYce+yuzs+R1YmKem+GvPTP&#10;yh48PuOAcfUVzzbNadf6xpsaL9u0OXTprh5938j780i50+i0tVrzyzfI5nvSAA2JXNv8uvnzxBYU&#10;NZW7tKrORPStFHOYjSlgtZcOfOazObK/IyC4/lFqLPf5dfOYiw42FjD7zhalFpy1+UdNsxaS7Q10&#10;gNARYdV02/DnmmazRf7kprU10XNt810zXEXWFGWeulgtuern6bJE3pBkJV9PwjnPlnZ3Onl19IXH&#10;Y7tfiJeHGHSWuKLo5Meu3w0UY2GnRdX8OHa5IyMoRse0akUWO6teaike6Yhsf5j+ZZ6x06TxXeI3&#10;2GAm7itoz67Zi1jLH+o2aLn6rSVxeOarM6Vsr9zT6W/4KK6NNcH8IiariKgCyNUdLhaue0RgUWl/&#10;DmuuazuY0TPoFjZ8uvn/AFi54+FzIwAaDrVbaObvc1ae65sRjaQST9Vpax05/KOyF8bWuktfosdm&#10;m3wml8bgPEpyOfAHGa4bgb/VVIZTW+y0gn82ipnseMW6IvKVGv5U7nlz9vQFKx0a/gqWAuIc0aXs&#10;ovwLslx5AYxhN3jQKensY1Llxu273B/a1xGVkZs/ISRFrA5jmEghfHfbd8vvfpvVw+hQqB6ui+R3&#10;6Zr7HWeOph7gDopvyrXdVZ8G6I0FarHaOnn0w4h3xx7nY8rto0KxvPLs16vn/wDIzHY+XMdLlReT&#10;T9znnE5TjI010WO/Ntp1dz7bzXARHd4Lk31ejy2ej+187c2K/QVWc+G9/DuvCZQ2MTZbOhYOQXNF&#10;FpGO0aTHlNAtIysXMMhKuUlg0AgVWn8Ck+2LqbWVVma0Na4/VZbNeccw56UN3rn2d3OOW5ku+U/V&#10;YWuiRou3f+ey3Va6M969D8HX2WfQLv5PP7NLU0qur+HJYZ273aKKqFPxxTQLNWTQgaBWiqfhNOxk&#10;M6IkIt83pNFtrGO9V8ry5dGkcPWmW3K69I4d6fVsygUAtuqAeBqgHBogHBcIB5p/FAOgoBY1QDrd&#10;EA6DVAGgHEAEAY1QC0AbdUAtABAKbogFnQIADVALQAQCm9UApwrRADRABABAAIBYNUAaACACAcQA&#10;QAQB7SgCQCm6IBSACACAFUAAgHQaIBQNUAaAUHUIQEHk4hJA/wCiA8mfIGIcbJOQARSQX+1EKtl2&#10;nyYyMCOhqW2+4IrOk928o2DCe6tHUKz2PViO09/JZDJKkhxClvq9RcDiexAy3RaaltGjB1qtL+C1&#10;nyiZuUzGY+R1mhh/gpb8+Hns+eX9yvyfFxfH5ONFPSSQuZQHxsnH6p/qv13zPh8nuRy5OSzJsud5&#10;cZCTc+a211fsfq8JprhVvYHnyCNtMuq85EOXGa+ppoufbRnv6s2mVfLF7YquffR5XsevgyyYgrn2&#10;jwfb0wdleHNCzw+Y9if2RxQh1fBa6xn84bXsIuHM41NPcC31mHz/ANrtjW5fQ7sCAiFsp8l0TZ+a&#10;+73k2+HeeExYs6QNcajQiq01q/V6211rie1sLa1+wEC/RdWrt6e1dVT3lxmDFgzigAaw+HgumV7P&#10;0va77x8k/m+GB3PTthNaSGwKz32ft30vOeEy4BPiStbuDHU+hXHvs+h2mmEIxyNN2O+5RKx8tYmR&#10;MkqNrHE08F1abFfZ11/lYMxMoM918Lwzx2lVt7Hirn3m9PQxmb8jXV+1cXX7DH8vY4cczLpXZvZX&#10;I8/mY8QhJjc4A2PVc0+zl/lXX29eUe6u3vh/C4jhoZpccGUx1cSAbrm9j3cx837H2Uu3w9MfAXE4&#10;/G5s4bG1v9XSgXHw9nNfm/8AtXs3aPX4Jcdx9LB00XseedX491zelK914YBGWipuHarXnfhV2wUT&#10;S6doyTVSMhWqUhgqgEqoMZZ/9PKP8pXL243aO70t5ps+V390vAT8rzBZEK7pQvm/d9DbZ+kfUfd6&#10;8ZPlyj47+FsvkjB7jSA6lLkLx9fp9rX1O/8At2s1xl7x7L+APawogTQlo/X/ANK9Ln9PtI+d9r/Z&#10;td7+Se5/gWXHe2dpJDSD+Y+P1R/6qzZz/wD7xa+FmXbvj/i38XgR4xFPboPuFF9F63Lxkj4z7D3P&#10;2bWun/pAXo6T4fOdN80N1yqqpSS6qj+U7Ek1VyjXYW4p1dHuKlIE1QIr+QdSFxWW9b6OY50jTO6v&#10;iuXd06pGM8UFE9SrXcLJ/UCpzbtLluNAfILSMojQu3Gio1zCwUQVTWt0VQjwGnkmVODUIJJagDBq&#10;gDVQJGJK6DIZKyN80kdXxwMIa6R7PUxgJsNzgBdFDq4IcA5pDmuFQRoQVkp+eTIYA3Rfmb9DjKZw&#10;sUmkjMzXN0LwaaQ2/gnCsS2ZYb0KqVnYIzF501W2rNMxxUg6Kg02GwWSwMtbx8dNtkw0W2jQmEV8&#10;pCQNtyKHVAT4ckV8UBZsm3BALs7qhNotCR4aJYLJbaowMlglGBk4HURiDJ9j/NGBlNjdYJkmMkFE&#10;FT4loEEebLUIBJegQ601CFDKnYCopIBYqpDOtNFUAnvoVpEbUw56qRnkjenImiLwVpIztDcFpInI&#10;E+k2VSItRjI6tKK5E0ndXW1EtorWEuKyrfUncK+aImlC5qmztO3+qqQsjDjorkCdA6uqNiWjKFRQ&#10;kGMEVUgy+IXU1pDOxZ1pAAuoys+K0TgtIe7aD49FUvym1xH5lbO3tbOnxJdmQxlh1Xp+v+XD2r5N&#10;Z+Rkt5TMOe5zpXSPpu8Kr3uEeN3rO5L4xX2mmpNyF36xwbX5Ri7awNBrWxViRHc9zA5rftKinfhB&#10;e9wBcboGTTpWmMmhqFUPCTivc9hja7bXxV/BbQhjpMWUtca18PNKsqcle536gQLgKbtga6eSKXOd&#10;r9iXkv8AXIbLdxoTZIeUh0mNoAAujxyPNDkDibNIR+rJX5NbKCtfsSvPxPWEm2inNXiUYc7oVU3s&#10;Tecpz9w9tBr9Fvp2rHfhD4yqAeK319iufb10yLPIAFaLp5+y5+nrZT25dX+pwIsuqe05NvVWUGcP&#10;UxpoKWK6uXtuPt6qwxsq7gTp18V6PP2pXm7+tTEkhEu4NLr6haXplWvOxNhqZGyn0gDQo5T5L2Nc&#10;6tBHkhzNrzQeK7ZXm686r8zJYGlrCDXwWe2zp01UbGGR9eoWbfOGjxMaga46hVI5+nya5HKETdjC&#10;N5CW/wARHLn85V2NE6VwDnCjrkqNG2+0jRtjiiYI/wAw1surWYc13ypuQleH7IjRn8qjps25yEYk&#10;bTto0ud1oo1mae+2I0LXNja0bSPELrkxHDttmq/kpmOaGsFyNFnvXRyisLWtjptNSsMOm34WvGwt&#10;Zc2WvP4cPberaYANLq0C3yx5/NZvJl9da1HRRXfrp8J2JikATi+69EpGXTbCzMZhb7h9VegVZctu&#10;aiz5G2IsY6hN08tNNFfA187varXqShtt8RosVrYY/bF9o1CJ8OHptmhLk0FC0hXnJ6aoOORLNcdU&#10;mm9xF69jmRgtHpAuqlct/tVXPlSQkPidobp2ujTmvuNzGZsZbla09J0upc3aYpvIgMMlj6SfSU2S&#10;VhOq/a80HmriNqlZON7jhtcCAnhl54WMWGTjUqEDXf5ZefEfFKT5pY+XRN/hf4GE/IZHDBGXzzHa&#10;Gi5usPb28NctPW0/Zth3r49/t15/uPLxcjkG+xiucCWyNIsvmPZ9/Hw+q9L63+cPpB2H2JxXZHHw&#10;YOFE1ssTQ2Z40JC+b932PN9n6Hr+Ebl5Lt/1svH8fl6nSfBl7gOlVVuGEhktJiIJ86LO1trXMe8M&#10;f3ceUUtQpyRtLXz2+WuLfHLLIGEhxOifjDm9cG4+sbzWxroufrq6uWzrPb2WW+2K0Xn9I9bjs9Dd&#10;p8iP6YqufDry9DcBl7mst4ITa6pxklWjoqlZ1qsZ2i0lZ2L+ChCuIW8QG1axNLpYlTsmRScm7ZG4&#10;k+Kw2dHOONdxS1L6FY7O3SYc99tz5SQK3WNjRuu3cY+5Gdp6VW/OMN673xDKQsoL0C7ubh63K9ca&#10;BdP8Oegx3q8lFOLEAFuizIy+MHoqhZQ5GU+xXIjbbCvlfSoW+sc2+yMXVXRrHF02KYQujVybVIab&#10;UVIKGoQZ0aoB4aIB36IBYsEA43ogHUA4OiAdaUAtAOtogFoAIAxqgFoAxqgFoAIBTUAs9EABqgFo&#10;AIBTeqAWdAgCQAQBgIAyNKIAN6oBSACACAcQAQAGoQC6jxQCKHwQCxogDQAQAQC6VAQAAogFWp5o&#10;AkAuoQBkCxQCZQHRuGpogPOXyZhNdjTO26GqVTa5v2LzbIopYZJAC0usUssNth918s3MaIWPDtxp&#10;QeaWEzfDe/GvEBsMMjm0sNUSOjXd6Pwx7TA2lleGnkkVHqP4ItLLm/yBzY43isl4dt2xuNfsU5e7&#10;9Vy894+G/wA+d6TdwdzZeI2bfDG6oINqgrXV+5/696c56yuANJc1t106z4fba35PmoFNaq/HDXYN&#10;tvqsd9Gs2+FZlNABuubfV5vs7RR76PIXFvHzXuTJT5AaVNFjI+f68M0wZR6qGq30g29W4dN+N4Pe&#10;5THIFaPFSt5q+T+74WaV9E+0AIOOvYhoV+D8j97nfNuO2e4Y4eSEDpQHFxo0laaun1dNnpLj+WhZ&#10;hiUyAN2118l1a136+nv13nw8u/OHzBh8HiZOPHN/UcHNAB8Qnej9E+g+l8MWx417C7P5P5c55+bL&#10;C9+M54eag3BKx26Zfb9fe19TTGXsbD/tF4fLxA6TEDXbdCsNq+d6/wC1XOMoOR/ZnxTgSzHb+KWt&#10;Y/8A70W/yf43+zfio5A6XGFj5rfyxGG/+y238rDvr+2vgOA7VyMmLDAkjDjUeTV5ft9/GPb+p+6v&#10;TefL584/CYuLyUsDWjax5FPtK+W9r3rH6z9d0vXk9ffDvGYgmiPttBtcgLk4e5dq8b7fnto9i5Uc&#10;Y4z2wAaNtRd+/W3V8X53zH8S5Bi5yaKtAZir9Ta2vm/9g08tXrUklnr/ACNYXE/QL6vlpnV+V9dM&#10;dK4B/wC/uR5b5Lk7X4x5biY8Ale+lW2NxX7F26afDzPY62b4egv0NqRWgqsL+XZp8wjrrqkY7hAC&#10;oVSHKKqZo+ZfGkprtKV3jXl+Xz9+aYWy86N4BpKNVhtrNnTfZ20ja/FmNAf2oDQaU0V8+Grk3+x3&#10;v8vcfbmKz2IyABQCgXZOesiJ7O9SucghlhcyRgtapXPvpE32toymLBFjkiOlL6KZphd7XaJbpKuo&#10;tIw/IzZFb6wVVFh7QdQiVngguVrn4Cqm0hF5CWRqreSd/Qcst2+jk2e8jIdTxXLtXTqm4bqgVV6l&#10;Wx4c0eFTm2aqermi3gtNWUMQgh2llRtBCfSgqmsFgqhHfBMqU0VKCSBoUA2TQ3QCw6yqApj3Me2R&#10;po5hDmu8CNEw6lxZYePwxG322RxNjEZJO32xsIqSSaU8VjVPz75Nmr80focrGci8jcpaRkp5CXAe&#10;BQ1h+LY5tDqmVPeyDoqjLYKbbeC1jKpUUlCFUoanj5d20Jp8m4wCKNsg4unOaGBBqbIkIrRRTVfu&#10;kvogWLzEBNKqpSXDbDVNFPNcSgktrSQKoTTmxGAIgowALbIwAYL0RgJTXkUCZxLidVAqaCKeaEWn&#10;I0CHUGcaUlRIabfVTsYU8lJAqhFgUVAxLqtNYzqPSi0iLTTzey0kRaSKlXIi040gKpGdpwOBTITq&#10;UWkJDfQGqnZrpDDn1WFrfANoURG0SWtBC0jLY7tCuRIjZMzsb7pbDC2x3rOn4rIOskVmCHm1lFXq&#10;juWdbQbQdodXWyUh0zl5LcWIPd1Wk1Raocnn8OPGfLNI2EsFWucVprplltth50+V/kThIuKnxmZM&#10;eXJI31BrtD4L0/W0w4eu75q92cnFyPKSTQ45hcSaCtaiuq9vjHldqy7iWCy7MuPaK505DrIycPF5&#10;ewgfagbGnspEa+CbOK/e3Y5u3qnFynGlzW72Ha4aJ5PJVJSPcmkrRLyRdcltdG8Ahwb4HxUbUZ8R&#10;Fr2mpaXNWV3kPW3dLigfOKRYpefJRe8jfX09tkiXiOSdtpxskYpZyf8AlSL/APX7RByMbJxiBPE4&#10;fVXPah/411Q3sBG5osbLTXrN2PTWwwAQfULFVhjNhPaGg7OvRTdVzYhtR9UsYPIy0lKVNmRUIWmu&#10;+E3QoPeAtP22IvKU7HlvYRqnr3sY7+vKs4uSIpU/ULt5e1XD19RbwZ7TSpXq8vZy87p6+Fh+8joC&#10;TW67+XeOXbhamzzkQBzDY0st/wB8YX18IMDve/3kp1lZb6YW2NE1jmF4qSbha63Lm22q4nmbBGXx&#10;+m1VrkazLLFxy5iaXrZTtct8eMXeLiyUFrJ89XH02SpiYWea2twy0mao3OdJIXAfmsufOa658Ra4&#10;DTEdxGq301w5+u63m2ezJK43AqFrax01trMSOL3bx0WFuXZrMRLx2nIcAen+CeC32xF2Ig0ANF1p&#10;Jhx7/NNZcoYz2ibBVlXPX5UUcPvzUBo1h1RHZnEaPG9ADA7RVhydNhZMxaC3fRSy11zVJKPVQnW6&#10;WXXrMRPwWFjQ/q47T9E2XTZeiHYHOH6RUKv4c/jlQz5DnSEPO2/VKV0a6Yi0wIx+ZrqlXhzdrhYz&#10;5DhA9psa2SvwnjrlnNrnP2n9RqlnLp2/rF/i474mf7t1ccXT+1SnSPymxMB27DVGUzXB1kUsb913&#10;AHVVKx3i7jj3tY5vX8yqVybLaMFsdG3SymVTZDHF9Xst0RL8t9bmOvfDvAt5juXEjLNzYpGPP2Fe&#10;V9v38dH0P0nree76xcZgxYGJjxxsA9sDQU6L839r2rdn6f6vpyaLHcC4vGrtVhN7s6NZ4jLkYdE+&#10;TLjVc/T8osNE1spidfyy3P4nvY8v+6U8t5Hi35T4PfFOS2u3ddVkvF45yYRjZb2+Dlh0rp5NXxOQ&#10;5royFwdI9bjXce1s4NfFU+CwsdPk9Kdt8i0tjFfBLBZdk43LBaCCiBssOcOAWkRWmxZBa611QvYz&#10;6QtEUsvIBos9qcjK81OGwvL9BVY10844N3By8DJntc4C/is7HTqpcLksV7hR4JU+KrXUe2nxyOaW&#10;uF1vpHNvXauJswXXZpHJutZKAVr9i3rE0wku8VltQtY7gKEbU49oorjPKsyCBVb6xntsoZ5bkBdG&#10;scm+yOHkro11cnSpUfRaMKkII4OiDOjUIB1qAeaeqAcQC29EA8NUA4NUA4NUAtALGiAUDQoBaACA&#10;U3RAKQBjVALQBjVALQAQCxogDQCmoBSACAU3RAKQAQAQAQAQCmoBSACACACAcQAqUAEAEAEA4NAg&#10;AgAgAgAgFi32oAa1CA5B37gibFyKio2n+CVTs8B8/wB3/wDtPlMiNx2AkgXpqVMc26d2b3c3uflW&#10;MruAIOtequTLn8nvPsnEEeNBt0oLJ4baV1mMANpVOx060gnbUqKuTLzl815GQzhM90VdvtPFv90q&#10;X2H0POecfBvvCWSTuLO3g/8ANfWv+8Vtq/efq5JzmFHHR1wKDwXZpXvc9UoaK66ZrkT3gNKx3rl6&#10;b4qizX1BpqubaPM9jfKhJfurRc23N5e+vkeax8puNVH6mevqZqQ3CoHVGoV682nX1ZNXafiTjyeQ&#10;ZbVzVvrq+B/2GTTSvefHM/bcYSDcNC1ur8e9izp0cD7i74l7e7jhmMha0edOqX4fTfV/WfskrunF&#10;fKWbyfFNhwg+aSRlBtNbkJ+T6bj6GvHbNcwn+HO7vkrno8nkmyjBc9rjG9lqVvdZ7bPo+f2XPjp8&#10;PoV8N/C3F9jcfjR4+IyKQNAkcBqufyuXw/3X3V6bWSvT0GDAyOm0aLTZ8h07bZzkpmJA0k7QloWv&#10;bb/kkY0RJIAABW9nwf7ts/lyn5lgB7M5DaNI5P8AhXzn2W2I+y/1zpbvHw4yXuj5/LbT/wAR3/EV&#10;8L7na5f0h9BpnlK9XfEMpdLBU+CPR2zXN9/ZNXsR7d+EKH9K+iuv9H5xtt/5FZ8cPMHdOwuoHSuK&#10;29L/ALPJ+408tK9gySh3H5DgalsDz/8Aalfa+vP6x+S+3t49K8ofDj4s35O5fJeKvbDM0V1s5y6/&#10;jD5z2Ouej1ySK1LLBcO35ezymdRVa/8AK2iJDsBxOhuqSaLh4IEAOHgirNZB3RSGn6T/AAWW3OjT&#10;ph4R+bIC3lfdLLe4Eac09emY0XxHNGH4g23cQu3Tm4M/L3nwLP6MRBpUBLeOvnt8EdxkthNT0WHh&#10;lj12YLDmLnuBNqla+OD51bUZ0N1m6JBXJoCnhcuAq4dUWNZ8hWuqyv5ZbzBKsDrRRaQbvBA1VXJu&#10;pC76FZ7t9HJ80kzup4rl3/Lp1SsNxJAValW/4SOrgVbm3a2QbWrSMojxvBcASqNdxABtQgqksOnV&#10;VCOF3kmVOxmrhVBJNiDdAR3XJQAFgqgLb1TDo/bsm/BewQmKOKU+28mvumRrZZHipJ/5r3t+y1qL&#10;Lb8nHwEy7NX5m/QNaxvIgHchvqyElN5CTbVPxccPoapwqtWwbAFbLZAmjdUmnVWgUTDuCqJracVD&#10;UtVIw3+DCA1tkKixmY1rRZSpmsxxG6iztUq4dxenCaXEJFFUSsQSVSKlw06oTVjGQaJpykUBCBk2&#10;4UugZCgogZIFK1QMpDW1uhUSIwQgqlMJJp0TQkiyAeSUULJNNZ8HmlAwe1HmoTRtaqhCJorRkwTV&#10;3itNfwim3tWusRTOzr0WsjOgQFpImm3B1UsIJDiNUES+QgFUcQnynxUbVtpDLpfNY7N5Co5KpSp2&#10;iax5Fltq5tktpqKrQjTq1QZbXAFLY4sceQVWVUtWvBGqUIK1KmrhorOtYUNzg1osAVWsKqHuCbZC&#10;Wn1CO5W+urHavIHyb8hxwP8A9Ox5BG6OrZQD1XZw55cXffDyzm43Jc2crOe55x433b0IPVepy54c&#10;O/TLmvckHHVBwZWy5DG0eBqCNQvR564cfS5YH3jdr7FbOaktiZdxVSF5I0khid6dCnZgrQ/cb27S&#10;EkWjYYAPWB5oLJTnwSf8sgU8ErVzZHlpSj3enwUXZtrFtw/B5/NzxYuBiGarhVzeleq4/Y7eDu9b&#10;072r1f2N/b4/Jhhy+Wkc1jgC6J7aheV19173rfUY/Md/wvizsjiYGtdx+M+QD1PLbrzt/sP/AJe/&#10;w+s0k/DWYfZfY+UGMdx2NYU0WP8A7C1vv9fzx+D3KfAPZncWLJ+1woIpS07S1l9Fvp7tv8vL9j6/&#10;X+I8S/K/wFyvZzpc7EZJLiBxowNoBRet6Xs+VfP+/wCn4R5rlYAwxSM2yM1rqvanTLwbzwimIBrS&#10;tZWdmDLoyOidicnI49wuosXrSHt2nRKRRBoQqxkvI0AKo8C8gLTUkJy4K65KbM9uhW2vs+Lm6evl&#10;LhyzuAcbLs4+5lxb+thdw5hc3a5/pXX/AJLDbhlNx8uJjwG0qujl2y4uvrrSDMH7gGQ1ZUWK9Tnu&#10;8zrxPchmskOyKgHktbujTTCPx72tloRcnVTpvnZp1n9WzgmiEfStF36zEeXt+Wc5LLq8tBsseldH&#10;LnkjApI4NPS6nn81p01xF+GNafILumvw8/b5qtzcgv8A6TD6dCubfb5dXHmrQfbqOpUa1vvrhbYA&#10;2+o21W8ji6bfK095sbXPJ6UCpOuuVFNK7JJOpKmNprhJwoTG24/Pqr1Z9Oi5jijjG9zvNaVzXbNU&#10;ebK10vpNQFnXXx1JDDPtcy9KAqLW28xF9BG1vpOgFR9VUebvt8k5Wbsi9sO2uNqqr+G3HXKjijfN&#10;MCSZLpR0bzEbDDgDY/y+2R1W8nw8jptnZTckZI37WvL2m5WOzv8AW1zEDGkfLKCDWn+CUqu3xGqg&#10;yCD69KUK1jj1mVPn5ckc0n7cloGgCi11TlP5WnDci+Rvt5Or7AlPWubvykvw18THRt9F2uv9FeXn&#10;dNcLDHlDDRw+xK1jhKnijmYSGCtLLPfbEdXDTO2HrD+2TtV0uU7k5oqDadpI8Cvk/uPZ+H3/ANL6&#10;3jivfYkDKgixFAvhen9tn3Om8mpNR06LeTxjKXNHdZ/sby4hBBKq65Y7b5NEUKV1PSq/kG7oHg3s&#10;VlY69Xl75KxGuxsokfpKWVWPn13OPY5GSmm4qNplWiy4aUPEfWy59tXfy3dU4SZ0T2GtFz3V1a7O&#10;8dscttdGC7w6rOxeXfeF5EPY2/RSdroXHZYIF/otNZlNraYUu4C62kRWkilAAuhJ10zdpuFFVGH7&#10;jmb+2k8brN06PIPfvKHFkme11xVGG8rgzfkt+DlFj5aAHSqPFF2ejvjr5GgzPY3TirqdVprGO1et&#10;uC7jgnhZSQXA6rp0c+7UR8i2Q/nqFrWKzx5Q6hCyoq4idRSx2HLKADfRXqytZ/NyabqG66dIx32U&#10;TpC9xuurSOXan4wujWObapjbUqnWeEgGoSBbUA603CAebqgHAaIBYPUIB5qAfb0QDg1QDg1QDoCA&#10;UgAgFAoBSAU3RAKQAGoQDiAMaoBaACAWNEAaAMD8EAopwAqwCm6IwCkYAIwACmgaQBAOIAIA9qAF&#10;CgBQoBRsgC3eSAUgAgAgDBogFoAIAIAIAwbhAH+oIDGd14omw5RTUH+CjYSZfKj+4/i34ef7sApv&#10;kAt5qNax6aJHwDxrxlslmFS4DX6rfVx7avpz2oPbgib4AK8L0dEicSiuvSFmlweqyrWfDk3yTwR5&#10;Ti8nHYzd7kbrfUKX0f1Ps+G0fED5v+POR7Y5/KnZiuMT3kk0oLmq21fs30Hv/skmXCYzQUpTyXTr&#10;X3vPaYPl+1qq1rOkV8spNQDqstq4ulzUN0Reia5cfXQluGK1IVTknTjlMZiNaAaJ/pdWvCQmQEEg&#10;Kbyw5Pdnjq7l8TBrMyKtquap8cPyL/ae39K9d5HJMg42Qb/0o2r8q9bS79f/AM3hP5P5t+Xyrmsd&#10;+R1K18CufbZ+t/S+r/SPZP8AbDjcZzGDA7KeyWcOpsdewSm2Wf3E25/h9SO0+3uNggjdHE1pDRQA&#10;LTxy+H7e90zZl0mLHEbG7WbW+Kn9bx+m932+UigojeM+uYL06VUafljpaaLdtaG2q6LPhp85c0+V&#10;o/c7M5LrSOT/AISvm/s58Psf9bt/ZHwo5Qbe5cxv/mu/4ivz33/i1/S/+u2/pj0j8WTvjyIGh1Li&#10;yPrds7MfvtP6va+EyabABufSvq7f6PzXpidFF2nI7E7shDh+aQ6qfU3/ALOb7Dn5869mjaeNdtAJ&#10;lxnCnmWlfY8O39H5F9h6e+3W4ecPi/tnO4jv3k8uSJzIZY5SHdPU5xW/73z3X6zp55w9MumAG2tU&#10;s5etpz8dQY+gNRRVE7QgvHqJcqZWIzsqFpO6QJCQ0/ksNtjK0FH8qRZ+YwWMcDO240Vb/hM1eP8A&#10;5jycLLyfTI0nf0UaX5LfVC+MeTxcHIxQ9zTQjVdkri2kj3j21z2HNBFSVosLVWG9uVa9JCe5ebwm&#10;xOb7jTbxWnPUrcubYvcnGte6r2WJCrY+d+Vs3ubjQKiRi5bXbPwbPdHHl1PeawfVXqwu/wAnx3Dg&#10;PpSdpJV2fDo03zFhj58U92OBCw2hb1LDx0RfwP4CqgCrRMaqjk3Vhcst630c2ni3zm3Vcu35dOqy&#10;xMahBV6lW84Zm2itzbrvJftH2LSMoqGuf7lqqjaPHkcWgFBVPY7ToqhHSUypbCRpr0QSQC6mqAHV&#10;AKoeiqAYtqmG37Uk3My2kH0CMNdelKvNB0tX8VnucfBfLbVhX5rh+hTVhuSdTdRLDXVipJne6RTq&#10;jxaz4XeC4ml0sJtaBlHBOM6Zlha5bSM7TUeNRw63VJ8mz4mOhFvvQp0HCYNg9IQcO5RsLKcGzWQ0&#10;OJqEvEZMY8Ld2iMFloIoGhoITkJKEQCaLTjGEFNGU6Lp5JFhLBoKIyMQRAI8/BMvgW0UujIwT7YH&#10;VGTwkMFh4eKDSWbPFMJjGjUJ4GD7I92iMCSFkBho6yfjB8BuaTa48VltlpLDgIsnrranfaJEbHSE&#10;NaCXHQLfTha5t+2FjHxnIS2jxyfsK3nqWue+yk/+3OXcK/tj+P8AsWs9Osr7Qx2rzThuGKaf/Hkt&#10;dfTZ320LI4Lk4B68cimuv+xaT1cJ/wApVugljq2Vhb42R+jCv35RH0aaAk/VTdGmu8pVBSpWdlXM&#10;GHUJsjBVFldqlfhUivfILrHbZvrEXdV1KrDatMpsTSbi6n5KpbQeuq202rDfVOieKUK18keInlvS&#10;6rJGm1KdVE2EFTYpbw2aalRfgVIoD1ooXqTtp5qcNZSZHENJYLgK5EWqXMjbLDO6a7nt0K0m2HPs&#10;+a/zLg8phdx52Rh4n7iB0rnPrW33L0fV2cHsTLz2/vPk8SPIxRDsLzdhqAvX54eZv8ME/NkZLLK6&#10;7pXFzh9V3aRy7boTmvmk3AU+iu/DPOQymytaBSnmlNhJlHaGbPU6rugKrOVzUlj2h23aN3gotRtq&#10;VLGXCtKeQRKjwyYqG2oBTUp7Yka8+dtantftfkO7eQiwsKFzmNcHSPH8tbryfY9nwe56fpef5e5O&#10;z+yu3+xeNZk5pa7JDPVvA1H2rxu3tXp8PqPV9LXhMmu4vm3ieOidjYkrWvjBAa1ZTj5fl23vj8OM&#10;cr8yc5yAeMNpI6EEj/BRt6Ot/lH+btEXivl3uHAla/KDmtaf5j/sWf8Agwa+5tfy9dfF3zbhciYY&#10;cqdsb3UBCz34eH4azp5fl6Q7i4/je7+3ZyIY8mOaJwDyAaEt1WvpdttdnB73Gbx8gPl3s4dq9yZc&#10;EAJiMlASKa1X1Hr7+T5D2uXg5M4OA0s3RenNcR422/ybYHTB1qUNqIyJ8nILOIfYBFXBSxEglt1E&#10;qrUfbalLq5cMrRtg8bDxV+RwoQB5LQVG3yubGn4wYbkrO6H5GNorSv2p6/1TtrNg3ObQB5Ws7Vle&#10;ETY8osFhU+K6+XsWOfpwlWOLmBxG43HRely9uvN6+qsnPDnB1aLt175cG/DC4wnQga1edF08NpnL&#10;l7aXCyM+wfmXp/tmHnzlbVPPOyR5Ky2+XTpPGLfjWNAEhtusjT4ZddsrDPyGRMpGaly6P2ufXnms&#10;4JDuLnGoOqwvy7dfhMggfkPDgPSOqvWMuu6+2xxxgE0NNVrbh5+M1V5WQ0/0tx2i9Vnd3Zz0HgtZ&#10;O/1HaBpRXpcjr8RoBExlhemi65p8PL33tqNlSnbsFhpVZ7VpymaopXbDYB9fFZZejpML3jYwI60r&#10;u/xV66ZZdup7Ic7HbVtz5osw49dZtWZyst8spqNtbABZ+fy9DnpJF5xkBbGJalztaFayMfY3XLpZ&#10;PbJPo+irLzJrnZn58hp3NJ3OJtVRbl6fH4iw4/DZCPdc47Xf4omrn77+Swy2thYJIjuZ5rTPww5X&#10;5ZwS+/lHdbcR6Rossu7a/C/ixz6HNG3ZcEdVprHDtv8AOGn4blo43PxswgbjRjjcp2YTeM2jQQtY&#10;Zt7zSM3afLos9rh5/SeNbHjMVuXLBEYwA97WgjzK5O/TGr1PruXltK+jnw125HwfAQEMoZAan6hf&#10;DfZ9fKv0763hjWOzu2u2gX2Xr4rwJPl7n6/gRc3pbxVb34GnMAsJPlpvr8CqF0zbDkupD6V1Rble&#10;kQMynsv+hWW2rq1rzd8jgHEyR12lZ2Np8vnJ3q4s5GWn8xUVpNS+3MkOcxrqBZ7Rtp8Ox8Y0Ua4e&#10;S5N78u7TX4dA4fNOO9l+oUVpPh3Dt3mdwYKi9jdTgOycRmAtYa1qqnwWHQ8HLaGipVzYeK7byULB&#10;+aqXkXiiT85C0H1D61RnKWC57noXxSNLhShRI112eU++pG5hn23rWiuatPN5I7k4XI9+SSPdWtVX&#10;iz23T+zu4M/hcmNrnOowixJ6JzRn5PZPZvyU8xwse+hIFbrbWM9q9Fdvd1tzHR1eDUaVV5ZV17i8&#10;1sjGuDq1UWFlq45xtR4o2mUbJymtBPinJ8sttWWzMnc40K6+ccfS4MxEuNV16xx77rOJp1WkrLKS&#10;ACjIycaaWRIR1pRZgHmilCpB9viiApMHWjogHmj8UA83UIBwIBYsgHGutogFi6ANAAaoBxALGiAN&#10;ABALF0AYsgHE5BJkEYPAw7ongi0sFRtKMDJRTkEEmZwCiACACAMJbAakAgHbeKAO3igBuCAG7yQA&#10;3eSAImqAJAK3eSAMXQBoAIAwaIBaACACAHWqAMmtOlEBUctj+/jSDrQ/wU7RWr52/wBxPbzpmRzb&#10;KkTtr9Alrqjoqvh/EZjyY+1o1AK3kcO0e9u3XhrI6K1aOiQbXNBqsrXVrR33eKjOWs+UbKxxkROY&#10;5gNRSqqatefS868p/Mfw1h90YeQ8QAyvBo4Nuqj7T6P728Np8vlR8i/BfcfauVNLiYj5sQONHH/Z&#10;RVNn6x9b9/r1kzXBM3Hy8QmPIgcyQagg/wCxVd30evt6bT4qojJdJ6wWhPn/AGpadvLZYiIbNwuF&#10;3a8sOjeZObG1Ar0qtJoNJgsAFv0TujolRZW1c2g1K5t3F7/Py0rr3xzI6HKZT9JC5dtn4X/tW2LY&#10;7TzXLyR4M7y+m0aVU4y+V+n9P9nTLxt3LkOzOQyHVqd7v4pfpy/bPq/QmnON/wDFPyPynYXKY0kc&#10;jnQGQBzC4gUJTnHCvsPp520tr7dfC/yNF3hwmJkwvDnvaA6n0CqzD8j+69CcNrh6Zx3vMTdxJHRT&#10;l8r/ACki6izI3uTbxS6ma4YyYpBfZaZ+GsrAfJQ39ockz/ypP+ErwfsZmPrf9e3x0j4Sdw0h7rzm&#10;DpI6/wD2ivz37DT5r+l/9a2zxjvHxhL/AOshvUAhc/pf12P77Pi9/cCA7iQ467AvqZfLR+V99rOj&#10;gvfndE3Z2U/msdoe/GJIjNgarg27fqr3PS9Kexris3xn93/LZb48F2LE0CjCQ4/RdWn3d1mB3/0r&#10;S/2dn7e+TeU5WQ5mEwNc+OpLXU6VXZx+2uz5v3f9Z00uMN3wPyPnOzsbGzXbXSyBhBNdSvS1+zr5&#10;72/9e10lr0vjTDIx2vboRZy9z1unnrl8J73L9PS6sJ3LyWbhVMIJDa6Lqcdeee4vknnMCSRrISQC&#10;ep/2LPyRlyDlvmnuSFztkBP2n/YlnCv4YvM+bu7KFwgqTam4/wCxX5ZRrtmuZ89393FzEwlmjIJN&#10;SKn/AGI1mKuzMI47vvlsCSM1Mbozb1UqumVw9tXRcD567owKNikq0f8AmI8cuO/lZTfNndXKim9x&#10;r4PJ/wAFprcRrqiRd/8AdbidrX1PXcf9izu2WunwvcPu/u2alRJf/Mf9iyurfzrUYPKd3Zbw1rZD&#10;4+o/7E5E+LrXbfHdy5JY6cyNFq+r/oTtb6fEege38DMx42e9Um1alZVVmWurtHmotODDypweCiah&#10;Fqpqp+UcGxOWO1b6xgXPaJifNY2N9U+DJp0CqI2bfhJvcFSKLTWZc2y0y3V8vNX+GcMY7dztEZNd&#10;xNApWyqRNqY1tLqgfHRBU600KCSQA4fRAJ23sqwCxYXTBJNUBqO1nSfvDR7WwNjlbIwk7nSPMZj2&#10;jQ0bG+v2KNzj4YZLP6ZX5z4v0PLn3KRuq+yXiqVhZmlspJ8UeK8rfAfcBHim1rcdgc0FHijI5gG6&#10;qc2FgIHNc4IzSw23Gxt9NAqmU3Lb4rQGBGKWcCyGFwsqwPNnpYzuIolgeQQxEGtE5B5LmMekJi7J&#10;Q0VzCLS20VTCLT7TRGIzu1PB1UsQS04117pK+TlQdElTJDhdSrBbDSwUXbDfX8Jbd3UBVPlO1iT7&#10;gY2pv5Ba66WufbphPhxc6YB0EJcD5FbT17XPt3wuYe3OYyGbzj2+hWuvqbVlfZwnQ9o8tMGhsIob&#10;dV0afX7Vnfdw1/D/ABvlyvackEDrddXP6+sd/ddV4r464rEfFPJVz477TQhd3P0sOTf221h4Xi4L&#10;jHjP/ZC7dPUjn29lJ/b4OjcaP/uhdE9XVnfYEcfCFvYZ9A0KdvWib3R5uP42dpa/FZfrsCyvqidm&#10;Y5HsPieQjk2x7C8W2gBZbes019hyzmviueNrnYQLqabiubf1m2vsuZch2rzHGl3uw1aPCpXNt6zb&#10;X2WaljmYSHROaRrUELi687HTp1ygSN/msua61067oDw3dQXWd1rfXcpkQcelVHg2lTGxBgqT+KeF&#10;ZEXgWBWmsjPaFMkNaArTEZ1JDS69U8s6lQsqotLKyii0Ki0ZWAiNLKtZksnPbICfiqbAR5KMNJub&#10;LKm/WyR5yq+RwHSsdtcQBrQpZK6ZcB7k7Xga/kM6aFk0bDuk9wA/xXd62+HL25vA3eHb7+W5DlM7&#10;ExGRYuFK5j9jdq9fl0eX15uBZsrW5EkUbbscWncPBelz3ebvr8mmSCK5WuUSGMjLElqIUq3VLga0&#10;23StwcHC+r3uPQ2V6zIpxj3u3ueaNBsp3vjE663LTdr9s5vdWfFh4cTnBzhudQ6A3uvM7+1h7fp+&#10;p5PcvBcBwPxj28HZLWfvdhO8gF1SK0rqvF7dvN9N6/reEy4d3H3R3F3lmOx+Kjl/bbqNc0OFvsCw&#10;1kjo6Z2+ItO3fg/uPlpGZOZC8iQ1O4n/ABWXT2cfhfLnf5eg+C/t0Y6Jn7iGhoK0WE77V1/r1wZ7&#10;g/t+xcKJ8gjJABK1m+zn35z+Hmfm+3c3trLfJhyPi9p+gJGh8lprfJlJY9l/25d95PLYU3F8jJvD&#10;InU3Gvl1W80k+YXS2xwv+6niYoss5sTAC+Q3H0XtelXy/wBho8Qbw6Jm7rqvaz8Pmt9fkRpG2rT+&#10;ZQchNDStaVTsLJypDLXUyKtMub16qk4NBzzUHRChxl8bi6tQgCfKZDQIAgwV0ugZwS6K6WB5EbAq&#10;lKzI2kxncCt9OmGO/LKSzOJoD0XVr7GHJv6+U6HN2EO3Lp5+38ubp6mVzHlmRn5l3ae3lx308Hcd&#10;rXvuaru595XJ042LmOdrH+y02C7NNpXnddLBZTgRUuWmEaS5MQsbKQ3p1U4b2/C5icImbIxfxV61&#10;zbfJqV7mg7z+KdqJoqZXhzh4krK10azDQ4TWRsY42JW3Nh0uV3I+IRtNbldk2+HDtz+VJK/c430K&#10;wty21mDEWMZXk0qon5a3piLbGDohtXRq599skZkraUOqncc58qdmIJXh/QXWGPl1zfEXcT/bYGtF&#10;At3N1vkRlZRbHSuqVrPnz+UHCi96X3XD0itVLqv9Yv4SYDtlA2G4/wAFUri3+UXNyDZgHoBqqv4V&#10;z5o+NjMll91ugus3RvfheE+khvRaz8OPxzWYznTe+NjiHV1BS2dnPEny6BwfJucIIcnQACqy2eV3&#10;552+Hb+3do5DAe0boy+Pz6hcXtT+tev9Zrix9OeznD/QcOjQ0bR/AL8/+wv9q/Tvrp/WNXXqvK1v&#10;y9jafAWNKfar3mWWtHTwWesVtSCtK58CcqVIqs5+2J9+hU2NdI84/Iz/AP0uR5grDaurSPnL34SM&#10;+YgfqKztbSM/wWXsnYCaKb+Bn5d94PJEkTAT0C5N58u7S/DUtyPaodyzwrLf9tcsfdYN3UJKleh+&#10;Bzt7Iju/FK1Tcf6wIWD1jTxSgUud3dHC00kv9VrIz22YvL733FwEuvmqwz8mVze45cgEB5O5NetU&#10;D8GXka1aTuVStJVblfHzskE+zWvkjKax2d8YSRPL2REHWyuVOFvxPaeZhFpo4bfqnNkbOyduzZOE&#10;Wbi4U8ap5ZV3XgO4drGNe+6Ms8unYXLiVgO7UJjIZmdY0d+K101Zb7KQzOkNV289XB02XWIPSCV0&#10;yOParSNPCcHRqE5Bg8AmChqp2B8XCmg8w2oiAtMHAaJ4B5pRgHgdCjALB6hGAcqjAOCyMA4NEYAx&#10;qjALsjAGjAGDRGAG5GAWjALGiMAaMAsaJyHBpmLqgjgQmjQRQKDgIM4DUIAIAIAwlYBpYAIwB7kY&#10;AbkYAwapYBSACACACACAWNEAaACACAcQAQAQAQCwBQWQDGQysTx4gpU9Xkn5o4T93gZBLAfbq8fY&#10;ERO8ebPjTkDjZ7YHHaWvpT7Vtq49o96dqze9DC6tagKqerp2OSBRY7OjU/qSFEaTea/kGNBr6lpk&#10;XrN/wjy4jJ2lkjQ4HxRlrpttr8xzjub424jnGPE2Mx+6tQWiiMva9P7bfjfy8wd6f2sdu8wXuGMY&#10;nOr/AMsAfwRl9h6H+y3+a8Y/Jf8AbI7tmHJy8JshZFUjcVtxv9n231X3evbaTLx/mwO4+ebDkFHM&#10;cRfyXpyvtNd/KIwA3j6LXVtpC9nhoqs+GkG2Pe5gp1XH01cvvbY0rs/YHHuc9zwNKXXHdfl+D/7P&#10;/bpW67ixH/sMgX0WmumXB9By/u8t5mDTNmJv6z/Fbzk/cvreWeUPwYzHPgZt/NI0Agdao254dXt6&#10;zXnX18/tP4rIwu2cRztx3VpXzouXePw7/Zt/7V7+wqtga1/5qLnr4XCYD4pxFJeapI/kw80ahf8A&#10;LE/IDfc7X5Fv/kyf8JXjfY/9X1H+v3/yR8IO8x7PefIN09Z/4ivz37D/ALP6X/1fb/xR2P40nEeX&#10;j1P5nBcXq3+z1Pt+flo+hnbUgfxMY/mYF9dw0zo/Kvc1k6POXznCz/ScwEVJavH93XFfRfS/mPBv&#10;Alg5CStaiU0+9ePtviv0LTlNub378MxfucQFxJ9JH4L1fT2zHwP3fPx3bLlcZ+P3Lx5jcWt/cM0K&#10;9XTb5j5P3dM6V7a4J7v9Jw3Vrubcr7H6+/0fj/3WuO1S8zBjyGCrGu3C9RVeg8lheU7E4zN3GTHZ&#10;udXoFOPlDmvK/D/HZBcWYzb+QU7RTFZXwZhONGw9VGcFrqocn4Hh3O2w6LTXZ0Y+Hlv5q7DyOzsW&#10;XLhjLQwOP3LWbOPtq8n8R3DyOe+VrWk7HAGxWk2efto9sfC3Zc3ccLZcmM/mGqLs156vWeB8Q4gD&#10;d0PTwWV2+XRObV4vxlgwED2BbyCXkuaNhxvZGBjnd7LRbwCPJU0bLE4zGxW0ZG0U8gl5Lmq0YG0o&#10;LU0ollWAPVSnAkGPco2rSM/zUm2J11lWurnLpy6YjzWdbRPxy65TjPZve33mlD4rbVz7NHkMLm2T&#10;rOGccljqFSa9h9VFpEVYiOwKoFbfBApYbS6CPtPRAOADVWCXG5AQCEBd8A5g5HH917mNjk9xm003&#10;PLHwta7xH9U/bRTt+BHxIkZVhBX50/QZWN5TH/NQfghcrnebC5rydpt5IVknEeWvFbJla12NkANF&#10;08M7SJ599gn+s/I/iD1CpR4Hlu+LJsL2U+JVtcZ/pAVYiLExzatT+EWK5+OC4miPheAZjgdFNg8U&#10;oR0Ci07qcLAou1RYINup86nxOaCnVXN6PGFtNE/KjxhVadVUyMQoPormlO7SDDnus1pP0VzlSvSR&#10;Mx8bKnIbHjyFx67SttPSu3y59vZkazjuz+YzCCY9jD4ghdenoX/hz7+23/HfHBDo5MlzaC7hVd/L&#10;0HJ09p1fiuC43j4Wh8QO0eAK9Pn6McPT2VnJyODEPZjgDfD0hdenpaxzbeymYIgc1p2NBPkFd4TV&#10;ht3tWz5RCPTtA+xOaSIvWjiyTIQK1HkqmsZ3erKPYRrVUjyo/QHaFP5GacLG/nC11LJl0hPUUTxD&#10;8hDLjiIrqoukLzGc2GQEOpdY7csrnSos3Gcfmj1xtNfILG8I0nWsryvx/wALnkvMNJKUFKALm6el&#10;5Ozj3xHLuX+InEudiEAagErl39B16+w5/nfGvL43uFoa4NGguVyb+nh0aeyyc3bHK45vjvJHg0rj&#10;39ax0a+wrZsbKhtLDICNbFc23GttfYiASA6wI8aqfCxV65PsN7KsVP7FjE6yeC8kuOxtdPBxb416&#10;V0U+KpqtRQAACpR+B4FGmh+5K0eJDmqLRIZfo3yKhcRZpmD3WEOII1CeGsZLlu38XlMWWM1Huj1X&#10;otedwjrPh4k+Tu3uV7K/exQYZnwc8mRzmM3n716nDZ5ffV4d7hgbNmSOhxJcd7nFzvcbtGt16/K5&#10;eV01wy+aDHSl9K0XVGGFa55AsLq00mhcKg08VO0yUp0BrQwH9QT8vFppM1ccBwWZ3LykHG4kTnCR&#10;1DQHx8lw+z3+Hfw9a2vop2N8ccZ8d9uN5PKib+8ezcCaH8za9V837Pa2vrfS9aaxW8Z2Hy/ypybp&#10;8kuh4eFxdR1WV2Fceu/y9maTDsWHwHYfYDGYr4mmSOxLi03+1X03uPhPLlM/LYY3yN2iyEMg9thA&#10;sPSFw7a2tN9ZPw6F2z3bxPJt2xPadKCy35aYcu1sXXcWPi5uFJ7DQX7DY/RdnjMM/N87vlHBdi5O&#10;S2SM3cSAB5qZrYuYpv4NzH4PJy7CWtLT/ErWbUt9fhH/ALlOXZkQsjJBIcf4L2fSr5n7HX8vETYh&#10;NCC06DRe3L8PmOk+TJjc1wBNkT8osHJFI4jabUutMMrfkbKtOxxUWLG6Jw9VbIMy4F1hr4oBDS78&#10;htRALja1jqm6AekLXN9IoU4VN7CQnUyGhE4HQqK0gjC4k10U5Vgh0IbdObF4w0Q86FaTep20iRHk&#10;SRUBcujTrY59+cq2xs6hFTQru5ezhwdvXyt4MgPeZN1KjqvT5e5HldvVqS57pDQGoXfr7GXFeF1T&#10;sb+nG8k0I0W06Ssd4kicxt3g1Wk2Y66q2fKfI6+iPJtNDuIz35BYokyz6XxjTuYI9rR0W2scc2ya&#10;yptrWgHRa+TbXTKC6Wu29z0Wdo20wv8AAaPbqaVVRxb35PSlrGl1lpKWsyoJpfdkoD1Tvy6ddcLP&#10;Ej2tBIsowy2o8twa2rbJ5GkypDK6VwabhJ0TXC4gIiaGtH5hUoY9KmF8lPdkILW2AGqIxkypp8l0&#10;ry4flNgOqeXXrpiLXjne3HtcKEjqiObpt8rAvDGuO4erRXGWvzVMB7mR51snXRn4adkrIYW1BDgL&#10;O6LKuLaZrpnx53XB/qONjZTrNkaQ76Gy5PZmdK9T0b47R9Y+w82HO7fxHRPaRQUIPkF+ffZa42r9&#10;J+u3/rGzbqWdV4us+Xt7X4Cntk316LornlF7ljdE1G1NOkvrVFTqT7hJVSKwo+Ul2xvoehUbxro8&#10;2fIE5dBkCuoK4+lw7uWrwV3vi78mZ+06lYeTa6YctinONkChpdbT8ML8Ou9s85uDGl6x21+W+u/w&#10;35zTI0HdrRZXVpNmq7eynRzRknUhRY01uXojgeScIY6OtS6ysaxZ8pzcjG03/RJWHJeY7jnL3gPN&#10;iV064wx2nyzTeck3Vc46qsI8V7xvNxPlaHmospa6auqcPyeG4suPwQ3nN1DByMOVrKbT9yBdFueP&#10;4/IbUtaT9ieS/WhycNggkBg/BGWO2imzMXGhBDAAQqlYbaq/GzzFM1rX9RaqqMbHVeI5J3sNO69F&#10;WqKt357pKCtars56uTrstMKslF3aauLps02OwhoW2GCe2wSqpDgcQnBYfBqEVNKGqWCO3UA+w0CA&#10;crVVIC0wdadPNAPN6oBY1QDo0QDqAWNEApAGCgFIA0AoBALoPFAGNEApALGiDGgsggFNNEFS0EMI&#10;ODQZyoQAQAQAQAQAQAQAQC29UqC1IBABABABALBsgDQAQAQC6jxQBoAIAIA6lAId6gR4pU44l8lc&#10;f72DlDbWrHfwRC2fO/GypOH7xfjV9se4KA21K1jn2j6AfHuf7+HjOLq1ATyydwxnVoprbSplQDU3&#10;Hkow0218oKguRVCefLxHHShrVDryVU7aCiGW1NmGMtrI0OqhenXbW/Dzh808biu4fMkMYFGG1Ate&#10;X5fYf617m375l8Me/WNb3LniMUaJn/xXpa7P3j0+nlrGXj9Z10C6tHq6RJYOi2w0wnY0G58dR1XN&#10;11eZ9jtjSvQvx9C1schI6BcNny/Dv9g+elafuRrXYWRQgWXTy0H0HP8Au8vclj7cqZ3Tcbrsmnw/&#10;b/q9Z+uLPs7iZeZ5/BwWM3NMrHEU/wAwWPXXDD7jtNOdfcj4W7bHC8FhwNYG7Yw77wF5vR+Bf7D3&#10;8t69FQkCJrnalc1fK67fBRdX/oREkl3RKpNSflp5olNlO9G7+3eQGv8AQk/4V5P2E+H0n0N/8kfC&#10;L5EZ7ffHJClPUf8AiK/PfsZ81/Sn+sb/APijoPx44nMwhupV4rded6l/s9v7Xf8A8dfS3tHEaeGx&#10;iHAkxjqvt/Vmeb8S+193w72f/Lz787wGPhs1+3Rtl5P2Oj63/W/YnR89OIkeORluB/VP8V8v1+K/&#10;UeO18H0E+C5Gvxwx2uxx/Ber6W39Xwv3nz0bjuiQxc5hOB0nYvS02+Xy/fTOtexu08gTdv8AHOrW&#10;rNV9p9bt/R+Qffc8da0RLvGy9WV88bJBs5CSC1oGlkbLnyR7ELvUWrDHyufBt2NFuJ2Ch60WkivJ&#10;5Z/uJ7WxuT4DLBY07o36UWkjm6V89OxOwcMcnk48kYG+QAVV4cdfSH4g7Sg4rGY2NgaCQfwRT0/L&#10;0dHBHGAA3QLKu/WfBwsYb0UVWA9NLBLNPBBc3wKJStGC3zCoshVBCqEANxWdaRnOdNIjfosq21c4&#10;YKzn6rOtY1GLCNgNFUZ7NnwkZb0pdbaufZpJbNunWcNwsBdVSa3iGylFpEVO9ywVAprwgVIZR3VB&#10;DNkAZfQKwU07gD4oBZba6AmcW8R8hiFwBBmibQit3SNA/EpbfgR8W5GVC/N33sZzkISQ7ql5NYwu&#10;bBd1R+CWVqVsNHk0VypqfE5rSKn8Vpqyo3zBp1WnlGeVlgyh7h6gou65XReMIIZteAbVWWVTZtsd&#10;jGsBd6j5IyPNLa7d6Qdo81Uyi7wyWHcf4pfI/aNoA6pzW0ftLNxZa68bR+6FNY52kZcVrPUtZ7do&#10;e/Y5r7xQP+5XPRrO94W7ieS2tf8AtZC4XJ2qv8GstvakLi4blZxUYklv8qqejU/5cPN7f5mWRsYx&#10;ZP8AurbX0me3uRu+H+NOQy2tfkStjbrtcKFdWnouff3XROM+PuKxKDKYJXDUgrq09Bhv7rRQcNxG&#10;FK8QwABuh1XpcvW11jh6e3lZtzWxDZFtA8KBdM46sL7NqdGfcic9wr9FpNJGW3e0nLy3NaGNBAoF&#10;rrGO3TLPZc7hI1xdS4V5ZeTRYOW58e5rq0Cy20tXrDWRycznFm7RR+urwuOMzQY3Au9QVeJ+LYce&#10;WOZvJVTUeKRI5ly2llY8VTNlvaDQ0aou2EXVUyZ7honNk2ENknnBcXUaNVUqUV+VBHIGvkG76qsB&#10;aR59mhj7FHicXLMk7Ad4NAiyK87EPIziauaQANSo21lXOtZPO7hxcVzqtE7n2IbRYb8JWmvdVM5v&#10;jpXF0uEQHa1p/sXNv6krfX2CZeI7Z5M7nwNa9+tx/sWF9Frr7Cqy/inhM1wdjBjNwrqubf0G2vsM&#10;3l/EYxCXRzMpqAsb6WGn73P+Z7P5LBf/AOnidI0G+1tVjt62G2vbKhdiZ2MAJMd7PMhc+/LDp16p&#10;8Ej9oBsufaV0a9ItI5DuYa0oNFl42tPI6XsLw4sJ+iXhSu0Kc8PPpG2g6qfEsmrOBqQjxGUWXaGu&#10;o2qrCpsonuk3ujYdnueKqRO+7m/yPn8XBxjsfl8zHFWVYX0FAF6Hr6uDts+aHyx3D21mTSQ8LE1m&#10;RH6TK1wINDfova46vK6152nyi6tb3XZI50QP3G41TTSqjQ9VWpWHGR+6QxoJe20YC4Pa6+Ls9Tl5&#10;bPfX9u/xnDiwM57PiDXikjS4dCK9V8/39jL631vV/Dt/ICfvbnIuCwgTx8JAlAuKsN9FwbfL29tf&#10;DV03uTPwfj3hGcfxzWseGAv20rUi6yuuFcd8vDnfHP8AMdwZs+TG55YTVoA8Fpy/s06/1crlzedw&#10;qSPEoB6mv+1dN5Sxnr0dY+M/lSfi+Tx4M97/AGi4biTQLn30wN9o+hvbHMY/cmFFNhytJcwWrXUK&#10;ucri6PPvy12nLLmyudHvBjLqgLqx8FrbHJOwMCLi55pHR7Hnc0feVhb8trt8OTfO0kmRM/cSWbjZ&#10;ez6X8Pnfsa8qwTGIuY0EBe9Pw+W6flMcA9oNb0RPyi/g22R8fp6LX+GdhEzAQJOvgoqiQ6RzQL0S&#10;BYj2Co1QCXMLwCdTqgB7RACAPa8NokeDrG7RVyMjA/d3GgCRg5v3p4LyRXsJVTUrsSIQSCVU1Rts&#10;bcxrnaaI2+EE7XFw2dFnd7FeMp4ZErDQ1qtefexlvwlWONyXt0Dqr1OHsvO7esuWZ7JW7a6r0uXs&#10;5eZ19erB0jRCNutF1Tu59eFQmb5XgaLbTrk9ueI0mIGYrWlwrIdaeC6tNsvO7a2rHIyYfa3ges+a&#10;3zhz66fLPvyHvJc4Gii7uvTXA4N00zANKp6/I6fhq4iYNgOhC2kedtp8ombKKEA2PRC9NMK/Gi3v&#10;3FPVrWgiNGUV1zbKrOlIJb4rPLTnqZ4+Pe8k6VQ22uIvDG0AiyHJtc1UT5LmVY01CGvPRGxR7kgP&#10;UGqJW23xGlYwvuf1WVvO3vyhZcjWEMBuzzQvnMnuPg3u91x0Nksq3uFtm2xnDTRKxhPyidvh2PmQ&#10;ymoAlBJ+1Y9dc612c+mN4+vHwLyeNn9q4jGThz2A1bWpsAvifs/X+a+7+r9j4jvJcG1d+tt181tp&#10;ivp9d8w2ZN4DjqVSYZcVesFNl1EbRWg9+qZszzEoDJPoVlvW3OPN3ez94laPNeZ32etw0eTe6uNM&#10;vvup4rl13+XRvz+HnrlsV2NM+16ld/O5jz+uuD3C8jJBK2riBVVdWM2dd47k/dayrvBZ3Vrru6Pw&#10;c9ZIzXqFjtHRrs7vwmWBFHf6rDaN9asOTf7zaArNtGIyeFfO4upWq112F0yq8vgJY2VDCr8hNGZf&#10;Bk4j9wDhRGW2nNc8dzOXA4V3UCbpmjo/C92ZDNoc5yD8HTOP7qJa0lxqdU8Juq8i7g906lGHPvqi&#10;ZmU+eu2pqiOTeK7BxnuyA91dVpI5tnScF5ZG1oW2urDatDihzyzXzXfx1+Hm9tvlueMiIDSQuzWO&#10;PatKwaUV0oeClpDg0CcKlp1J9migHG9VNgLbqjASFQOUqgqWLII6D0QCxqgHxoEA6gWlN6oLJRQM&#10;g3ogZOUQMhRAyW0WQMjogZLAogZGgZKBQMlIIaACAWNEAoIEpSDyFEDJyiBkKIGQQcokAEAEAEAE&#10;AY1QC0AEAEAYSoGpBTeqAUgAgAgFjRAGgEdUAtAC3XRKiMH3nhsnwpSBWoP8ERT5c/KUJ4rvhs9N&#10;rXzsFVrGW8ey/iXkRk8dhODqjaEObaPUGFJua0oXzWY8VNjr12wOpUru8oqlDOwYPjdCRuP5UNdJ&#10;lwv5hw3ZXDZTQNWFVpcPpPorNe0r4L/JEc2L3VyMbgR/XkpbzXXpu/cfqu/lrGNgdVt9arv5bfD6&#10;Xlcxe4kIkcKXXbHRtWigxNpaSLrDq8L7Tp/Wuudpzuhi2C1QLrhv5fiv3u2elWHcGU4Y0jXPq1wu&#10;urjHZ/rumdnBOTcXzPYR6HErt/h+v+jt46PTv9tPYU3Lc1Dyk8B2MJa1xFrGy4u+75f/AGP3vGWP&#10;sb2rx/7DAgbsrRoaKfQLyum2a/D/ALXv571s/wBIBaajULJ5ev4JLgwVDCiKJDmvFxQ+amkTcA1N&#10;U5CrN91Nr2/yDdf6Un/CvM9+fD3/AKLb/wAkfCP5WaYu++Srb1f4lfAfZa/Nf0h/rG3/AIo0fYmR&#10;7WTivr+oLxfXuN30/vcrvzr6Vdg8kJeIwgT+WML7n0ds6R/P3+ycdtO9v/ywnzzx5ye18yeNu4tZ&#10;0WHv8sx7f+pe3iyV8vuPD/8AVZ2usGzOB+9fHezpiv3P1LN+T3X8K5phY1wNy0t/Bdnp/h8b93zx&#10;u6T3dMf3uPP/AOYF6Gl+XzW2mZXr743lGR2nxz/5Yyvtvrb/AEj8l/2TnjrW0LzVvgvY1fIjdehC&#10;qflFNvLqUrZKtNRNfYNHilIm1Hzc4Y7C1x0VzVF2efPk7OGbhy4o9QkBaVrNWW+2Xk88DNw+dHnR&#10;RmhO4kBPDCvV/wAZd0QSRRQyHa9oAIKLBPivQsE7Jog5hrVZXV2a7fBQdULOxpNiPctRSryDeURN&#10;Fu8laSgeoUKJdqgHOgWdaRmedG5p8lls31YaGE+/WnVY1pGtx27Wt+i0jPZtOJA2ha6OfZMznljb&#10;eSqs4hY+U7cApNoIpCWgrWIqex25oKYGWlAp5riAEEkB1RRAJLaqwU07beGiAd32QDuJLGzJilmF&#10;Y8Y/uCK0vB/VbcebQlfwHxrNCNV+c4fexWZkYc0qLGurIZeM1xdUaIkWz8uKAXELTWIqukjLXWK2&#10;mrLZHEckj6GtKpeDOxpOOxQC2oROeRnDo/E4Tnlgji3utYLTX17Ubb4dFw+A5XI2NiwpCD4BdOnq&#10;Zc+/dqsbsLm5S3/0kja+S6dfRcu3tL2L4v5Z9C4ubXptWk+u/wDhlfaXGL8TZBcPekp9WrTX69P+&#10;W2PH/E2BGQ7IcyQU/LRb6elhF9tosf454GA3x43EeS69fUjLb3F7B2jwkQAZhsP0W09aMtvcqwb2&#10;7w4aWHDYDor/AMWOfb2bT8HA8VDUNw230R/iwT2LUlnCcc07m4rY3fzJz15E3taf/wBNxmijS36L&#10;fTlGO3SoknFROJqA0fzFdE0jHbemv9DxqHR3+ZRdKUzUU9uwmrmEVGgoia2FhHk47Mx2O2tcYx4B&#10;XijxV2RBkEVMZqqnwXiz+TiSzSBrqiiqWH4rfDxpsaJ1K7dtitJYcuFW98nuSE1ulbquU7hTyMe7&#10;1GhOiyu0V5OncRMZYAKqLSuy3dC4Mc6qXynzZjKe4NLa6HRXNMp8lfHteKHVX4YRafbFkBjmtcQ0&#10;hPCbWVycCY5Je59aHwQUqwgMgLWtJt1RlWV/D7tg5xp1WO2xyZN8gd8IxMX/AJ0hoXDzRKPExjdv&#10;8XxWOMnmHsmmdcRvsarSVJyCftnLcYjx8cYNhIToqzDlRs3tDFkP7jjOQYHaiFov9EfC5uroRz/E&#10;gunxZXxtNnmwIWe2srTXolN7jjzj7Lm+1ILEErO85V/twmtZHtJmZ7gcLErDf18tNeylzeI4vLNJ&#10;IWlcnT1MujT2FHP2Vx0rHewxsbj5Ll29HP8ADo19ll8jsmdjn7JN4GlAsdvT8Ws9pTZHb/IY4IET&#10;nD6LHb12uvfKplxcrH/5kTm+NVz78sOjTplG3NAuKLC6tcmX0LSWitB0We3weWdzsqOBskk3o2fl&#10;JWnKZYdNsPnb8+dxS8znzY7OR9nHg3Meei9fhzed13eJMpsfuyPJDtriPc8V6/LXDz99vlWviaSt&#10;8Iya2AaKDhNrk9NEeWIcjo3xj22/uXuTDj9vdCyQB/ULxvd3/L3PreWdo+ofItxuzexGugpFJHCx&#10;tBbUFfOdL8vr9NfHC5/t649mRFn8tMA575JnAnzqU9XV2/6ua/MHLzZfPS4UILg4htB9aI3jLhMR&#10;C7S+P2ZEMc2dGBG65DgstL41ttvK6rk/E3aXI8ZI12HCZmss6l6rq17Zcm9x+HlPvv4mxOHGVk4k&#10;jcYxEmOg/wChdOmk3cm/TaLD4i+WpuyuRjwuXnMuKHUa5xoKCyq8pqNemXpTvHvPg+6eIGZxmdEz&#10;IeA0saam4uuTt0w69NZs5h21wEuTHI9zt7qucD9q5+e1tX108Y8y/OsGXj57oXtcIw+nkvo/S/h8&#10;t9jfy8yTY7af0xR/ivcj5jf8mWxyspUEoyDhJIuLq8oNUc40OgUKsPxEflpbomk+Y66XQDBZJuNA&#10;aDogHIw4mhCDkSHMoPypKhv2C/XRPBmnQCLS5RhNBrXOuRqhnS3RiiqbJsR3AsvSoS81a6ZJhjY8&#10;mtqp5ye3PB8Yu0nb1S/Xll5YJOOR+ZlT4onPDTXbKHLjPJqGLSbeI25SijkdFS1KLbn3srl39bK3&#10;xuR3Da7ou2ew5NvWwmQ5m19Wrr5d/lxdeWFzjZvuSEvFQBZety6PN6ciZJ3SPcR+UaBdPm5/1YIi&#10;dLOXRhp2qJvmntPGNHhwNx2sefzALs0jk23zU2ScSHWhC2kZ4VDi6R5b52UU/wALHFic21KJa1nt&#10;usHOEUbidaLf+GMuazUkxmlob1Kwy7NdcRdYUYaK6FNh12wlTEsie6uibn0+aog9rt27UkpO/XX4&#10;S+PgIe5xFARQJT8sum38NBG5sbBv/TdbOXfVms6YSZL9mjjYKXVz0+F/xzXtg9STn7k8jl0DYhet&#10;KqkctM/K54+Fn7YusHUJH3J7a5iLt47PSP8Abt8h8lxXNRcRLO/2HODQCbeo0Xzf2nD4fVfU97l9&#10;QoZGzRicOBbIAvie+uK+44b51Kc8fp+xc9dWsMl1VehbQ3U1V7RWhwkBp8aKFMVzsu1kl+hWPT8O&#10;jl+XnTut/uPkAPivG9jbD3PX1cP5rD9xkvp1XJpt8uzfT4ed+6uLLZHu2r1eFzHkexrhzVznQSil&#10;qFdk1eVdvls+J5NzSwF9NFF1a67O0du8g30OLvBc++rq57OycZzDWtYNy5tnXpWxxcxuSQ2tarCu&#10;jWtfh40T2tqAfFR5OmT4S8nAx3sIIGiubBhOW4vF2naG1qtNa30jMjAxWuNS0FaR06xaYmNisIO5&#10;tqK8CxpcIRlwa14p0VYYbN1xuD7haRdLDm6Npj8R6Q4itkSODpslx8fHGa0AK11jj32W2MxrXUC3&#10;1jn22a/jcfc5ppqvQ5TEed22zW5xowxo6UXRq56tGJ0a/k54qGhbeiqVFOFOiHmafcpoPN6pAtuq&#10;AeKIDwKZUoahIjg1QDg1QD40CAdQVLb1QQzoUAG9EA6gAgFN0QCggHEAEAEJtGD0QeS0GCAWNEAa&#10;AMHogFoA6lACpQBVKAFSgZCpQMloGQQMgg4JBjqUAtABAGEqBqQU3qgFIAIAIBY0QCSUASAWNEAV&#10;QTQ6JUKLnYWSYUjaV1/giK1fNL+4TiRFyMWY1lNswJ+xaQ958OrfBHJifjMRpd+VoTcG/wCXtXjn&#10;B2O1w8Ez0q4DvSPFFdn8DqfFRhMAEowdyFUYZ2UqtWhGGulsYbvXjP3/ABk7KVLmFK/D3PrOsm8f&#10;DD+5DtPJ4PuebKbCWxvL3ONPEquez9h+k751jzpgPa5532sdfFenwr7bj0bztyBmQ8biF6Ot+HXd&#10;vhu5MBocA0LHr+HzP2vT+tdB7e4wjHLyKGlarhv5fjn3G+elQ+5YAzFkYT+Yarq5V9D/AKxplwnM&#10;bM/I2MYSxrql30XRtt8P0zW+Oj6I/wBpHePASsZwOWY4s3c5zS438BZeX7HR+Xf7T7dm1j6hYQbD&#10;AxgG4Boc1310XnXfNfl3Xfz2TBvoJnybQ/oVonGALjW3rb4hBG3DcfSNpU0G3+ltzU1VQtlJ3G0u&#10;4bOb4wvt/wBlef70+Ht/SXHSPhP81xiHv7kBpVw/iV8B9lPmv6Q/1W55w92bIN+OK3BC+d1uNn3P&#10;tTHOvoH8bZpdxjG7v+W0L7P6zfMj8S/2r1pba3XdeGzne2OQxiNz9lANdAV6Xs6Zj5D6j2v0dcPk&#10;3mcdkYXcXJYpjLSMuSn0Dl8f73PFfv30n2E6cp8vXnw88D22eDbrL1viOH7m5uXWe8ReIjo4Lu53&#10;5fOaa5lerviWf3Oz8Fo1bEV9v9bf6R+T/wC0a46V0moEYJ1ovZ0fDfySNxFiqTsTc2LkrWmn4RZp&#10;244MhKcRswvK8k7KmcGEkVWkrHZy3uTHM8zWkV3uoryifJrM7Ux5eNh9yMFzmWsnk/Fl+O4Sfhcj&#10;3oAQ0OrYIym6vQHa3MGaJkcjrgXqpq9a3W8FtWrHattSBeh8Vjdmsh0AJeZ4E6nRXNiuoNKaQJqU&#10;Kh0/kHksqvX8sxzEjRUErKtoy0b4/d1GqyrSLtswAatIz2bPhXhzBdbaOfZPzQH+lOs0SHG9VVJr&#10;yIUFFrEVPiGgTCUBVApxrKoIoCiAVQ+CsDAqKoAkA2+L3458cSe0cuGXH90CpZ7zDHuAtXburRAf&#10;HnbTQr89mlr7+2Q1JiTz+iGMyOOlFtr69rPbtNRs7D7i5AVgwXurrRdOno2ufb3JEzF+He6cyUMO&#10;FI0E0JXTp9ex295Yy/2/dyueB7MtHfRbT69lfeiywv7deeD2mUSBvWwWk+vY7fYOlcN8Ati2HKlc&#10;0ilQWrXX66M79g6pw/xbxPFlr/bbKR4tXRr6EjLb3suhYXC4EG1rMRjdvWi6NPVkcu/tZXrMOJhD&#10;mgCnRazlIw27JLY2g126ro11jG9qKWO1QxPxib1psROIqEvCJ/ZRiIA+r70/FF2tPtjbT0FGEiLG&#10;1BJuNVpDwcD2Ai2iLFZSA8PoKKfEeRZYwj8oB8U8DKP+3cT+cuHgqlTYe/b7Gg6g9Fc2GTjWNA0o&#10;jyLyOe01zSCdwPRLJ+SK7FgeaOaB5pfkeSsn4fHe+rKfclg8mZuNLIdjW180sJsZjM4lzGvcbG6W&#10;DkZljJIsgMA3AlGA3fFZL4AKj7E5BY3GNL+4ipSlVUqfFmuQxZGzuAHpWmuycK9mO7dUNTuwws2M&#10;k2baFK7J8UVvHvlkJLVN2PwTIcCJh9TBVRafiTII4Sa/Yp/LSTEJa6LBgn5KaIGNjHGNx6kXVzVn&#10;vvhyXL53K7izPeNWQ7vQytRZX4svPLRQwRMhFSGupqjxaSIWTnZeJ68aZw2+Cm6CnY+/snH2xZ0P&#10;7qOlCHnoialKto5e2u5G/wDpMlnH8gRURRi5P1Qr8s9l52d23kiDkw5+OSA2VxrqldlSLOHkcLkT&#10;uxpxQ/loo8401iWHZGP6pK7ToVN2aZCWYlu9rrEVKz208lSobM2JztsgBp4rn29eNtemDWS3jMwe&#10;0+NjSf1UWG/qZdGvsYZ/L7SxpmuMLqWqKBc23ot57TNSdpZLS9sZc4LDb69f+UwfdnbOZj4M7mxG&#10;d+00aV0cPRkcvb2nyW+eoDh8lkY//Klnc5zoh41XoacJq5L1uzyrK97T7Trk32ro1+GV1yJoL9Ci&#10;7ljB32T1UXZUySYOg9VVz9OmI346Zr2Z/bT2kZM1uXJFRrntdvovB9ntm4fYej6vhrNno75sy3x8&#10;VHgQXYGtDgOtCuDfn/L1ud866t8A4j3cUG1MbXsILR1JBXNN8XDs7TGqj797Qgw+52ZeQKskc0XH&#10;iV1zXMy5dOnwnZckfHhjISBEANgGmi497itefPyq+4HmYZgYpgGdK+Kzm+F78MKbvnt/A5fAlqGt&#10;Bab01XZx9jxcfTg+ffevauTj58seMxzvWQ1wGgquq+x5Rlr63y6R8adscmwMflzySRC/tO0Xn9rl&#10;6HDjh6W7bk/Y5PtOxh7ZbSqy5bfJ+5MavOf9xONh5OS6Ru2M7qmg8l9R6Nzh8Z70y8YOxmlz2suW&#10;6Fe9J8PnOmvyZe1rKh7bjVTn5Y24Rnewa1IafBXCm2UYsYTRpSa38HNjYxYVKGeTkJeDu27vJCpF&#10;yyKKSMveAx38qR4QxDVziG6IMe3cw+n1A0DUsjX5OMxpHtO1lE/Jd1QZYZIT/UbZPLPYkuq20fp8&#10;U8IyYLg40aanwSwBEtB2vGqV1XrcEubQgtFFUg33ykxOcXDd+W11tK5ttMr1sMT2xFoDy40KrJ6z&#10;CblcU6OJjo4RJv18llv8tpthSZXDygNe2GtbkLLGB55Ur+OmjJcxhp+ryV/tTtplHY4xP9bqf7V0&#10;cvYscfT18rPFzNvod6Seq9Xj7jg6eqkvc/cC1xoV6XP2PJxdOGF1iyNhaCPU53RdOn5cPbT4XH7o&#10;e2HOFCB+Vdf7PGPO/X8opzA41ptVT2Gt0xEjDaZJgaVB6rXS+Tm63EaT2mtoR4Lb9eHJm1VZ0hB2&#10;0slts3581fjY3uPc/Slws58t99vGLqBhaCSaUWk1ce18qjZk1SI2moIqSpsw0588fKriaHyBgPVZ&#10;+Tou11jRiExxtH5adVeHNtt5ImXk+2CCauNqJ+TXTTyU8LhNkRgilDcoy12nhGqY90LKUq3oU3Lf&#10;7qh8n7nLa2miZ+Pjq1obsxA/fs/TRayuDe5rY/HeSeM5jjsndUyZDGl32ryvseedXs/Xex47Pr12&#10;nkvyuCwpt5kEjfzfYvgvb542fo31989MtCSRbw0K4Zzy9LOCU/HxVZmDHin+S1+Dcr9jXH8FO2uI&#10;Wu2a533BkHZIaeK4O/TD0fX55rgvO1llcPEryOu3lXt8fhgeRwf6b+tVlpp8ttujh3dvF2e4Cq7+&#10;W2HD208o8+cxjmCVxr1Nl3a9HidOeKrcfMcx7fURQrSTyRnDq3b/ADPttYHvU7cstdOuHWuJ5pry&#10;wB1arl6csOzn1y7F27MZSw11XDvMO7TZ1bD3NaCLrLxdM3+DmTLM5po1VrqPNh+UGSQ4gErbXRU7&#10;Yc15DJz4nu2Rustpqv8Ay8K/G5HlXybfbcB9VeE323Te3250roy5rulUkX2Mu88BiSkM3V6JyMN+&#10;zoDC2KOjrlXNXJvupsnJo+jeq210cXTZacXE+UhxquzTi4d+uHSOOx9jGHqurXXDm22y08bagdFe&#10;cM7UllrIyJTwNUsK8igaITacBqmcp5ppTzSp5PNKQycaboGTtahAycF0FafaLoLJ0ABAyUBdAyeC&#10;Bk6EEUDRAK1QBi1EAoGqAUgDBogFoBYFEAaAMmvRBWZEgvEoAml0HCjZBlNQCheyAMiiAAqTqgFo&#10;AIAIAIAIBxABAEgQKIPIUQMnBdAyCDBKgKpSDBQNE/EqMFRTGiDA1VgswMGyRElBwBQC5SyeBtc3&#10;Rx210SyVgUDqitDqAlacmUPLjEmPJXwKJVT4rwx8/cL7+HNIGXjLnCy1itplivgPN9uMQOO1zQAG&#10;qsuHtMPf3DyVxY91g5uqMsee3yv2HfQNvRTdnofwcNm7ib1pREuWc2F691BpStVUi5QJ+0IwvMKD&#10;rbUk2o+ZA3IgdGbVCjd0ep08Nsvn5/cx8SHuLjsrJxIy+ZjTQgfas9bh+kfS/azXEy+PvNcZmdvc&#10;pPg5cboix7gCfAFd/Hph+j+j7s6SL7guTdjzM2irTRerz6Zj2/POrrmDmid0RIruIS3uXyn3PXGt&#10;dq4ONpwwQKkt0XJZ8vyn38b9KyHeYfJF+2hj/qyC1NVpNsPoPpPYnBjcjtw8f25kchkt25O4bGEa&#10;g9VO/d9L7H3c10ZDsbu7J7P7r4/kYJDETkxteAaekvFV5nfpl+Y/fe/+7avtPg/O3EjtbjsqB7Mn&#10;NlY1j4q3HpF6rz9umK+Q12zsxuf8x8vlvbHAHR+4aNY12iNfZrqxmPSHYeVyGZwmPl5r3ufMwGjl&#10;069MsM/LV5WdDhgOkeAXCtCtp8rkRYuSwsh21k4c832p5xGfS4ROelH+j8g+T0MZBISfINK8329s&#10;x631G/jvHxN+ZuJxuU7gzeawcr3j7hD4gLDaSvkff9fMtfvH+rfaTXEY7tCbbLA4mlxUL5Lrr47P&#10;1Ht0/Zze9fjGZo4573u2tLW0K+q+oucPzL/ZOOvhbXUIOVhEjscuDmSgin1FF9F155j8a9j2Jy6/&#10;DyV3p8Uc+e6n8hxfFOy8XJDnukFgC41Xiex9f+x919L/ALP+rWTLVfH3bnL9uch+35DFdCxwJ3nx&#10;d0Xmbeneb6jb7zX2J+XS+7YnCEO/MRf8FPjZW3DrrtK9HfC+SP8A2xjNkNKR6favqvq+1xI/Lv8A&#10;aJnpXYTsc2rXVHXyX0uvxHwmuvyo+Y5zB4fGfLPOGFosCs70+V9OWJlguH7xm5zNdHAykIcf6gPg&#10;r1uWGu2Gj5nkC2BsYu40WmEXbKjjxduKcmTVwJommRQMwf32W1zhUF1vJPJzVq+VwWxYEQA/5bKJ&#10;ZPxUUPGsycZ79t29EZTdUPAbJgT7Rcblpn4TjDqmBMJcdtTdZbRpqlgkCixujWbFbyFndWmRV3eS&#10;IqTJYK0lZ3Usa0Spfg4T6T5KbWmjD85Ld1OiyraMeyZ3uV81nV5aCB7pGC2gWkZbN3284kUNqFXr&#10;WG1XGXXctGcOYzq2p9qWDWcbetVUqKmsqALK5MjKQ29EYI+HUsngFAXRgFnTRMEmv08kA0SaowC2&#10;Wc13g4IwHzg4b4lzppgcoPY0G68HX0Xu7e87Vw/x3xHHRsMsLZHgauaCurT0sObf3bWzxeIwsbcI&#10;cWPT+VdvP1XHv7awZCyJpe2BoPkFvPXwwvsnWs94biS2ngq/Sn/IyUXe0KFx8lH61zrkTHmQ6q5q&#10;XmsoQ02Iuq8Su54Y4NwE8I8j4hNEvEvIl7mtAFNEJKpubogEe04CyAS8taLoBqMl7vQgJogrZ2qq&#10;UZLbigXKeRkra1thqjIyMCqMjJxhAN/tRkZSHPYWgJJqM6h0RKRLSQaJ5Bl7X7vJMCdI2IVNyqyc&#10;pEeSJnUoFNVlIlxIpmEPAFQgZZzL4GM7nQtq/pZAygR4k+O4B7aUQMtDh5JZRg6oGVs9rJG1cKuK&#10;cqajR47GmpATySQ6BpuApER2SiN5aWjVC8kSnc6rRZRQrcp4LQwNBc4087q9T8pFR3aI8XgocGeY&#10;wyPk9QBvRy1jm32jnHH8TjiNseNkEvZcXAWswzm0ScyPkcZhAaHtA1rVFdE3jOTZ7zVk25h60BWd&#10;G28QXTRSAhxBZ1cdVJT5Yzln5GCf3nH5Mkc0R3UYaWF1NaSNt2b8j8P3viP7b51zI+TjadspHqJN&#10;hc/RRYqMn3JPy/YPKCEtdJxYfRmSSSSNTopweXQu2+8sHuCBjf3F6ClVU1K7NU6SUVja0OY78rvJ&#10;GMK12Ro8d7tztt6lRWkpss9o73il1nTNy83BgndPIGDwOiz2aRhO6PmHtbt6N783Njjc0GzSDp9q&#10;irjx38rf3a8UMDIxOE9qaXaWhxBBSm3iW2nk+ZvdnO8t3vy8vJZdRuc4saCaUKL1XrwZ7H7XnlrM&#10;9pLgaBTerb9Cxxu2TG0l7SNVnepf45iXhXbqBqi9lz1hQcE/3o2lp9ZoFz9evw6uHr4r6RfA3Bs4&#10;7hMeQxBr3RtNaLw+u/8AZ9dx0xyWHylxxz3MiiG9xpYfVF2zBxuK9G/B/bEmJxkPuAgkVp9i45P7&#10;On2OmdU/5m4OOXFZPDaaN7TbyXo6T+rh57PInK8lyMbnMk3EM/KSSvK9j4r0eG2Gdg70zeNmaZBY&#10;HrVZc5a6ttsnM35fY+WLGme0MdZwuumc7GVkq0xGcP3ABPAxs8r7kFvVRvbDmsjU8RxvsOLPb9oC&#10;tAAsLva11sjXY8UMbHOqS5oJJWnGZrD2v7R5D+c+VhkzJWbv1L6n0fjD4/39cPI5yNkzi3qbL3pf&#10;h8z0/IpXNeCTYnVL+WN1ygPgDvylaRM1KhxnBxr4Ka0s+CHgtcQUIkPQTUdSiFyJU7X0a5riA/og&#10;UqJ5ZQOJungjr4HGjmON1NglWEDjBGS66mVeVRkZgnlLC0K4iwUgEcYtYqsowr3Ql1ZI9daJ5LCV&#10;Bje6Kv8AzjRLJxKkgY0ADVPJ2FshEgDGi5TlLxW2Jx2Q0taa0rYotHg0wxpsWISSuLm0qGk1StXO&#10;ay4+GTkXtYMcFh60UWqnNL5btM4jA4R2lG42Sa/qYDk+2Y3Agbmk3sETZnebJ5XEZOJ66OIHUrfn&#10;0w5OnJDizTZrtQvS5exh53XitYJXP2u3WavS4+xmuDrw+E2aZ4a11fT1Xo/szHn/AOP8j973iwNP&#10;1T0uWe3PDV4g9lrPGgK9HjcR5nfVcDJaIySL0K322+HPrp8s3lTOlkdt6Ll22zXZpMLTjozsZX9W&#10;q21jn7bLWRrYxey1YaTNZ17tz5D0Bostq7JAx4S14k6VWUnyz6b5mGja8TM/3RVdEnww1Z3Ob7j3&#10;EHRZ12c/g5xuG54dIRTbdGGfbfK2ypCyCnVoVMuSBxURlydx0qU4rvtiYaPOc5rWRDqRZXI49Y2f&#10;a2M6bkONgaSC2djrfVcXv/8AV1+h87vrh8eY0sPbHHtcSRs1J+i+C93/ALP036z40bU3NPBebK9W&#10;wnai/KrfgqlE9YjW/CuznbIyp6bfCuevy5Xz2R6Xj6rx+9ev68cqy4vdkcaLzdnp61R5uGCw26Kt&#10;TrlXc3GB8b/R0W2iNvw8191cRsMhDeq69K8vrp8uUZEToXeFCuvSuLpMLHA5MxkAupRbsPJ1Ltnm&#10;mumjaX6ELDpplvy6PVHZ2bFKIqOBrRcW/J6HPq9AcPCycMFK1C5rp8u3XfLc4/bsc7R6dfJOa4Py&#10;Km7FhmBrHY+S0kF2Z/I+MIJXEmGtfJXIztFi/FmK19fZH3K0Wtvxnx9i49CIqU8ksDyavH4WHDts&#10;Ap5K5Ge2yh5aSNlQw3VSMttmfihfNKOoqujm4utdG4XC2sbVvRd+jz+lbbHiAa0eC0ZrNlggqkNp&#10;1QRYPUIBxAONsg4daimeb0SB1uqAdGiAdbogqfZogjw0CAUNUA63RALBogFIBwaBAGgDGqAWgAgH&#10;EAAaIBYNUAaACAWNEAaAMG6AWgFVqKdUAAKIBSAFKoA6FAAN8UAqiAMiiASdEAAUARN0AY0QCgaI&#10;BQNUHBqdqqB0ShUFdpUoLK0oUnrVwFdK0aWCElhUVnLvyosGaXHYHOa2oSpsLh95TsnbBmQtYW2J&#10;Kkq3eDymNmx+6149zQNCBLhOlaXROpoQnIeXmf5k4oZHEZR21dscfwWka6zLyZ8TZP7HuKbFcdtH&#10;tAam5u2j3ngc+cGGKSVoMTBW6muTXXFV+d8jtc5www2rDQgWWe9d0/DWdsd3RcuPYlDRKb0U67Jk&#10;baNry91TRtLLplVINoAFjXzStOjU/kqBqRRVhnvbJ8Mx3LwmPyOHJF7LZN7TuBHko8Xo/W+1vpXy&#10;h/ub+DT7k/L8Zilpbd2xtPMq9Ph+o/S/aT4zXz42TYGQYZmPjdG6hFD0K7+fTD9F9X29d9XSOAz3&#10;PfCLltRcrW9Hzv3tl1uHoHjuRZHhs2vodt1lnNfkPu9PHq1nEcFhc5JFPLON7SPSSOv1S6bYb8ff&#10;kn5dC+ZPid7fjoctxbi4RMiD2sI1Oui83r2Ze19lbPy+fWRxc0OVAXNNY5mguOtQ5cO3XL5T2vau&#10;1e6PjdsmRxeK15MtANrTe9AlJ5MOez1L2B8b5vOcpDmzxOZjROa8jpT7Vtp67r8/h7FwcFnG47Ma&#10;IUixxRtF1zngRmu88KbM492RiOcHwtoQ2yqfDfWOH4PPTYs74nzOErHEUJU7bfDLro0vK9yPl4Hl&#10;IJpSPcxJRWvi0rze/wAr9Xfw2fIPLyQe5e4+PkyHyxsikdHuNbkleF7un9a/Rf8AWvsP/LrMqrtc&#10;+1kGE/pNivh/Y53zf0Dw6+XDL1Zj8nkcVwOG/Hlc33YquofBfS/T62YfkX+3+/dfKZdh4nLh/wBE&#10;g5GWY+4GNLifEr7CaZj8U9ntt03rsPa/PYebggmKKYtIbucKla6+vK04e3to0U2Hxec4Vx42S2uG&#10;3XH7HpSvoPT+121/lgO9u1pZ8YftgSxhq5w8KLzeno/P4fX+l95JPmofYvOZWDJi8Kw7I4XBkr60&#10;NCu31eHg+e+49udtrXYef7+xOGwzCyVrpGNIc462Xp3rj4fKbfFcCye4uV7w5D9vCXOgLqGhKrnP&#10;Kt/+0eh+1uDh4fjWukYGykbi6l7hb4w4emmCS1+dm0FSwH+C2jBL5hwgjZjM8aU+qSod4nDGyN5H&#10;qTWsuYhc7CdQaBSFHwYL2yRn+ZMByGGGEvAoarT+Gdiw4SZ1dhNlFONbIPSCFFXKQFlWsK0ChrqM&#10;K0UsIRS3/kP0WdaaMBzpILlFbRj46l9PNZnWv41ocyhWkZbN7w8ewW8VcYbLiePdQrRMCJlKINbw&#10;t8UIqXUAUVwjsdCqB0tsmC22QCtwQBE1KYEWiiAb0KA40w4rAS5oB/yhVOZXc0J4yf6ZFP8AMrmq&#10;LRvnjYW16nor/DOy1MZNA5gb4pXYeCfFCws9NLqfM5zR58N7+goFUmS+YZjwyzVPA8izD7R3NJNb&#10;I/AymMkLRcJDJTZ9xolSE6aMmhrULO1Yy+3pCMg4xshbWgRkFftw/wDMjILbAIqFqMhJYWgBzhfq&#10;qiaU6ZlNCgkc7XGoQBEbQgED1HwQDjWEGnQIBbWjddAB7b0CAW5zS3bS6qBW5GK6hfW31TCFC10b&#10;jJT0+CCtOuy3yODRbxQWU+HIbGAHXJ8UDKQYop/U4AFAyrcjE2HdFdAyETpABvBqg4l7i4IMj9wY&#10;iK6BAMulZI4vCAWJG+26p0SweVdixslypZ5jSGCNzyf92/8AgtNYx32eeO7e8eM7o7hlx25hihxq&#10;fr2irDTxVyMLZS8aDFn2HBzXOI/Mfc/6VfyjK9ik5LEuwtmjGu87kYrTXY5/qWDk7o8yDZJpVraL&#10;OxWYpcvhsHK3GKV7Gk9TROarmzNch23n+08scySMggeqpoi6tJu88d39v87wWfHzHFB0cuPIHv2E&#10;iobfoosVNnpD45734P5U7eZ213Pth5GCLaJKBry51tXUKn4h5qg5/wCLO4ezMs5vDOMvFxuLgd5c&#10;7aPIVTyMVpO2e76lmJmhzZdDvBH8Vlvu201dEfzvEcfA7JycuNjRc1eB/ErK7tppXGO9/wC4LtDg&#10;8WRkcpmmYSG7AHX+yqzu65zeKPkX+4znOfY6Hig2Jj3EB20tNPuWd3azm8v8vy/PcpkCbkM2Z4e6&#10;pb7jiFnd2k5/DB8tjiWYMjLpHuNw66x33bc+WWo4/t2JmPFJMwNcWg0Cyu7r15LTCwceSQ48bD41&#10;Iss70bTkY5Ti/wBuaNZY0rRZXoucVTHxzTRxaou7XXiu+H4dmbymBGI6gyCtlzdeuHXy9fNfQzsn&#10;jGcfw+NDGwhxjAsF5e++a9rxxo0ruzjlTDMyWbmg1AN/wWuu2Y458V3PstkXF4m8jaxlRT7FOs+V&#10;dds6uUfJ3d2HLyUXHe4PXIwEW6mi7tfww5ubct2xj8nkR42IGue4gl1qX815/bn5V289sGpP7e83&#10;lWb3bGh1xRwCfHnhd61m3/2guyMg5OTkOaxprRsv/Su3wjO93Qu2vgzB7Se325JJaXo924fxXP04&#10;5VPYWXI9qGCQua0BoHRcu3HC52ZDk4xi40zKAEA1K146fI33zHgX5kdG7kJS59SXaVX0fp64j5b7&#10;LafLzVk2cNg1K9ebfD5be/KvlfLWietVJ8LHCgkfQuWv8IqxcPaFgkVqpyXEO3EWPVNORQvbr1SX&#10;lY+4wsYTWyCpuZ0bmgiootJE2rLDLC0F1aBTv8CJjoRIDt0WErSRncvHka/0C6uVWCYnSMtO0kDw&#10;FVRWDLqu9A9PgbIZ7RIjNweoSynX8n3wucQ4mlfNHk0qzxYPaLZHJzYRrsfJiliZ6aO6WRdl6xLx&#10;MHIzcqPfUwbr/RZ3Zvpo7rw/A4sOEzIi9ukTayC1VPm2miaONj5AObKyra+k06I82ngq8rszAz4n&#10;tY1zHtvU20UeadubnfNdvYkGHLC6P1Nr6iP8VpN3PvzcHzODH7iT2hodAt9Ojh6cVDkMycSQx0I+&#10;9dnHtiuPpwTcXND2+1LqLL1NfacW3r4WeJsfJ6SB4VXbx7Zef35NDE6RpDnEbWhety6PH7c/lJPI&#10;R7CzW2q2u+XPOeFQHl84Df1FZT8tvH4aWAui9P8AKuyfh5/SF5uXtiqdaJbbHy1zVNHJvO0avuss&#10;5ddmI0UMAbGK3qrkcXT8lTj2I3Fp1C2n4Tp+VCAXPa+tQ43Cysde3xGsxQwQta0UqLocW1zVVyzg&#10;S2NnSxTbc/hP4qERY5l6gqo5+22akxv/AHOYGHQCqrWpk/q6j2VgyZvPYscIux7DT7VwfZXGrs+s&#10;1zu+r/Y8GTB29gY8o2va2hr9i+B9zbOz9L+v+NY1zqD0nVuq82/D158kEUuFevynf8C0BVbfCNWd&#10;5SazqFcnXZ18tXK+ZducR4ryu2z1OOuGYbjbiTSq4q79UbLwQWadFWotYDnOLa5jvTVa61LgvdXA&#10;h7JDsW+uzn6aPPHPcSYXPowi5XXzrze2jBPY6FxP4Ls1rzt58rjiOWONO07qXTsLXbD0t2J3c1ro&#10;mmQChGpWW3OOjTo9f9odzQS+z62moF1wb6fL0+fX4eguE5SCUM9TToo8Ws3dDxpYJGC7U8L8krZj&#10;+SuJtLYzHB6VVYRakvmhhZuqLpY+U3ZjOa5qKJjg1wr5K5GW22XPvfdnZFBUglVGdrbcPxQdtc5q&#10;35ubo32LjthaAAu7m87pVnGb+S1qYmDRIUtp6II43wQDwOiAX1QcOg6eaKZ1mqQPt1QDo0QCwaIK&#10;n29EEfB/BALGqAdbogDQC2oB0aBAGgDGqAWgAgHEAEANEAtAGgFjRAGgAgFjRAG3VAOkUQBIBY0Q&#10;BoAaoBVAgEoAtUAKAIAUCAGiANAEg4cFwp2hgjWAFVgGNVnYkv6Jaw8gtYWRoAkquE0DtzXCrT+Y&#10;FZ2m86fPPcGH2FxB5r2n0a0OcY2E6nyU2kyHx98m8dz+JDn4eVvdZro93XzCeqN7h6Y4TmWZ0V3t&#10;JLdFrhlOnyxPyDhsy+OymltfQ5N28tsvAXHRf6N32AKtbLkAX0U5HWZj2viMdl8Y3dQteyxCWXn3&#10;4rjMz8nA7lZFTdjv3Fw1We/4dGu2Y612S17uWa9gO0tNaaLLVWXf67QN2lBourWKlGHACjdOlVVg&#10;tLBqiRNowC6w1Oi0kL8jeAQYwBfWqnY5t4uc95dlYPcGHJBkRNLXg7i4Dr9VlnD0/U+z3514h75/&#10;tk7OlnmndkwwOJJI91jfPxVTo+19D/YtpPy879w/E3aHbzS3H5APkZWgbK0/wK2nQvsvvvLX8uYc&#10;jkN4mJ8WO/e0CjSTVaTZ+afY/aeW9c7/APdHODPjj42WX33O9LGl1CfsWfTf4Yer7l2fQP4s4z5R&#10;7j7OnxOcx4XcXI3ePcru2hpp+YLye1eltfLV5x5/sec5uSMfHq6LIdvtb0uvRcsny8rtz+XoH4gz&#10;uA4R0LOZxst08dPSyJzmW+xdfH4LTWvdPB/IXGTwNj47GdAwAUJj2H+C79dpHRI1A70hj2GX8v6r&#10;JbdF65SI+9uGmJikf/Tf+YEBc+3Z0aVwvvXEwJc393xcv5jUioGp8lneuW1mWb5NmW/hsyFrwZJo&#10;Hsbfq5tFjvcs5zeEML4e7jPcHJ5EwYP3TXAPc6mpPiuLtx8o9n6j2P09ZVzD8Gdy4k4yYnwOYDVw&#10;EgJ+4FeB7H13zl+xev8A7NJxxls5uQxeIwP9J5NzRkQN2AChuvR9D1/DD8u/2f7T921wck7pa/gM&#10;nDhlAJ2+0AegX0EuI+E5dM25af4w7xnZiTQyPJImoCarTTtg99sPS/E8s+ZrZ97aEU1Ub9Za34dK&#10;tsznGMgljlcx0UjS1psTdc3XaR7Xr3f+HKcnkGYk07sMbnyflLRU1+xTp0l/Bddd/wCVTjcB3D3T&#10;ltj2yCJzqOc7cLH6ra65cO1elezOwMbt/HjdNGHZBAJJoV08Zgr28Y2fLy7IRFQNFgNq6ay26+SH&#10;xELY2OkIvQ0Kpj+VPl/+pz/EAhCo1GJGW7GtoEVZ7lWuGHIPJIMpwW73pP8AeNkEv8uEOaai6qVK&#10;qw/6EwACVDawH3IgfJTYcNE7XELPaNNTmoFVm31GFUqKUNUWs6OR1GEqK11YPmfU5yzraM/j4+56&#10;inWq4+PZRaRlu3vGge2rjnqY6QV2k0WhQ6x4rVBp7JaBCKeLiRVVCPRSKshKEicoKDrJgCaoBNaF&#10;AOA1QBkemqA8mY/PZFw8n7l2+LHyJm5pwduBKPEeR+DuB03oJpt8VN1PKd/q5aWnfYKLoqWNLx/N&#10;CVoHuBRdFZjTQ5YlADSCtMYjKzKVt3CpU2pwQWGwHilavCQ2Pc2lFORhHfjlpqmMGXY9CDXVIrUh&#10;jtguEYLKXHM0ihRgZPhzSngZEQ0oGTUj6Cg6II0auFAEEca0gXCAlN2loFEAgxgGqAV6Nv8AFAIa&#10;GAp4Bb3NYK/gjARH5LdKFNNGwsksU8Eefis9qrdT0VBWnH9urqXQEN9XmoH5UBJa8kNaPJATo3UA&#10;Bv8AVAOysDgDuaGpYVDQdSjRceKMGbyY9rQR+U6owWVYXhhFDZGBlEmlDYngG7nWTkJxz5t+S2/H&#10;XZM2XCSc2eQRFrbu2PFDb7V0c4872N7K+fsvdGJ3JxcWZw/IN43l58gmePJk2uLSf5aha4YTe1cD&#10;vrufs7DxXST/ALvc4g+0C7/EowLtWm4v+6Pj4G/tuSbJHkgUO4Bor9oSwn9lSz/c1wcuS1riXtJv&#10;tp/sSxGs3roOB85dk8pHHDJljHe4CofI1t1F2kdfPW1ejv7jJWAcZzGK5puA6QOKy26R0zlWX53v&#10;d0kE0cxiyAWm7GgrDbq21415h5Tvibt3mhy/EMmx8mGQPfqGmmlhRY7dG05PZvxR/dFwncvFHj+6&#10;2ubkQsa1z3hrQSddQs71X+lyf5b+Yu2cXPce1oZWT+qstQW18qBZ7dXRz5PK3L/J3dvORzRZXIBs&#10;BJDWNJaadOqyu7onNzxsmRK57siV8m4k+pxP8VF6NJyQMxkdWusb6BZ3o1nJCyI4nsaaXKzvRrOK&#10;LicLE+cZLhWhqAstt2uvPC4dE6U+2GkNbZRlvrqk40H7YFzQK9Spta+KLkStyasIuOqzq5FYYwxx&#10;jFFNbaR0H4744T85BUAhkjVxexcPR9fTL352+2HFjhDgKALzs/Lt3+I6nAMTKjjFQLeK6NHn7T5V&#10;3J8pDxuHNBvFSC5u36LfWM78vnt8kdy5p72cS9wiG3b9ardWmrsXY3ccskkcsjt7Q0bepWGzs5aZ&#10;egoPkFmLCxr3AUCyu+F9OS4xu+X5oFHehXr3cG+lXbc5k8da3ddbzaVnJYy/OSBsbgKaLHph0c3n&#10;P5A5zF43Emc+QBxBFK+SPWmdkex08Y+c3yHy7eV5SV7XEt311X0fr64j5X3unkwWLhsypGtIsCu2&#10;34eJ4/LRR9px5AL3NoGaFGl+V4+FZNgxY0ntMIqLWXRllUWTGncRsjJrbSqym3yPG0qXhZ3xiF7K&#10;bfVpdXekVOdZ3JwJcWYNjicATqRZReuFzlU2DDmlGzaav1KX7Yf6aefx2Q0GN1NosrnQv00mKrGG&#10;NzHUDqVCnfqNONy0uHjOEQI0cdDrdYTdv+oWfgtja2QMOuq0m5XTARYWLPGwvA3dVrNmW0UefiNj&#10;kLYhZVljYhYsW6XY4G5U7bFNW8n7abNxrciBp3jbXqs/JeFnw/Dx5MDm5ApIwGnTRaSjBWLxT48k&#10;tqGsrS6W2zXTV0nhOOhic1jy2RklAduqx22dmmjoLOHx8ZrXY+/bJeRpcSsdt3Rro6DxfGNOMwOa&#10;AHAU8VH7F+CPzHb3IiEuwdoZqbVVTbJXRgcvt1/LxSYmQA2doJLtAttdmW3NynL+NeRgyZZcNoe1&#10;tzYuW+uzm25Ofcx2pluyJHTw7Sy7vTSq188Ofbi5vyXDuxpiWRuF9VWnf5cnTgrPelhcKm48F6XD&#10;2Hld+C8i5CSeMMDqL2ePsvI7ev8AJ5rpmA0cDVduveOW8E7j4nF/uvcPTdbadJln05/DRMIkBlrp&#10;ddf7Hnbc1dPP+4f7Z0Flnd8r56YNQyAzsjHRaatN58NbBKA0N8lvI8/f8qzkJyTtGirK+eqPgwGS&#10;Td01U4V22xGjZL7NWlNx6zNVDozPkGhsShvbiNFgxAQuq4WshzX5ouIhLsySRxG1odf6Ih7XEw9K&#10;fBHDDlu6IpS2oYWn7ivI+16f1ez9Pyzs+pTYWRQQwsG32gNF8N32zX6F62vjCXEmxXH0elpfglrV&#10;XNl02RsiQNBHkp67YacplhuSn/N9q8/ru9LlowmY33pPtXm9bl384ehwiGg01WEdMIycElun2K4W&#10;WN5Xj6g2VhyTn+JD2vG0GtVeuw2mY8/9z8DeQ7PFdOmzh683DuW4h0b30bRdem7zunFjH48kEjra&#10;Fb675cu3PDQ8HzMuJM31OABVWpnxXobtD5BmgcxrpaBthVcu+ny7efTD052p8jbxGP3Ar9VndW+v&#10;R3zhe+d7Gl0wI+qi6t5s0ju9I6NrKPvTkFpyLvSHeP6oN/FVhFosvvGNzXBklSfNL+U2/DGyZ2Ry&#10;WRRu4tJVIrpPbvBPkcxz2/emmur4fGCGMAgCi25ufole0BZd2jg6alNFPsWqIktOiRU4NUEcBoUA&#10;63VAOjRB5ODoijJ0apDJ4XQMn2oGS0FTzD1QDwPVAON1CAdBogFA1QDg0QCgUAtAGNUAtAKb4IAE&#10;3ogFIAIAwaIBaACAU3qgFIBTeqAWNUAtABAG1AOVQBIAIAIAIAIAIAIAIBQ0QcGgwVSATgiiEvkZ&#10;DE6XIcAxg10ssbTw5Bl/MvbeDzbeKM490kt/MKa0Smww6rh5bM2GOeCRr2SAOtexurmwwmvngYAD&#10;K1h8HFF2GBtlZt9Pqr1CnyVgke4Q7aQAfFRaMOZfLHauL3h2ln8bmMEm6OjT9AVnaMPi2O8+V+De&#10;/psB07n8FLkP3RglxDnPoLk9Kq9K5+0+H0l+MvlDE5vHxc7EyWugma2o3AmpF1plxzb5ejs+SDl+&#10;KMrHBwe0+mt0Zd/DZ4x7t7Vki7lhzI2bG+9UfijLfe/D0l2vvdxWOx19sYBRl5+/5ZvkeFEnJjKY&#10;yr2kj70tpletdY7N4McfB7zgN7jW+t0tdGkre19xoabUuuiRcLGwktbYjUnRKmOj60cRTxCnyLBD&#10;5IYyB7gFepKfngkV3JYMYe+eVvtxg1AdeoWd6NNefk8ofIvzB3RLyMvD9tY748doIMr4y4VFtQst&#10;tms4YefOZi5Tl9+R3MMuUuqZP27nMFPvWeXVpbq5Fy3A9hSyloh5GKZpu6WY0/Fbc9nD7vbaxzTm&#10;uCwZsuHB49+6KVxbUu3WXTL8Pkuum227r/afwS5v7HnMOWAzwgOLXndc+Sz22er6nK6Pdfavc3+k&#10;cG3iuXMB2xhg9pobYCi5ttMvXnXEYL/QO2JJp5XhpM0jnn1D9Rqs7zR8bLnCxu2ONj3YzYg+9d20&#10;n+CcmGk44Tf/AHJx+O0DH2sP6jahT86nHyrc3ul0wa1jq18FhtvXRrziikzZ5Hh3uloPmVzXejbT&#10;CIc3IDiPdqK9SSq1rPzwmsz56NG8OHgtpFTpE08fj8k1peA1xOosqmgnfxvwzPLcXyvCvkyOPd7k&#10;btWmrrBZ9+Urpn2O8+MvGfyVjdyZ/MmfExpjO97j6WGlfoFly1ww9ibdpmnezuxO+sysnItLcdxr&#10;sLHA0+9dO34eV+i611Ph8ebtxskEuPIHbi6tDqsLlW/P4afA7r7py5Bh8WDEyti9hSuWvq6YrVz/&#10;APu1mM5/IO3AtJq1pC4Pa6WPvPquGvRv/hvio+b5DM/1P+qItpDfD70epvbXp+/9drOdseusXh8L&#10;Aa1uPCxrRpYVX0enOWPzz2v67VOkptqLUTmuK8/aWsnyLjK8AXuujWfCtOdWUQ9nEdXqChcZrDZv&#10;y3OSVhr8Wm8jwKVXB8n/AMk/RAZHjTtyz/vIJppryD/dTGFa9myXchLS4Dw6MN8AilKEzf6n2rPZ&#10;rqKlwsq6NSwkmltKGVE/8jvolW2jB8tZ5+qit5FTDKGEeKzp7LzEyR4rSMN294l+6JXq56PIq19V&#10;oUSIHFBraIoRU5vRVCOtFSmDzGmtUA7SicoBUAQAQBHRAeaJ+25Gj0N/Bd3m5cKLK4OaMGrTQeSP&#10;MKJ2HLE5xAIpqiUHWhzmULrhV8U5acxMswS09ygBSusHk3/GcsGbfVVZ2Ljc4OZHlAeoaaKLDWJe&#10;0O2hRYMle4GXRNRlGlyd1gqwMo4lcTojCKekJ26XRgjcQe6yMBOYC0XRgFONrFPANNG510sBLia2&#10;tEYB+QsYxGAabKwIwCXztNgjAJ9O0FGFY+BsMddU8JPkREX6IKorm41SaBVhKukyI4pKNQSbBliR&#10;1CaN6VQqJjhHIaVsUHg2cNguKUQMIb4hG4nwQMIjpTWx0QMG35DX0a6QDyQEhmfhxNEZcC7xqmZ2&#10;SQSxkNcC1wTwms1lSmFxANh1RgGJZWmMvroKlVhOXzs/ul7qn5HnIuHjLpYGxxuMLb3FLrDp7Hg1&#10;5+l+15Rxe0X5nJf6s95jftAiaSRRw0NFjfedev1U/wCHSMY8rG1keflDKhj/APDp0U/5yr9VP+GX&#10;5TsfgOXy5c3KxxV7tzW7iEr70Z36qf8ADIP+M8eLLM2LO3Hx612OJ0U/5zXT6qf8JE3x3x00rJPc&#10;rI0ULg4rLf3Muzn9dNf4XGHwZ4Zzf205qPBxKw/y8tp6MbWLmM6CENdMSTZTfYXPUwo8t4zfcOUB&#10;K5w1U/tyL6+GafFhY4kDGFrzptJCqbp/QpcqX+k9zpKuH5ATeiLtkTTDOOfuJJO01soy0kGX5VNl&#10;SW+QU1rrrg2MaV0pEpq0XWNrbXU6YonO2AWas201WcDWRsvoNFNqpqlxGEhxDb1U+TSaoznNYyQu&#10;sLoyqxmmuaS5zRfcVNpGpGPp7lKFJrrXTPirI28yPdNy5q4Paer6j3lxuOMnFa9huAuDV0dKcyuU&#10;yeMAAJoOq6NHJtGf5TlP3kLnvlBkpYLs1nwU1eQPkzj8mXlW5MbS6rmioHmp22bTV0nsCF0HHMmm&#10;v6bArLat9L4tRmzyZcrWx1ABWG2trW7TZvuDbJHjNa40NBdTNLGG2krYQ8tMyPa0n0Wqt9Lhzb6Y&#10;ZXuHuWbHglklfQNaf4LaaeTm26+L5/fLfyDk5/IyYUch2B3Rdvr8MV5nu+zmOBZcRyPWRuc/Ur2+&#10;Wvw8DfbyrRcNwgdB7lKPor2Kckzls+bjsUxBpHp1S0vyz6aYc2/eh85ke65dWi3u3w5ZPl0ntzH/&#10;ANRMcbGUJIO4rl23w7+XLLpGT2iGOM5o8uaAGgeSz26uqeugt7HfyMMh/YPLmiodRYbdmk9ZS/8A&#10;s6TEdsdjljmWuFP72k9VoY/juHKxhOXM30rtTncf4sZ/O7Mgwz7Yxvecb0an+7Jz1sJMXZk0mC6e&#10;JntFtSGkXsr12RvxZOaN0LHwZkDpA2t6LXXZxdNcMjlTQxSUib7ba2aV0a1x7o78iAipFXdFrGWE&#10;7hcPHyctr5aNYD1U7r01y68zF9nCDMd4LDTRYyt/1q+bDGOf6MrfecNBrdaylNEzieIyMqT2ss0c&#10;dCRRLattNHVOB7X/ANPla+bHdPG4ihC5967OejreLwuDPEA1giLhYON1htXVro0WLwjyY2CQGNgp&#10;9yyyrwbSDj2tiEJj3NIuQr12K6MrynaUDXumgDWSPs76Labs7zIxe1zFh/0WiR8lQ+grZXOjO8lF&#10;zvxZi53HuyPba3Je0kgi9VX7cstuTz93B8RTSRSNhxiZQNQ1XpXN04vM3cfZmXwmRKzKgdqaVFF2&#10;8+mHndeGWAfDLjylzQWgdF28/Yw87r60p+HNe5215pTxXdz9lwdPXwnMy3tdRj7HVd/H2MuHry+F&#10;83O2YzW1u4XXofs+Hmb80V0np3tNXFVrsiarbiccPf7z13cmXVevcGOq02AW9edZ8qiWYPlIPVZ+&#10;Xy6ddcRfcZEGNDj1WscXbbNPciQ1u4G5TVziPxsXub3Osa2SHX4LynuxQWsfdx6Ipaa5X+BGGYAl&#10;r/Uc78Cpv4cnTb+72n/bBx3/AKz906M0LbH7V8z9v1+H2P0XPNfQd4FXOHgvkLtmvtpMGH3APVT1&#10;jp5/gQoAjmz2/Khz5qbhVc/s3Dt4asNyD9xIBXmb7PT01wqYsYufUjVcO9dmkXbMYBrBRZxoLIgG&#10;y46K4lkOSxS6tArDnfLYDXB3pqnFOQdxcM14f6FrrsjbTLg3cPB7XPLWalb67uffi5VyPFFrnei6&#10;313cPXkyMsD4JLNOq3mzi21wssPNmgNWuIWmMpldH7f7nysZzCJTQFZbaujTZ3zt7v7J9trTI4/a&#10;sbHRrs2n/vDOmA2Oelhd2XnGctymRI0gvumztdU4bjc/LMbnhx3eSlpPw7f232xQxufHe3RNFjs/&#10;HcW2BjNoApRNNXboy1q10ZbxXyMoF3c64ekMNNFs5zzTZBU400KCOg1QDqAcB0KAdafxSoOg6eKA&#10;eaeqAeaeiAWD0QD7D+KAfGiAcaUA6gFN8EA8gAgFg1QBoAIBxAAahAOIAIAIAIBYNUAtvVAKQABo&#10;gHEAsGqANABAK3BAGDVAGgAgAgAgAgAgAgFDRBwK0RRRolEBTtu01jh/zd37F2b2tnPEobkvZWIA&#10;0PULl23V4vjxm988xmdxzcvJNJuGQ4x3/Tuqs/2H4vqn/bj39L3V29A3Im9zIZ6XAm+1ootNdysd&#10;Q+RIeUxGDP4wukY07nBgror8ikcy4j5S5DFcGZWVQRn1wH8yLV4do4HvvieXiaHyNjllGjnXUZGG&#10;wyoIs/GfCz+qyWNxqPoUB8Lv7neypJe7M3Feysr5nPibS9N1k5WPTXLvH9tnx13DjfHjeXke8Ohn&#10;kpjEHdtaKgqsuHbT5euvjzvOPI9zjc2TbNC0j2XG4NaaI8nTxO954rZZ2ZLKEFxIRl1bT4aXtSeu&#10;KyInoAqji31+W+xOHxyTky7SBU3+9aQTXCBx3cQm5U4MJrGyooPI0VyLkdEaKuqDbbUq7Wsio5Ln&#10;uL4iB0udlxxNaCaONNFhvuvxcn5P5n4Zkj4MTJY9otua4Fcu3Q/Bj875PbM172ZILOoBUbdU3Rn5&#10;u+HS+iTLBjkFdlVM6NOeYy8/eXGxTOjjLBKamlQSVplW/SxXZnczpseSSTiZpMehsALqMsb22cH7&#10;mze1eSkmjk404WQ6wdI6l1vzrj9je2OZ4fEQYvKwzxytfjh9TQ1suv8Ah4vlJu0Xc3zPl9qYv7fg&#10;opJJGNo50fqoQsbXp8+mZ8OXcP8AM/yJ3byjcfFyZgS4gs21Iuo8mty7ri5HeMD4p+a7lj43H2Bz&#10;2Tjb0qnPlrzuEPn/AJu7L7bgfBNmxcrmsH/Mhl1P0T8Mt9++I57wvz4e4uQ9iCGWCHcPb3Gqd4/D&#10;zN/bxXovhO4zk48U0pOlbrm35PQ9f25s0n+uQSFoDhX6rmvJ2b75iVHltl/K4VKvXm4N78p8Mzo7&#10;6jwW01Lyp53Puxv0OO3oqkZ3a5Q3fIbGTR4s2O4tedt0ummY1krZ4XG8JmiPkJcRu9/qqaLDXT5d&#10;3PpiYaWGLF27Ygygs1gA0XVOWY5e9QuR7R4rkxufjt90iqz25RzzfPwyTeBbw8++KIQtabOIVzjm&#10;NdNrK10GbByOO/Ey2hzXNo1/S6872/Vy9/0Psv035WfxvwruA7hzJWOD8XLc0MDfALL1uPjX0nb7&#10;adeP5elnGziLNd+UL3ue3w+G9m+e1RpHf03VW01yjTWM4WB89/FF+D231nwsc30Ypp4JMFHxjPU5&#10;xQuNHimsjvsSMrP9UTgfBBsvgsplf9pBVopbPZ9AEpQbzI6AHxoqRUrjnUdt6IqYnZFnhZ7RrqRX&#10;QrKujUQN6pDaHEMaRM6jD9Eq20c/5eYB5+qzrp1/DPteXGyilsuMQuFKrSMN3S+BJdErjnqwyG1d&#10;QrQofhYBRBrBlqIRUuPVXCSm9EBKb+VAAlAJVQABQKgNAGBdAcqcCbE1XRhjUSbDbMDVEiLVHl8H&#10;G5ji1oJoeiqQvJkJeFkZ7hDSB9FUpeTHZ+FkQyOcGkAFPI/KTxufJG9sbwXKa3kdG4zMkY5rgSAU&#10;sDDa4+dG6gIqaBLCbU90rHtshFqMBV1QKppyngMaAS2nilkzhYHiyFSZORsDAS5tPNMeKvyp3MPp&#10;0SKkQzFwFTTySynKa0NA3bvzdEYPJQcQagowY7yEBzqNRg8FbWUIF0YK/CMXNY+7UYTk5va+oB2g&#10;Iwc2RjVpu6xTguyQ0giz6+SCybEYJoTqgiJOPa47y6vknksEux3NA2W+iR5ORB4IDn0KZ5TDO6IB&#10;v569U8DKLK8SA+qhPRGCyZjxSakuqD1UnlEfxjZHEiT7aJw8okvEMc4Ul2uF60TGTwhlxo9nulzf&#10;5vBCbVRk3a/dev608p8lG+akcw3VAa7+CMq1mXzW+Y5Bld6yTNG7awtr9CvD963L6L6/n8MhjU9k&#10;NLaOFw5eZd69vTnEpodo71F1i5R+ytf1QzJGA4D8wCPKs7xiDlxukAaLDwSzT15yIYiMdL0sjNVi&#10;K0vpKRXclmqmkTMZm95Mp3AiwKqbFdIjZoaxxDDtDLnzW2tcu7EcrKXvrF6C38xHVbxhaz2Y4ljR&#10;vo8hX+GdmUP2nel7jUCinKpquI9r2DaKHSim1rrqWWbRRzql1lja1kwjt9mN/t7Q5z7blndl5Wce&#10;NvbtpUDqpvyvUtkUUVW7akqcNYrM+JzmFjfTVI8KdkTMZ1XeqvREheIZczXD0+kFOalnC/8Aj3ME&#10;PPhpNQXtAXn+5MPV9HbL6K9myRzYsQLx6gLLh0dPa4aLmOIGXGdsdaDVdWuriu9ck5vtvkId8sT3&#10;NABo0Bb+Xw157OMzcFyuZnOZlsfMwG1R5rO3LfyjZ4PGO42AQvbtZSym1F2ys8WKP3Btb9qjzwrW&#10;tZHMYYdrG1NNVUuWvkp+V7hh4vGe+aYRkCpqV0accuPvvMPL3yB8sxyxzYmNKHuuLFejx9fDwPZ7&#10;4eTuSln5TMflStJLjUVXfOeHj9O13qywMMyNBdHUjVvgt9bhnNcNZhTRYzaChpqxFuW82whcuMTk&#10;tkb6MJFKFKXCNp5My7st2Q4Oij2CtjTVF6J09f5dN4Dt93GMicJfWKemi5em70ePJ1WAPkbCXRmQ&#10;girVy7bu/Xm6923j408bRJAIA8AGvRc+3RtOZ/muz+PnfuY1t60fTVZ+bWcoxMvauXjzAROJhPQC&#10;1E/NU5RV8t2lO6AvhkIyOlBeirXpgtuTNtxM3jseSLK3UobldOnVx9ObiXdjZg+R0VQ2v5gurTfL&#10;zOvJy+WL36EN9x3Urq1rz9+RtuDR43C/8q3mzLww0XFRDGyovci3sdqwqd9vhpz1+XVJYGxY0T25&#10;AjY4NOzwr0WUrpurXdu9u4vLu955DC1tnEakKvITm3jOz5HsbJF6ZWm1BrRZ7dHRpybPhsLPhY2L&#10;NDgxujnLDbfLq11w6ZxvC4k8fumRrdl1la2iREWY85hYN7SfzhQrDVgMbjel1HFVKVU7o3SkufJr&#10;bamzqyw4m4zKh1B1CrBVOdPHkNoBdug8U58IsNN4/CLh70Td016nottejLbTLjnfnxPxfOufLVjS&#10;4Ej01W+vRyb8Xiz5A+J8vh8l78GE5OO0epzW0AXRpvlxdODz3n8c/Hlc0RkOB9Xkuvns87rxVscv&#10;tPIcPoV3cuuHndeHwtmSCVgo7Rehp7OXk9eHym4jamjnWC7+PTLh6aYaLGmJb7cWoXqctnH1iV7t&#10;KtkNOt10XZzfr+UBmx+QBupfVY/y12mNW0gZtjDR0Gq7OfzHj7bfKqzpC57Y9b0U9NvF2aTGuVtg&#10;wkRAhmgU875ObffNVj2HJy9rhQNNKfQrbbm3z46tnixxvbBCHBvraNi5O+3jq45p59H0x/t47egw&#10;+Bgy/aG54IXxn2Hb9lw/QPp+X65Hp1+wCodXxC8KaYr63TTyiNu3XpQBPaZaePiiyybAVjdvFnNM&#10;1leQnDi5ef7HXL1PX5svIx0zq6XXnbbvS10wnY2NTzWVmWkuFm2CoHkl4Hdjc8NQqkwX5UGVi7iU&#10;KkZDkeNBJtRBuc85xAIdbor1VK4lz/C1L/T+CuUWORctwvrd6dPJa674cnTllgOQ4T1H+ndaTq5N&#10;/WypHcO4GgbT7Fv+9j/ir3iuCne5rWtNz4KL2y119Z27tjtPJc5npPTos/2Npww73wXYskojLm/g&#10;jzF5O0dv9hNYYyWfgrmzK83beE7Vig9uoFulE8FL/DqOBxscTG0ZSlLp4OxetZtbpolWG22BSirK&#10;+C10TblSZL9rSu7m5euqn/fMadp+9dEjh2uKmx5bDQeKLDnyntcw09QukVhxpBsChndiw8A7U8HK&#10;eBA6pKONcLeSQweaRUIwDzfBGAdB6owDzRUVQDrSLIK3B1rkFk80owo8LhGAW0dUA4Ha2QA3eSAW&#10;DRALQAAqgHLeKACAVu8kAaANAHS1UAbR1QCwaIBQugDQCgeiAWDRALQAQAQAFkArd5IBSACACCtw&#10;KoQXkO1EHB0OtEGA+ieCyBNbUon45GcjAd4KLrg4VtI6Kbplrq+eH93nIymOPEcS1rozf6FcXaYa&#10;vnrLjxja4ODvTp/iuPz+Ubb4e5P7P+VMWe/C9yrSx5++tl18vll+3L6YGGDIg/bzRiSN4o6M9QVv&#10;ZhprcuH9+dgdnOinyDnQdv5VCS4gkkqMt5q8Y9x9z/8As/kfb4/uMZrI3EGVltFPkVdJ7E/uN/Zy&#10;Rw5/IfuoyKOc51APJXGV2eZ/mTvLgu8Pkjj8zBdHKwxtbIxprfc2qqa5Y9OmI9rfG3OYfE8XBgRR&#10;Njwp4Q1wGlXNuntrhyTfyrEd78DlcJzzO4OCq3Gy5GiX2xaguVltth6GnLEyssruiXIxMcSVJ/US&#10;VM3aVte2OZDmRhjalb63Lk63DpWVzb48F1H0dts37FrnA0+WM7IyoYuSnzcuQAb3i/mUebWauxnu&#10;bAMcgZK0EMO011TuzSR577p4HN7rzc2WXnTi4m2sWKRUV8FhurLjsnYIw5ZWiYS00NPzLn25l54I&#10;fwc2IB7kBMR1b4rHbRM3yinj4ZHb2yirbbPDyU6zC/LCu9ztzGyPcyzE+dnU62Wvkzu2Uuf5L7Zx&#10;GOx5MiJsdKe2T9icuUWOJd3c12hzM734mTA2atfSaldPNwezfhymfOmjlOPjTFza0qF1/wAPB3+d&#10;lni8UcrGlrxRynS0L5/BY7R6XrSslyncuD8d7jxvCA8jN62zsNHNJ6LGvU/hhO4u5O9+6ePl5TmO&#10;SnwsKhbHDJcaWCcZXZ5iyo5cjN3PeXFz6DzuunSufpa7N2Y13EywZU52xxkOcD4BbXaYebvzu2z2&#10;R2n3/wANyGIIBKyP2wAXVXPbl6Hq8bq6pxfL9ubo3T8jFR1zVZbavW12+HQ8Tk+3mx+5DPFKALUW&#10;bPbXKs/968NDle1MGMZoCSnE4aNvL9vZUbZQ6Pa7S+qvXX5TZFDyMXBZE8U0Tow9rq7Qtt58H54b&#10;/jZ4nYUTY3Ata2gaFyW4TOvyvMfIZEAQfV0WuvTC975RdwZriWyOfSlqJ35cHndad5WBudgufG/e&#10;9vqoPLor1vjHp+vr+xgP9bw+Oxg3MiEDwSNzlh23ldvb08z4a/sju3Gz+SxsfHcJA14qQdVhqemm&#10;2muMvTzH7mtLjSv5QurSubeYpmd1WuAGi7dNsJ/Kma31bq9VG3zXH10uUjP/APuX6p4baxB4+HbG&#10;TXxSyvK6wQN7+uinJ5LzvyOCWTyzOK0jIr5oowvZf0H6Iiqeymh8LHaXFlcZbUjEOx4t+ZNOqxyh&#10;TafFZ7NtYjk0aFjW0+BtdVTkW5Oh3kqwjBjI/wCWeimtdY5rzBJlIr1WdraVAxmUodVOBaucehIC&#10;0kZ7R0rgvTECrkc2ywlO59lcRKlQNJ1TPKwaAOtUk09GfV9SrkGEsXVYFPg+miWCLLaAFGAPaNu6&#10;v2JyJ8iAaiqZwoC1UZMRIHVGQ5tLBtuBZdTCmmtoLoZ0gsqTao6hOJRp8Vj2WaKpky3K8O2WJ21n&#10;qIQrVy/Mw5MKYu2kAFDfXZpOJ5Jj2ta43QXk1mLK4v3NcSCgq0uNvcBdCVgw7NUk2EzSOpUFLBZJ&#10;iy3NN/4qoqVYR5zHHa+lE8HlIk9iRtdoKmpqKPaZq0BTYmja9jjQadE4cOFp/ShRt7ZA2t0zyaa+&#10;Rut0itK2+4akUQk8YmhrS036oBYbE5hDj6kBDI9uQBpqCgEOke0+CAV+7NKFAOtnLmgUTJU8hkTQ&#10;+pop9qYVbOZfvbvFaKoSxZycUtKgApULSJ5e2u4hvkpMe/YSAdw8Uyyi+7uk1QrJ2eVjWbXUNUJr&#10;M58vtC7RsOhQiTLGZOX6ZxGPTtdWn0KHRo+dfyA4T905JbcBzgfvXh+9+X0310/qzbISCKWC8nd7&#10;WkSHh7ADRZN8fBLwDGXeS0jLZWl5JNtE0K3KlLXbaUqEFagx+2HbnG6eFyp7JoQ4EEURhO1+FfyU&#10;0DhK5pGi11cu9c+yshhdIPBdOrmqjoZpml2g0T2CxYIneh1KBZ2qhyINbJRuii1tqdncxzw0dFlW&#10;0hh2Mfea/oDVRTwuWZDGNa1gBrqUsqxhGkkaHbq38EVcQXSGV9CLKV5VmdDuc3afBVE2qfP/AKIA&#10;JVyM7VbxHLnjeVhyK0bvBcfosO3LzdvqdfF7i+Pu/wDHnhx2CYbgBUVXn7cfF6+u03en+G5uDNhY&#10;C4EuGtVOuWfXlDnKDGkhcXEUourWODfbxri/Ky4uPO/2qbvFZ9JI15beTKZU00rtxcS06Bc0ua7P&#10;D4S8NjmjcTdGMlgrM5J2DGZHuo0Ctarfno5uvTxjyp8p/IbHY+VDBP8A1GktoCvT46PC9n23ljGz&#10;p+QmknnJJLjSq9HSYeN17ebR4WM/Jc0H0AHotbU6aZdM4vtx0mO2QW3ilVPk28Aj7bhxs5okmLvd&#10;ddhU3fAnNeT9qY8Z97YH1uwUWe3RtpyU3KuycXYcfH2tjAaaLG9HVpyajtjhOW5djJnROa3csN+r&#10;q58neuG7eggaw5Damg1C57u69ebfYmHiwizQGmzbLG7NZqspeOOQyP2nG3gs/JpNVfPx8kY2kEkJ&#10;zZWFRl8TLIKsJ360CryTZlk+Y4lmdjSQGMCQA+oa2Wmm7m6aPMfdXbeVizyxyFzoyevmu7nu8/rz&#10;ZnA7ZxXMJDvWNRRdmu7g35MzzHE+xk7YSS4E6LX9jnvIrA43JfPCXAkjQJXfJ6c8Oy8dw03JYYgf&#10;jgOABD+tkps18Uzj87J4CU4UkNOrX/VV5K11dg7Uyc3NMbzVzdaErHZ06R2JsMU8Qjmhaxw6hYWt&#10;pFli40UUL2B+0dB4p/wIdbhxCjhc+KlpU9sXpubDonEIT2sL7OofBVEUtjJXu23IVkvseCOFgJaC&#10;7zQLByuAkjd7QICbOnMpkOXFsDA0kdFprWe0c5z+2cd7ciLKgbM2RrruFdQujTZydNcvGvffxK5u&#10;Tl5eHCRH6iGgWXVp0cPTm8qc9wM+JM+F8RjMZ+9dGvRxdOTLB02O7aQQuvn0ed09daYs7n/qovT4&#10;dsPO7euuMMyxEybyQCvT5ew83rwSv3Rmf+byXZr1y4dtMLfjYmPcXPFxcLfX5c/Tb4w07ZdkRPku&#10;rncPPnPNUYlM2UBTQpdJl07TGrZMIgga6ltt1PP4effyrsGIPy3Su/KSTVdVvwfTpiYbXtfjjyXN&#10;4cLBUGVlh/vBeV7m+Na6/r+XnvH17+NuJj4btzExy0NdsB+9oXxHs3+1fpXp+vjSNt1cXaLz9tsP&#10;V0zEeSdjBbqsdujTNqkysutbrm6bt+Wmaz039Qm68zrcvU5aYHHjVIsuS/l1SrSLHa0CycK049gA&#10;sFoWUOTwSqpTBxg/opXlXZfHNd+lORN2Y3leGDw70VsmvWuS8926TvLWfgmtyLle25Pcf/TP3Jyp&#10;sYjL7Ykc7/l1+xPKPFXs7PkLx/SN/JVlc5uh9u9kkvjJh6jokLph6N7Y7PjjLCYRp4K4jZ27hu3o&#10;owz+kLeS01jn32dI47i44y0iMLWRy7btji4rW0O2hVMZt8ruOjW0om023+Dm7daily7X5E5tWFXq&#10;vVluTrGx16WXXz2ZdXJuZ5oYbzV9KFduvy8btvio2F3bG/aDIPvVYZT2I3HH8y2fYd9RRF0XO2Wq&#10;xMhr77qqbG0mVg1zCUmk1P1br4pM9s5OBzRRLCc06C3ohUydBQuHmn7kHDrXW1QVhYeEFgsPuEDC&#10;Q1yAktKYPNSBQQC6DwQBoBQKAUDRAL1QBoAIBY0CANAHWtkAoWQBoBY0QBoAxqgFoBaANAEgDQAQ&#10;DiACAFuqIMDDmk0AqgTUgysY6jqBTavxQZuWwoqgzgEahZ3pg7qrZO6ONisZmlTepeCOO8eMDrSN&#10;KU7F4pMfdHHTf+OG1SvZU1W+LyWLPQtnDlU6qkeNf7q+zpeW4h3IwRl3sx6geJXH32yvD5kZeJKx&#10;xa0EPYfbLfPRcmvzWG8fQH+0nsPJw4W8vlBzXP3AAjobr0uEYyfL3F3k3lpeGmh4Rjm5wjOx8Zo6&#10;tLLfd0aPlJ8u8/8AKvbnJZg7hky/2hcQ18j60HXosLHVK86u7ti5kuZNlvLz+ckXUYZ7VWyjNhLp&#10;MHIkcw60C0jDY32p+7n7swveiMtXtDpHV/mFVrKw6TL6g4rMPC47DMEtW+ywkf5toS2uXNrMVqYJ&#10;W8t27lxzyUMML3Qkn9Sxsy751+HlTn+4OY4tz8dsBkZFUB9dUpqvXb5dU+Ke4cnknNbMNrqgUqtt&#10;Iw7u+8kJf2j3kkUbb7leyedcWw83NyeSmwnZMmFAC5zpmnwKyy6ZWT7z+SO1O0HOhyu9JhOwAmNw&#10;6qpVyvP/ADn9y2AC5vG826b/ADA0RTrFs/uJdPNtn5qSMPP5t2iistnWu0+88vnwMqLmpc2AUJaX&#10;WoVlvqWv5dIh5gRHaGhxfqSsvFdrIc528OU3zQZr4XuBs3zT8URyWX4s5XkslwGfM5rDuc62n3Ik&#10;aY+CnfF+PhSb38g8yMuQQF1c3le01fBdqYUMgmlY2faQfUNV1z8PE2/7OhTdy9ndrYL35jYGGlXx&#10;kf8ASs9o9L1nnPvXubtvvvlIcbg+Lx30oHTRg1qD9Vhs9STMbRvZnFzcdE3PDf2rGAvhIq2oCnJe&#10;DlXdPDfGPHO98vx4JGH0xhmrh9q0mx3jmONc/wB2cXR+JxmDDKy43i2q2m2XLtwxWF47kuWk5KLC&#10;46R8MmY7aImGlFMjTnMPU/bHwN8yc6zEyuPjy8mDIaHgh4tX7EWOmNv3J8e/JXxbxwze4/3MUVAS&#10;JHWofsCxupbfDkuX34clof71JA6mvUJ66ubfaxoOP+QcyDDc2WYhrGktO5dGsw571rJyfKncOTyM&#10;cPGl84a/1EO6KNt4rW/8vaXxX3seRwoMXkDszHNAc0mpqsLMt9Y9FQ429rHNbUOFdyrXRr+ySfJM&#10;kcmO0kuJHgtMYcu++lqZh8n7cRDwNtSCp2rTn38PwpOa4XB7ghsRG6tbBY3TL1PX9vz+EDtLgHdu&#10;cnHOwl7WvBqbaJTV0ddsR6Y43u3FlLGTlrS2wqtdPh5e3TNac8hi5MZMLgSfBdWtyubYQ4a33aVV&#10;4Z73KXljdAB5oqoaxo9sSimexZQ2eRul1Bnsx1WoOKnFjBmrTrqnFJ8x2tHkQiQ9jkkgdE0aq459&#10;iYrOYfNNWqxyHVDbrPZ0aoxNgFlVliwWc/J2HAVpE2Gco/0is601cy5cEzO+qyraT4N4bagVTiav&#10;saC4NFpEbV0LiBSGlFTm2TiyjiVbOJDHbboPCUyVvUoKpEb2k1+5aS/BJ7CDSioH6UCAW53pogEF&#10;3pohNhEbhYFM4kGhFkDKO7W+iMDLEtpIOi6JWNRJWbTSiaLBFlGk+KEmGNdet1QwJ0O5pq2yB+GN&#10;5rho8iORzWX+iFZcpzGScdK4CoAKBle8TzlANzkzbrj+cjfQVF0lYaqGdszQQQaoGC3xP2k9Ol0M&#10;Nqz800kcu2hTkEqXC6R5B/xTPK6hyS2jSKhKmmSM91hIAFlNGDETQ00dqEBKLqUpdI8lhxc24sgZ&#10;JdspQi/0QQ/Z3tq2xQEdrjC8h9SPvQRxzS/1tNAgZF6R6jqEDKPI5rkDKG6g6IGTQmc14HSqoJ2R&#10;j/uYAaCtEEyeXgPjPpF+gVQF4+M626xslQv4IZAwVdQfVIH4i2vt1r5lCaZlgdG+oNfog5cosr6k&#10;bjprVBWqTlpCAyoGwgoPVgMx7y2f2gKbH16dEOjR87+73u/9x5ldfdf/AMS8H3/y+o+un9UFrJCA&#10;7ovK2e1pDwcX0aR5LOfloTM3Y0t8lpGOypc9rN34psrVJm5MQdelVcibVbMfcbVhonhUomVjaNxq&#10;ngtqqs2doMjdxuFpI5dqyE0Zc95B16LaViEMQZ6z0StPB2QMLatNCs601ixxMZvtl77mllnWusFD&#10;AHSOeeg6rOttUpojdub4KWkhbIGtqTfdopKs9ll7J6XLUZyMpzAzYDS6oZQchhAqb3VSFazfJRun&#10;cKXFeitnayXI47omyG+5oshnet1R+E76z+3pmu9x21p0qeiw6c8uzj7tjvHbn9wmZGYow5xOmhXH&#10;vph3a+z5O/cD8ic3zUAc9oDHioqTosv2YP8AX5LlmVPlPrK2pKm75baaeKd+3dt3vAAFwl4t9unw&#10;rMrkTA0hpFlWurLbrJHL+9O4sgYMgjNw06VXdy0eV7XTLxPzuJyXI5mTOS97DIatqV6fPX4fOexm&#10;1O4HtzLyHCQsDGNN6mmi6I5ZrXRYOGjkDIoqiRtzRLauznF5JFyfEQMe8UgdZpqs7XTrqqZ8h++P&#10;L91zi47gK1WW2zbXm67wj/3mDBK9ocQ0WK59t3TpzWfH9ts5HMDcqMNiJrZYbbunXk7VxPE4OJHH&#10;FjxNbEAAXUANVla6NdMNGIsBgEZ/OL6LO1riGpWsdtbGPSw1qs6vCYwSNYC06qcARikd6n/xVSJt&#10;Rn4zpXeh1D9UUSokvHx7HAt9R1NFeid45J3f23BkRyFv/MvRdfOuPpq88chwWZgyyuY4ip0qurXZ&#10;x76KdvEPyiXuqZFc2Y3Ro+M7bkkbVwLXClCE/IvBueNZn8SPbkiBabtdrZVNk3RoeHx4+ZyTHkY8&#10;e8AndS9lfkqatzj8Tk8dM1+K3+mCLLPattY6Nxks+QGe4wNpTcVlnLXDSS4jHta5jiNv5gqyhKiM&#10;TGUdqE8KyizSEijNE0U1DjAu9x7iD4IStWRCoLLqpTi3haXt2EDcdCmNk+LGoKPY008U6zo58L0F&#10;wAbbojKbFDLEwB7HDc81pVVN2e3Nz/uDAxGYk8czAZXh1BSuq0nVhtxy8dd5dnY+c7KLYdszAXNo&#10;Ftp2c/Th8PL/ADva+XiyOLoiACbrv06PN6c8MK/djTbXEi67NOrz+vNaQZQ2Eb6it13cuzzuvFZY&#10;cLpHhzTUfVer6/TLx+/PDXQAsDQ2ltaL2Od+Hj9NU7LnayEgHotPJPPUxwzBNNuIrdb6fMT3uI03&#10;IOLY2xt6hTvMOCX5ScTHPtt6EiqvPw4+m2dnoT+3/tlvMdzxCRpIjq+p09JXhfYdMPrPpPXzivqb&#10;DDFiwQxts1jWin0C+P77Zr9H46yaxBy+Ria6RocBRed02bTDNT8o0kAOquPfdtpplDOR7tvFcnTo&#10;7uXNIgxXPIXLtvl36TEW7cXbSyzwVp4Q+IVSJuwOgsrwWUKSG+iMKmwMjuLKcK8j78TcRboqwjKD&#10;lcW14/KjDTXZj+T7fbIHAMr9iTSbOfZ/aYe9x9r8El5ZmbswF3/K/BACLsobx/S/BNXm3XD9qNhL&#10;T7f4Kojbd1jiOIawNGylFrrGG+7oGBg7S302W+scm+zW4+L+Wy0kcuy7jia3popTIdNAritvwDbn&#10;RFjnx8lA0aUpHRrPhjeflDInFba1z97iPKXf3KvhfJtdSleq9TjMx8r7nfx2ceb3ZPjv/OaDzXTr&#10;pl5G3t4rrnanebpTE18n2EqvB1cPbzXd+G59krW+sX81lvph7XHt8Ntj8lE5oO4LDaOm9Yns5CKg&#10;9QSkVMVLjyonDUJ2HhKZKx1gVNhJLSkm0809EqVp0aJxprcggyhWoRQktNKKclUphqjKafDk4IcB&#10;TM4DVAKQAQCxogDQC0AaAWNAgD6FAGNUAo9PqgDQCxogDQBjVALQBtQCjogCb1QCkAEA4gAgCpWl&#10;UHB7gA4MFXIqpXn/AL+5nuLEyXDBjJaK0oSstlyuPTdyc6SfdMocfzfm1+5Y7LMN5/Mcf6skvnqs&#10;rKEyDmn7rPea61qpmtGFwzlSW1997T9qmy5GMLPB7gzoXAQ5BI/zOWmpyJ3c/PHl+3srEz2teC0C&#10;9/Fc/VTxXwfx9FzvdboQykHvucegs5c+n5Y7x9I+0W9v9pcLj4sT2RuY0bgKC9F6nGsLErN+RuNg&#10;cQyRrj5rTet9I5x3Vzna/dOO7G5TjMScPBBkfGHOv9Vla6MPPmX8VdhTZMsuLjRRbzUhrGgD6KMo&#10;2h5nx92ZiR+2Io3+NWBVKxsDG7J7SxphLiYcRnFw72x/FVlF1aiHD3MdGDVrRYeCeXH1mKxnP5GV&#10;jYmTjY2S+JwaaNa6mqJGU6PLPPdz83w07hyEEcmM40bI47iQrmrq5bu7/DHcWPyM8T4wGFxBIAot&#10;JFdbl7Eyov3eG1jf1NFSEt58MdL8uW887i+AhnyJ3sjcGuLnOp4LHDqleNe8sPsn5IOVFBn7c9hc&#10;TTaPy+dU8LleQO6Ow39tZUsBO/FJoyaoJVYXK52+DGxnyNDi8HrqR9EeJV6t/ta7Q7r7h7z48Y0c&#10;0nCCYDKL9wbTpYiiLol9ZOQ+BuIz8SMxTyxZW0VY2wr1S/Um1jZf7eOQ3FkE8hZ/NvoleatYhTf2&#10;68kInshzJowATJJ7lDTrdR4NbPh4p+Y+Pj+P+XHGwcrLl5Qk2yMc/dSv0K256vJ9pzDL7p5Q8YX4&#10;8rmzMZ0JC6pr8PD2/wCzlcfMz9xZM3H5+bIJHupTd/tWW0el67XYmbh9oe3DhRtyMuUBzXPFdfNY&#10;bx6ut+HqT4m4XF7vwM7K7lzX4TXY0whjjcKbtp22JCxqpXij5F+L+dh7sz48TIlyeOa4uhc59f1F&#10;Hk38oocD4150Fz2wB7XfzOWmuzn3sXbe3OS4cbjgxiZn5ZgPUD9VvKiYelvhb+5pnxn7kPLTSZMs&#10;bx7cUzXPaKdAi10afKX88/3SYvyZw78QQRRMIaAWtobLG1d0leDXZn7l5fHK4NLyQB41VauTrzbb&#10;huzuf7jDX40snsuGgcQt/wCHDdPl3vsP4/k7dkEufjCZxpuc8btFz3T5bzV6R4PhcRz25uD/AE5m&#10;er22+kVVTRO+/jHW+3e55caX9tyQLWg0a4XsFVuIjjreu2Fpy/yX2hhxyMlyyJWg+kgahcvX2MPs&#10;/r/9bnaZc54v5L4nn892JiT0AJ20FNCuGe5Ls19//WLx0tkdHgzntA2O6VsV6mt8o+M5y8d7KsYO&#10;Vcx1X0P1Ssde/seUaTEzo8ihDtrhpSyUuHLL8tBhctk4jrvJZXqV0abLu/w6Lw3MR5kYDiN1V0Ss&#10;v2fLTyO3Mb1CVdGtPxj+nbwULimMpZmOFbEqdlrKZxcweanB4M49n2VGPNdtir5hM6iRzF4aK9U3&#10;Psnudt9s+aKeqaX7gFns6dSRdwWNqy3GimLwNpWkTYi5b6RlZ1pq5/yRBkP1WVbT8GMZ4FE4nZpM&#10;OQPo21VbDdvuOAbDVVHPS/3ID6FaIwmteHiyFwQjcTYlTlNT4WltAeirWpWMbqBXk0jfUJ5GBbk8&#10;jBNfNMYGCARdLyLBRlA6hPyLxM++3dciiPIeLCMO06mi6HP+T0p3CoQeEcGop4KslYS0HddCbEgu&#10;AFPJOJqHIWuJFAU8Flgu5eCblNdI1oBF7IErj+TFkYU7o2ghoKGkXHHZ8rQNxoULldP4PN9xgq/X&#10;zQbYh7pWgDQIc+0+TWQxgZdoqqiVUMkRmmiYi2xchrqaXSqotQ+osoqkWYuBJbqmQm5MoFHAfcgJ&#10;EeRGevq8EglxPa/WiRnDQGx+xByCO11QQFUKxFkIZofsQWDRAe03QMG/ZoK1qgYNnWlEDCBluEQB&#10;peqqIqXhZfutDXEJgvMxY3t3V9VPFTSZLMmfjn01snALG5eRoo8lMLGPL90lwNj1QaVHlGOoB3VH&#10;W6DkQ5v6xc6Sob1ogqo8qJu5lC4s80CVlsyGnvlv5dj6/cUOjSvnT3iY2d05cba3e9xr/vL5/wB+&#10;fL6j62/1RmzgxbBqAvJ2e3pUYZG2g6+KzaUsyl7mh2i21jn3qhzpmxiUA6myvDFi8rKDSW1rU1VS&#10;I2pxjy5jddVSonuaRBXwQW1ZrIPqLj1VsNlU5hc/d0KrKMHXt2spTUKdvlchgYolpfqoUv8A2vYx&#10;gpq9aiRztezYLHRRhtqlsxiY6jWiVjWA53twvHUBSnZUV9wkkAkdU8IyOheNooqkPKDPU1jbcU1T&#10;QgmBsMINauJOqeSwpsjiZcwksANdaoT+q7I+L8dHOmD5m0aTWyx36Yaa+tXTO3/jbCw5WSe3uoet&#10;CuHp0y7+PGx3vh+Jiw4WijWgCwCwumXo6fEXjcmGAG4qjxwW+8U3J8y5sX9Imt6K9fly79GRHI5U&#10;onc8VdT0ii311cm/RnMuCfMgyTkMAb0suzk5N7lzPJ4jHw48jIawOeHEhpoV6HOubblKx0TP3U5b&#10;j1jeXUI0HmtLXLvyw6Bw2E3Cc33ntLdXEm6ztLlqldz8rgZUUfGYrXOcDQmlrqLXZrqpOK7cdNNB&#10;CauqaEErDbZ06aOtY/b4xRjtDi32xQitAsN66tNW647FvGSQA0a1WF+XRI0zM5rJGwsJsLkKVZXj&#10;ZWytBtVGDyddkBkZApVTdVZHDmO9u9KNU4K1Kjl99pIN2pptRqzFx26AowUqe57iwggV2q5BtXNe&#10;4YJKyOAPVb6Rz7fLkXI8XJlbi1vqPitow2jMO4DksV3uxsYRrRUzuqz4/IzWzshlhAB1o1BSOpYH&#10;HwZWKWOAMjhUE/RXrSuqrwcCXAzXe2KEVI+9aZTh0zjZ3zxM91lXtNTQKNqvWNVjSNe9tAGgHTRZ&#10;yKq6MZNCHa9KrTWIB8INKn7leBTjoWhvpRhNRZnyw+gNFPGiRJuCWyU3OIP1QpooQ1lKGoGpTlFi&#10;2iYJWOc0/RUiQqRu2Ihxss7VTVRZ/tBo2/mPVTdzmmWG5/BDo/cea7vBT5n+pybM4OOSZz9gLXG9&#10;fBXp0xWXXl8OLfJHbUDsSUwQgFjTWgXo8urxO3J5A5zhW7qtYd7NV6HPbLy+urCvY/FkIvt6rp02&#10;w5N9crTEzGinqIqvW9fq832OLRY2WYvVuJBXucu3w8P2OCYcozUa0k1W+m/k5Ned1arhonxUeQKa&#10;r0OTg9m/K3yQMnJga3wuq6Rya34q2DNwjhZ+YkCy5+u/jEcuXls97f2+duf6Vgs5SZgY51RuOtwv&#10;lvsO2a+6+o0msj0rync0ULSDIBQeK+e6S19Pv3murlXM9+QRvLfeodNVzb865Z78yr+L7sZlTANk&#10;ruK8/tzr3fS7zd2DhWjJDHEg7l5/SWPotNZhs4cDaQQBRc7Hp0wdfC4dFciPMTIz1VyF5FuhqBZX&#10;gvJElg8ksKmxMcF9EeJ5WTMaoCcjPyPnDBGiMLmyFPxoe0ekeaV1aTdQZXDAn8gsl4rm6sPBgk/0&#10;wjxF3PRcEytSxPxc+3XFXeLxLGEDarmqf2tPiYLGULWrXXVF6NJjY9ALfgtZEXbK8x46U8lSE4Nu&#10;ox8lBOarnwe0JadqbKT5NyvEcTnE+KeuuWl2kjk3d/MNhx5fUNCunTm8f3fYkleLO9ueGRkSx79C&#10;QvW48/h8L7/s/wBq5hNM3bur0XVro8bbtUnj+ffhStcHkbVXi6fX9jFdc7f+QTGGh8qy21y9zj7m&#10;I6dg/IcLgKzU+1c+3N0/5rRY/f8AjuI/rfilNHTz96SNLg96wyFtJh96Lo3192Vt8HuNkoaQ8XUX&#10;Vtr7ErUYvLMeB6gVndXTptlbx5jHaEKLG00ynMkBFiEsIvweaCmcpYrobJGkxhvilYDzSBopRTrX&#10;GiqCHQeoTM4CgF1CAMXKAXoEAAaoBwaIA0AYNEApAGgAgF6oBVaIBQNUAaAUDVAObggAb6IAtqAW&#10;gDBogD3BADcEAKnolStwMOpqFImyHk8fiZV5YmPJ6kAoxlpKo8rs7hJgSccVOtGhLwVNlM/464OU&#10;n+kRX6I/WPJFd8Y8FuBDH/ZROcla7Gcj4v4d7S5vuD7VntyO7Occ78U8hE45HFyGguA5xUeAlc45&#10;zE7h43Cniy4NzYxSrGk6Lk7arleauT+SWdq5Uz4GhmWHGgcLrl0nyz3UzPnPubk5Ggtko47WBrXU&#10;8l6POMsO3dkYPffdwZkez7cUg9JkDm/xWlb6Rf8AdvbvefbUW/2PeD6/kDnfwWdjdy1nK9xTStbN&#10;DJAQaO3Nc1Z2M61GCcnc2XJMjvIVKTNeS81jYbdzniOg1caK9SrMTfJnFYU1JM2JoPpI3tWjj7TM&#10;Y3uvvjAzDHPhZDXte71EEG32Jx581uXBfk/mMGXi4MmOZpmAcXNqP4LSV16fDa/25c6cjMiElgHN&#10;pT7Frqu3L6X4IdJgs2Xa9oPmjaM9fy458hfHEPecEuLkZUsDHC5ik2H+KzdUeKO8P7Z+V7ajyOV7&#10;Y5CWQRbnkSTEk0udChWXDMLhO9e9sk9sDBfJnY5o+XY6l7D1KlZepfi/+xjl+Skx8/u0tjx2kOdH&#10;HJR1OtiqhvpX8efGfa/x7xsXHcPhhro2hr5nNbuq3rUK8B08O9bdgoKIwijFXNILjXd0KVjTSPPX&#10;9w/y/h/GPaWXIyXbm5jXwQtF3Bzm2tqssNr+HxPm5vle8u4Zuc5OWSeXMkqWkkgAE0sdFrpHje26&#10;P/p8QxZBIdrCOtl0Y+HgW/2ee+4MTI43lZM7DlaGRvJN7/gsNnrev8IEvf8As2Pmbvlho2tKrDeP&#10;Qz8Op9rfL0jWsi998LTajCWrCwvJ06Du3E5H+o4+69w/MRUqbFXok/6zjwknYR4DanPhy79MGMjm&#10;sSZhL4gSdfSttUTsxfI8RxfLuJbGI5D1AARa6OfsKDM+MByMZd7oZC1pr6qaBZWu3TtK5Zndt/6M&#10;ZGwSNeI3Emrq6I1pdNnov4I5LGy/ax3gF4PqBA8V0TbDi2r2pkcTiTYm5kQB2+Cf7dUbdMKvi+PO&#10;PNRlQKiyrzlKf3b2PFY6Le6OwFyBe6x6/hvx2nLbNce7p+MeK52aTJiy548mhoz3No+6q8P2tdn6&#10;H9J/sPHTErkUfb3L9kZr55ATBHUteKkryNNdv2Ps/Z9/j7HC4/4dm7C+RMHnHnElmDcqMXaSB5L6&#10;zhf6x+Lfb8/DpbHZAGv2SAkl2lNF0zV4fPtm4WmJIYXh7joeijbV35mGjx89s7g09EaMttmo4SSW&#10;LIaY3WJuKrr1Y38uvQT1hbXWivDs0vwscaSsTh5KK21rOZbtuQ0+LlLWLxj90INjZBmoXetBG+St&#10;HWvgnIqq3j373kV0Tw59lvMbsA6FKnqltd6AstnTqcjvdY7LLJulF5KBstImq/Pk2xEj7lnWmrm2&#10;fkO95w81lW0/BmCUnqnE7LjGyC1zb0VMdo6hw0rZMWlVUrn2gSBrZCS5XKUiXFPE0fm/FPK/FLbm&#10;wDVwUosPnkcYAVePvCrJYOf6ziNbTeLeYRkYRpO4cONpPuD7wjJyK5/dmC0EGUfeEeSvFWS954rA&#10;7bJVHmJqgHvaMgUeVPmfiYd3mb7XI8x4oEnd87jSv4I8x4te31L0XBEmOhFChZDmAEkdU4VhvaQm&#10;imJHEIZ03G0irjet1qiq/KY+QkUtTwU2HHOec46Pc5zo6HxSXKxphbGTttRC40vBykGm7r4oVXV+&#10;NyGuja06gJM7EqePd9qrKbFDk4201GieUVJxDtIqppxoIHBwUqhTmXJAqmERziXbSLJptEGNB3N/&#10;MgSpDJCwEg3UrhEeRI6SjtE1rIj9QOqcSjvbu1KAa20NAUA7T0lARTZ1aICPmRxysP8AMFes+GdZ&#10;5r5YnkNNAEJaHFkMsVHn1UUUI02DHK/1qoFXk8UzVgoqgRRE+Ee2B9qKqRJxqscN9SkaVkvFgy1U&#10;IqhzZHMA91pcweAQNazs+2SKcxNLRsdr9ChvpXzl77xvb7zyauFDvNvqvA9+fL6f66/1UY/pkkmx&#10;C8nZ7fOoM0nrbt6lRI0tOZUrocUyVoWtqtow2ZN85yGuLjqtMMmXm2vm1sDRCK0eLjh0bQPJNcWO&#10;VF7UAGlUJ2ZLNa0MoNU8srFcz1CnUIyJDkoDmUHQJxeB4eO5z69KosGFhmvDIi060UWBmoHuEta2&#10;qpaStTFPtiqdKKWsqry5q1DD+ZGE7VVNle0kJ4STBkPMpB6p4CNPM6BxtWvX6pU5DTRJkRxnpuUW&#10;qw0OBhvBYAKV1qpu+G3PEdEw4IWRNaQA4hcnTbLv54XuNkMx2krCa1v5SCPcFXe219Oi6NdXNv1w&#10;Wc2Wm4usU9tMsL2yhZWeZGhou4KefPFRttkrinOdOX5DfQSLUotvHDKxdcvjRzY7va2tbS4WmmzD&#10;aYcIymTu5N2MGkxkura1l16bML0wzOdE3FzhHhtpIRV3X6rXLK7eTUcdweXyLN8kgaAK3ss9tmnP&#10;mssPg8XGnk3ML5APzVqKrHbd166NNwmM3HzXTPbXaQWhYbbunXR0zHw28jfYW16lZXZvNVqzi44R&#10;sBv9VOVYS4sFjCPSd/8AMiJq1EJiZWtLJnECXJLa9UlIwzXjU0Y5Z2qkWmFnxghrXXdqp8iurUwN&#10;EjAW0vdVrU2JTsNxjLlqisryeB7jTubqtZWVZU8NCXOZQBw6lays7qoeQ4yTHJ/KWeQRlGFN+2a4&#10;+iL+p40T8hhbcQzKgeXSNO2pAFOirWpsX0mAZHDIZYmgK3Z4aXjXMgjc1zbkWKiri1xmVJOldEpC&#10;q4Ae1rS1929FpGWflJjk3ECRWo9NIwUDTeyEWo8ktXBjx9qmg41rGCrTQpLifjSyOsT6eqIa9gmf&#10;GwhhsnU4LyMk+wS8+Cy2q5FDkTtkadp06rDatNYz2Vvma4OO4DQKPJtNWclwg47j6Q29Cl54G3PL&#10;lHfOIWYuS5jKtkaaClV18O2a8z2fWxHkPuPjRB7kpj9clwKL3eG2Y+c9nniuMcxxU7WvkLabjUWX&#10;V5OCxmPbEQBNQQVvy7YrDppmLmLIMkcbGm1br1ePsPK9nl8NRiQsaxrg4V+q9n1rl4/hm1ssHIDM&#10;f1eFl62lw8f2tf7J+A4TT+4P0la63ycO08W37R4x3Kc7BG4VjDqn7CvN9zbxjt9PSWvd0Hc2F25w&#10;sGDC9rS1jSaEa0Xx/tb+Wz6jh1nOOZc/8lF4fslJ1pdYa88l7Hv5mMuGc33zky5G73DSq0vr/Dyf&#10;8yzZqOzu+qZMTZZaXGpXn+xwfRfW/Z4vzXtPsnumHLjgpMCSB1XjduWH23q/YzeYy75x+XHOxtHA&#10;1C47zd/zv8rIta7SiMYBn2qGtFU1GSxHXoq8U5NSRC9k7quU0yO6nCsp0UeivDO1YsisKoupTYHQ&#10;AhPxPzQpcbd0R4n+xH/aAdPwR4C9BtxGi9FU0Z35TIsZlQrmhLiCBopROQLaBlKCiZLSNtEsg+Fc&#10;ifL5JdSlUqdqI+QNrelEmXkyfN8sIInjeBQFdPLXLD2OuI8q/IneAhbLG2W9+q9Llyy+Q+w9rGXl&#10;DlOUfm5Lnl35ivT56Yj4z2O3lsrJJHbRV3Ra+LnQjL6wK3U2K12wW3MmhuxxFFN1y309nCQzuHMh&#10;sHkUS/XlrPatWuH3PnOoRKVN0w219mtbgd5ZeO5u6Q+ai6ujn7NdT4X5GLQwOm8Oqzur0eXtOn8T&#10;8hMeBWYfesdo9Pn7eHQeM7zjmLR7wv5rO6u3T3I6Bx/cDJGtpIDXzU+LWdfJrsbkGSNBDhdTY112&#10;WAma8fmF1OGsp9jm0/MEGktcFOE07WqCLb0TM6gFNQDoP3oAyaoBTdEAoGiAXqgDQAQCgUApABAK&#10;FeqAWCgFoAIBxAAGiAWDVAGgAgAgAgACQbJJ2K2E3J1RgoGweP4p4aQBuPWyZ06KAaoynJJ1sQnK&#10;coybhrhVqjandgc1hG0UaDrVSJszPOwcFLjSxZvtOq0g6DouLtGutfKr5g+OIMju85uE4DFLzVoN&#10;ruXPpp8jau//ABF8P8JyrcXKzcT3YY9tCP5gvT00+GVr3PxfA8dw2LFiY0DGwxAbQ0CunkFV0Xru&#10;nTYmLmN2TQMMTdA5oJ/ELLbRr5vNfyNjdtYuYcf2o45JCRQbR/ALO6s9t2TweJ4cRsHt1a8V1UeK&#10;PNT9wfGnC87E9rQ6N7xTdvICvXVN2eQfkb+1znZnTT8FntbSr2t9xxPj4qrMFZmOD4fZPefabZ8T&#10;ni+aKJpo8B1PvJKzuzl8Ply3mMLlOb5gYeMXvhD6FlzYp67Db4et/g7gZeFzMWOZpadwr0XRoOe2&#10;X0v7dc5+DGWmoa0DxWu0+D1n9mY7qmbhxveDWpuAVzXZ0SOXO5Ns7DA31xyktew3sdUvI3Q/j7B7&#10;L7ZndyQ49oz5gPclcGkWv1CPNUrucPe/CSkuMjGV0AIA+4K5ueV/jcxg5gaYciM7tBUVWk3NY7wb&#10;hwI8lXkRbaxRySa0BP4Kbu00j5Mf3Ww8z3z8gycSyQxcZh+3NV9Qy2t1n5tdvw8/N4jjO35mwxND&#10;5TRr5AatWumzw/dqJy04ma+MO/pi1R1XR5fD5+X+7zX3TkujzpYI3+gk1BKyr3fXnw5/ksMjvbA/&#10;NclZ2O7x+EcST4LwQ4k6ghZ3Vlh0TtnviTj3M99ri0eSV1VdPhv8z5Pw5WNDY3AnqnNHNvojM+Rs&#10;ZkRJY5xp0Wk0Ybc6HG93Sclk7og5jQeqnbUtdbHQY+bys5kfHY8wY+dzWVPmaf4rDaPQ4yl/Jfwz&#10;z3Z3b0fcU0zJIMrbXbU/nFfHzUyN9tck/wBu/GuyM9s8dwT6h9CtNvw5OmuH0XGKYsP8p/KuSTbL&#10;m3+VVhCk5q3r4Ls5a1j+7xbiIxiG7bUuF1fryqdLu5VzxdHmmXHq2nRcnfhG3C3ncqfOyGc3hZON&#10;lxhxETtppS4C8vb19Zcvp/V+23118cvA3Ndw5/YXf+Q7Hc+OHe0EXpSpXdxjh+w3/bMvob8T/IHE&#10;958PiRvnaM0MG7c4C58l6emmXzO39a7VLxMsTd7Xte03qLp7c2+nfKEw+08NNjXVYeDWbZdS7b42&#10;SRjZ9wot9I6NeeXRITRu2uiqtJ8LHFk1b5aKK11U3Ku2SsP+Yqa3i3wnbsategSMqKlapwqi8tKG&#10;RUr0TVVZw7/W4/VOfhz7Lpzt8tB0U1WqaDRoCx2dGp5h9NVjtVlVRDtODRaRNqp5Pd7Pp1qs611c&#10;y5CKd0riB18FlW0vwiwsyWn8p+5OIq1jZNQGl1TOtdxfIywRFt02VhWRyc7q0qrVIhHkcodShV1N&#10;u5DMpqUqiww7MzXixKE+JrfnyA0cUWjxUvJnPihe7c63S6nKpGDObmulLXSOAr4lTaqarnEMsg9T&#10;yapeR4XePiF4aalNNXEXHkjqmSW3jr1IsEB02F7TY/evWw82U/t2modVGFeR1grqjA8huAppVNN+&#10;VdNqhNhLCRqCVcqLqEjQTUNRkvwpeRwIMqMgsoUh5OeZ/FRwl39OoQ0mxji8ZrZabdt01SumcdGG&#10;taG6qSysp94p4JpQp/XHSlTVPCahetps0owIuMJz30FCPNTg101hAI/MUDCFNGQ6pFkZTZkmMR7q&#10;0ofFGSnwMxkH+YeCFTYv221qG7fMpLmxQk2nbvBoqhifudoaITkhrT/MCfBBeSSyM0qXj6IyJsJ0&#10;bHA0vTwSyeVTlHY19qGhWurPasv+6/qlpsSU6nK5xZNgBrWqiwZSZ8lrGg7qnwR+DlMjKa5tCU5s&#10;rBv34Wto9u51dUfkfhCmy4mkODbeCB5I7stmSQ2M+2ehJQmqnkZJmtLDkCT/AChBYV0Yc6CVpabt&#10;P8EYaa188/lTCkxe8ZXBpaHNJp9SvD9+fL6X63b4YmQ7o6FwaQKmq8Tfb5fQazEQWOa7adS01Vaz&#10;KbuZ5OcuhdEfSHigJW0mFeOWclY2GAOLgQBfzS8mNmGcERlmO07QSqynDZ8bFQNBeDRGTSOXlaGt&#10;YBp1RlNYbLdvkc0HTRGUYyiwRPa43qEZVNU4YzqOc40BNgUTZWErGaIzQuAsSryi1UcjkB7i1p8k&#10;YyEDGDNwaXCoNaqbFSYWkuQws9lhq4W3KcH5YU+RkCFzGucEeJXdClyxQubenRV4p8kWLMIrIIyS&#10;LbUWHNim5zZGH3cdznGoCzrXWtFxGKXRxSFtWl1mrO1rG1x44xJGBHSh9XksN9bsdSH5kAyhCw0I&#10;NEpyVN8E5udJjgENLm06K/Bf7lTHNulErYnU1Lk5ox23yun50kjRHA0uOluiuaI8k7CwZwRPPJ7g&#10;dpFS6vGFTfLQkxti3uHt7BUtOqnxyq9MMfk9wPlyhiwS+gEh4CvXk5enTKqzMzDga+VkX/qBX+p/&#10;Fa+OHFdbsw/HYU2dywlrXcfDoSldsNufF3AcEMTBjMbg1xFXDxssem7v56Dx+FGRjGVjfbfQ3PVc&#10;227q10XXE8BGInSygPkAqsru310aKB7oNrGNLA2ynyaeKawvlcHg0pqr1mUVc4sTsi5cBt6HyWk1&#10;Z7UnM3FhY3006p3VM2ZuR7W1a+/ms7G2qhy83ZujabaBZWtZEbj8/wBuYBx3Emyzp+LpWBnyCFtZ&#10;KA6J6X5LbRs8ScviDd4fW9l0ysNtcCy8dsjdu2hF6rSXLDb4ZPJ4nIllkdCdobevitJGd2V0/Htl&#10;ifHNZ7RTcU8JtUEHFhsriwgkGwCcgtXAxm+lrgB4ha6xlamfs/ZbuB3MP6QtMoyIDdtDLbTUhGMn&#10;NlxBK30im0jonJgX5TY3neAatB6lVKnxO7S93pdWngjyBmUyNO64A1VJ8TYzGyOBeNvTcVNGFkws&#10;cBRwIPVRlciSJTABt9bTrRE2VhcQ5IGOXBpFQi7DxQJ8h+QxzAdqy2qtdVeNzGGMu61WO1bzVV5M&#10;/tN2RsO4m7/qsrWusVuRJSNm94JJuFFayMX3BjHIhIP5HA0ar47+NY99JtHk/vrGe3NbGyI7Gkiy&#10;9z1/YfNe36rknKYkuT/RI6WNNKL1NL5vD68/FyrksMxyPjLbgm61mmHLblV4b3ROLD9i259MVh14&#10;eUaDEnn3ANJo3UL6P0e7xO3LxamDOfK1kQYa6VXuzbMeH7HOZy2/GQGGIPP6qGnVaa9PGPK6a+Vd&#10;s7Cgbxsb+SnvRx2j6ry/d38o6/W28Knc13BkZuQ4MkIaBQBfLdtPl37+xmMbkySvqXOJCrm4d9qz&#10;WZEJATtuF1z5jj364UUeTkYWQx8by0NN1z9uPk04+3da778f/JDsOaGGaYihAqSvK7+pl9V9b9nZ&#10;Zl7c7N78gy4ov64dUC1V5vT1sPu/T+01sw7jx3M42UxpEgFRouDbT5enr1m3y0EZbIARequanUkR&#10;igpfxCrxRdsGJGGtNpR4CbZR9prTaUsOjX5SorEdFLPb8rFlXACtE8lg8InH9ScpXUh0LvFVC8TX&#10;snxVYGAEQU5OU8yIVVeRrGENCc2PxWcIGqSMLBjm0F0TUhlwrQEK8srPlHllDBpVL8qmrL8py0eP&#10;G/8ASQNarTTnlzddpq889796Nx456SdDaq9DjxeD7vvzWV4w7p7mm5LMko4ltV63Li+G9/3vKss1&#10;2j9V1SYePny+Tcshd1pRPDSIfqMoNVG0V45TA0lviplRedVeRVpKuVP4LwpSHVrRvgp2jfTZZz5P&#10;oJaaEKfHLWdMIEXMyRvDRLtp1UXk119jDa8V3DkN2hsxP0WW3J06e1a6TxHdeTAWl0hp9Vlebs09&#10;m11zgO+wRGHPNa61Wd5vU4e3iOu8Z3tCWNrKNPFT+t26+5Gux+74Xgf1B96i6urT2pV/idzwyU9V&#10;ftWd1dGvaVpMTmoZaBThc2i7izYn0H4oweYljIZaiMKkykh7Tev2IwficBFKhJFuA3iqWUeRYIra&#10;6MtJ8nWmvRMYKNR0QchQrqnhXiOqMIvwNIpRoMqqAUKdUAvVAGgFjRAGgHEAEAB9aIBaAUDRAEgA&#10;gADRAGXOPVPIG0HqapC7Dd6fyvDvIIHkABcLn7EsDIWHSpKrByZE55Ywl8gAA1WO/wAK/W4x398o&#10;4Hb0cmPFKH5ABHpd1CwvXA8MPL/K/J3KcrK9rMh7Q8mg/wDgrLbbyV+HP+ay8vKgM87i87gapaTC&#10;bs9c/wBvnIsn4AQuNXB7vT9F3abs78vSJcxrRcb1d3VrFXzPM4HE4LsrMnZEI2lzg40rRZ7bxT5P&#10;/NPzDJJ31sxYpBhxTvAmDvSR4qfyjf8ADX8B81cB7GIzJzI2vDAHVf1VTTLj6dfF0/j/AJQ4HMgc&#10;+HkoXkaNDrqpzwy19nJLfkiNxPtu3gmm4G1FG+rq17fCj7ifw/dvGywvjY7Jka4V61K57r8ibuc9&#10;rfC3E8VLkcnlxMe6UBzARcEfYnronb+wmHF4vn2xY9A33DQDourTXBaa4e0Oy5w/jYiL72g/gq3v&#10;wecM/wB8xMZjyvYy9CSuaxpN8vNmFyxh5KSMkmhPp+1Z4XlpMruLbWKpYR+mqcgygO5ucsHtbq+I&#10;KuRUq0wu+ea41rXxyvDovyn/AOCrwrL0b8Yd/wCb3K5uLk4srjWhmOlkYpy5dD747xwu1eJnyZpW&#10;g7CBHWhqQotdU1xMvlj8kfIePzGdnZ24Q7tw3uOoBKhlvv8ADy87nXcjyB2TgwBw9FdfJb848T3a&#10;0OQY/wBu7Z66j0xDVq6rriPBkxtlwLnuJknz5XFu0ucaE9Fz3fD2fX6KWfjsbEi/rTM3nRT55etr&#10;cxnp42TTNjiFdxAqFprMpswt8jhjjxM3C7tD9U7qvW5Z3LxXQOoTUDqs/LFX+nPygmZ7a0dVvUK/&#10;Jltzjedp5O8kA7TVF2c95/LoODNPFnQ5EL9joZGur/uuqsNo1028XdPlL5hze5excfgJopH+zsG+&#10;1PS0BQ1/bET+2hwxnB72Fu7dY/VF6Yc/Xb4fQV+XC/CDgQCW3ajXpHnzbNcx5XvDD4aU7xuNb38F&#10;1894x6c8mOO+U+Lz5P2zZ2xyVoGF110eXwvhJqtZpWZ39TcNrrh31XJ1uXpTSWIDsD2zVpFHWP0K&#10;83prhfLX+2HjX+4jsiaPKdzmNESyR3qoNKBRp7HjXs7+jfHLl3xZ3ZyXb+ZFLi5JaQ4VYOlF7fqd&#10;p0+Hyvu8brs+n3xJ35yPeuDkwFrzLibWPJvUld/bn4xz8OFra8j/AKjDlsjdgSuNfz0815+1w7uf&#10;K5d37ax8pnHRudVlQDQ/RGvV6OmnjF9FNteY3a+K2/LC/lZ40gZJSta0U1rpEDnW/lkafE0WVbRL&#10;42WuJTqQKINJiPqIrcppVXPSFjAR6tNFUh2mOHNYy/TWyLWFuV3D6nF+ii1ppE+tQFjs6ZDlbUWN&#10;gyWNFUgOAilFWRhHmjMgpqCpsVLhVv4kPcTah8lHivyEOFYDW33IwLskM4qNooQFXiV2LZxbGaEX&#10;TmqKcPGR+IKrAmxH+mRg1sn4q8i/9Ph8Ai6otD9jDSgol4lkbMONl6j6JXUSq/kOOZkRObQEHoos&#10;XK5FzPGOwZy7bUEqPFecF8c1rqVNPJLwRd21wcRr9pBC111ZXdrMbjqgXCrxLyWX+mANrvB8k/Ae&#10;SWxoGhXpODJ5znNCBkiPJvQoNZMIe2qCQ54q1p5oCMx3qoRpZUmpVGuGiGdRMiEFtG/agmT5TH9L&#10;htvdC4zWNA+OXcRQVQ0ja8dOBSp0SJdzSMcxMqrjXporSgTyljtUgscCckAgqTjQQSO1N6pGZyy9&#10;/wCUHRBKyr47m/khmmQTVsW0KAfluLGiGiAGneXbqpqn4TGSAjagqd9qg3i6GdhTZGgHfZBCZIy+&#10;01SWrckB5dXqFpqnZkczAkMhdHXXonagw1mY1zYy50YNt/gkFlBhZG4OfMZWoOLJzY27R7QGlSow&#10;0yW6GB96BVEWo0mLjuabBMKWRmPC/UNA/V4ICqnjhme4+8GAH86YKjaIwfbf+4G01KDeGvmqJre5&#10;tzm0JjH8V4vvvpfq78OJZcTvVt02r57p+X00mdTOBj1/NeivlXPdflB5dzJH+00U22qt9q3k+FNN&#10;E2WH2iaUFFnPyw3iqZC1jjt/Taq0SuscuYAdEEr+Vy6alCbGcZ63udX6IUssdgAJIqg0mYAtFB0Q&#10;VN+yfzE09KuMtqyGWSx7tprcq5EzZHx5WtcQ80JVYV5H35EURc7cKnRLxZ7bs9lZTZZS576Bp9NU&#10;5qi7kY87Q47jVpTweSxN7L6gVaTopsVrWhx4Y5oxK5oYCsto212XOHktxXMburG0rG6t5susnm4W&#10;sLoGguOtCian5KL9570jZGjbIbqsF5JUs+ZNsiLnPqNEYTasjN+3DInDYHAEoLK6x5oINobQF36v&#10;qgqnZmdPDCz9uwvd4hKzKp8IGPyM0jZ250hiAFy5VrMJ2UMOLG3JnzoHe7HG6rgOtVrKxsN5eL+5&#10;DnRtu++0I22PXVZdvcXLDkNe5hBBXPts6dNXT5fce2NpJLaioXPtXTpqtY6sbHG1vpJusa6NYvYo&#10;/aEZaLHULKtofdA2d4DRQlE/J5HHiTxvoAaLfVltWlwcMsi3uFCtox2prNja1htdOp1YjkI6Nc8C&#10;ix2dGrEZMoq4VuFhs6NVA3JkjyRQmlbLHbZpI33H8s5ojbIKtpoUa7fIsbvB5hrHsBOwUFlvNnNu&#10;3uHkQZIDi4Ost9a5t4lTey2NxjpVw6LWVhWXOK3Imc1zqbitIWFTmcTJhSiaMlzdSFep7I/okI3U&#10;DlrGFOyiXb1LaIQZaRGGyba7jQqoSY4H0Stb1qUzlSTlAhgc3b5owdS4ZKXadU5EkSTAkh+idNT5&#10;T44zXcKfyqLTiVhzscARLQD9KztayLuOZslGtdTxU5PCc+Uti2t8E8jCHHM4E7lFXrEfLnFKNPqW&#10;O1a6xWPmOw79VlW0ikyXgkOJ0NklIGeWyYwrrQpRG0cM7p4X9w6SfZ+Wpqu719sV5fs6Zeb+We7G&#10;zZIdtble76/R837XNznl8Nzi+QtpVehN8vLuuKwWVFJC4PAIFbqZ+T2/C24/Jbcu8F63p9MV5Htc&#10;2y4uSFzg51F9T6/TMfL+1MV0TFlildjxRkGouFp0/Dyr+XX/ANzHFgw4kZ2ukY0kBeP7G7TVX+xt&#10;aXE1cSvH6fNa/wAGjj7xonrowuyvmwag+lb6xlvrlmsnjhvNW6qrGPhhVnGlw5RLGS0i9lzb6Zdv&#10;Dr4V1Ts/5CyOKkjjklNAQLlcXThl73q/ZeN/L152b8lY2UIh+5FSBUVXnb+p8vqfW+1ln5ekuC7r&#10;gnjjHuB1fNcfTj4ve9f3JvHRMbNglawscKnVc21sd+t12TXBrjXcp8yskR3RndUFOXI8rAa2hV+K&#10;sp0Q0S8TynsHVGCuw3NWkkTdjRHkrxEXcrY09FN1gmaU1japeK4lRNaCjGFTKYwgWR8Cw8HgIymm&#10;pJ2MqS+igSMvyvOx44dWQCnmt+elrLr211jz53r32zGZLTI8bVXfx5Pl/sfsZr/LyF3j3rNyE0kc&#10;cpIJ6Fepy54fE+79h5X8ucQvdKXOeauK7ddcR4223mlCSg2qhJhBmmINihWtPweqhUbNtauIogWL&#10;M7VPnw0rQLSOfeoMNWNHmnhWt+C55HGM0TkVlisrJfHPSpAqijLW8DyDdzQ51brLaNuddRxJPdY3&#10;aVjs7+VWsWXNiizyCFGG37bFpjd25OOQPdNvNTdWmvsr6D5BnjLQZj96zuro09vDX8X8lSAt3TH7&#10;1F0dfP3f/l0/h/kWN+3dNf6qfB1a+46Hg9+QuaCZhfzU3R06e00mN3nFIR/VB+1K6OjT2Y1OJ3I2&#10;TYd4I+qm6tv8jLU4nKRzU9QuosVNsrlr2OFaqbGs0OBw6JYF+Du6iaLsdEm4IVrsUD5IazYAboTZ&#10;ktBDQAGoQDiAUD0QBoBbdEApALqEAaACAFaIBW5AKQAQBIOAgqW3RBYH6GWAqSlkYGAa3NAnlUgy&#10;G1N9dFN2w00jl3yZ3bD2xwuRKZQ2UsdtFaXC5t912vmvzndWb3HyuRlyzOdHv3AE1FCuTa5ZbbHs&#10;GRwljc42KesZ3druQngHEuO4EilltInLo/wp3tFxMboXAAbn0NVpquO1cz8m5bZK47CAdCCrtV5R&#10;yvuLvHlucL4Msv8A2rqggm1Cs8jzjlfL9gdt820OmxInSuH/ADCKlXqjbeYc/wCS/t/4+WN8mHkC&#10;Fzrt2t0W2tef2mXMsv4p7l7Yc+aDkZpIQ4naG0FE99sRza6YrRduO5EAY88z3OBoarm26OnWOtcN&#10;gZuPLHkGRzmVBIWXnlrI3XI9wyjEfAxtKNpWq202N52zs7IZz7JXE09wldEoy91/GmY7J4rHofVs&#10;b/BFKrXvXGe7ClDKve4Gg+oUWK1ji3Yfxzm8pzb8nOhcIKk+oVFiVN1dEj0w/wCIu18pjXuhi94i&#10;523S8Twjj4a4WM1DY9v+6nFSJ8fxL23SksMTx1q1VKqz4aCHh+B7Iw5s/HhjxY4WkmlqmmqdVzny&#10;+aPz982/6rymRgYuTSBhLTG11QaGix2jq67Y1eSZsDuLvEubxWFLPCb0ZevipkcGbakcV8Z9y8dl&#10;Nk5Xi5cCEEFjnj8xXXzjz/sJjV0HI4SPGx97IA5xHqcuyTMfK69c9MPOvehmiyjHh1dK4mrR0Kx2&#10;5R9H62kwyXL9mc1Jxf8AqJEklgS2mlVhdJHs6a/Cn4DFYyRhnZvLX0NfEFXr8I3jubexcjufAhfx&#10;7Sx1f0iqraxnrcV0PtH+2bL5iOJ/JTubu13MC5t3Xrv8Ow4n9nnCyMIfMwmn/wAv/oUZTUhn9pvG&#10;8Zvdjytr0oxLyZbRgu4fg/N4YvdAx0jRU1DaKLsxurkPM9s5EeNJFNGQWE2I8FndhNW7+Fof2cxY&#10;4bdoNPvWecp6T+r1y3lGtgc0mppot9dHn6z5eW/kzmZ8bMcWgljnGq6tNWfbbEY3thjcqQ5sMn9Z&#10;rqho1utnlX2bK9H9t8+6SNmNlelzaAVPgst3p+r7d2dIwcuCY7HEOt6Vxdp8PoPSxtvGY+Su3W8z&#10;2tmsMG90cL3B1PJeNbfJ+hev62vTm+aPF4z+H7imxpPSGyAbSvb+v3xY+L+79OabWx9Jv7Ssz/64&#10;zonXjmmZUfcvd79Mx85wvy+kk3AcZmbZTCwuHVcO8d2uv8pf7SJmP7ULQNtqDyWMjpnzGS5BroJ6&#10;i1KLplc91+TuLkbngk+CFa3CXyw347T4BThrkzxUlYXNrpRTg1gx9H18EZGGf5nLbUNcfBaRNO8Y&#10;+sQDVNZYaWBtGDxWdrfSJIKzrpn4ODQLOxnYWCE1QsFAKFPqgFhw8EAqrf8A4KAFQqK0RPgmWRbv&#10;NBZJJqqibSSmMipUFP8AgskUdVTQEtGtJPgsrGutYPnoo8kkAVIUYVaoOO4x5l0NKqpGOzpPG8YB&#10;sW2sYbbNrDgxhjfon4l5HP2gGl08H5My2VzTddjlTxKHMuEBXONH2QeVljykAVKBlKL9yDiOWgEl&#10;UmjAJ0QzonRvAr9iCUXIRloq4IXqy0xN9o+1DSLXBa4tZe5F0YFi7LTtuhNIb6jtNk8opvMwmlgc&#10;CjJSmsPbGKbklLvHyKkN1A0Qr+E6R42G16IRbhSSe7vJAqB0QkuHJ2EB7QEBNdLFI381ELRg01tc&#10;dCg8nw2l+qAdbK4a6eCCqI7JjqQ40KC8UZuVHvO1yDPPd7jSQrn4TVZV7JLioqhNLlaXNq1gJ6IJ&#10;AOVKHCL8h8kHCnSuY4Fzi6viiqidG8SEEClkJopQBZBKWeHe8end5IPKpc2j5GCIGh/Kqhg+kQ9Q&#10;9io0CYeKfniEN52OVhqDG2/3Lxfej6L63ZwaaWpp5L53t+X1fP51Ixg4F1NKKdLhFnyqM0MfO5o/&#10;MDdbXZpj4UGVM0OMbD6xqjVz7T5RYngtceoctpGdi6aR7FUiZPli40v1QDGJC4tJPggLSOjInVQZ&#10;D5Ks3DQaqonYWTkF0PosQ3/BXIw3rnuTmmF59zq7r9VtIxuxEmVCfXUBXNSu6k5DkA4Uidp4J+DH&#10;booH5MjnN3mgRdCm68inikjYxh9VFGGnkt43x0bG67tQlY012XLJXNx2xvGwl1vos7Gs2RpZHMlE&#10;YeSKrO6tZs0mPHGcZhNC6l0vE/MePFWQlzA1rTqjB+S1ji9XvRnfstQpYHkfzYffxhI/0SAgCngl&#10;g1lhwMdis907Xg2d1SNKf7rWFguKehych5O4+IJsSUZbQ2rfS83JVYKq7HgjhbNBu2tefTTqlaU1&#10;R+NiyG5Lw9lYw47SfBZ7bNtObcYL49NoBXNts6tObUYUHuM9xxqFndm81aTHihdC2w3KLVyLKNrA&#10;wBwUVScMXcYTEPUR0T1iLU6HFmY9pkbbqttWO1XDQ32ttPNaxjdkDJ9otINyhWtZPkY4XROAostm&#10;+tcs5ARxTPB8Vz7OnWs7kysY4OGq59m+q2xch7ow5jdxHRTp+S3OT88YZWCR3t0ouvWOTeug9td7&#10;8awiKTIBNOq6NY5d9nTYOXwc5g9mVvq0AK311c92W2DxjZH+659q1Ws1T5pWXhMIIPqaLXWmuh3d&#10;m5eD90l0VQfJX4s7VbLxuZGHNc07fEpYTlWuhljaGub6QeqZJUT5NoJb6WoA5Gmb1NbQN1VyGadI&#10;+IekplKSZXG71Npm5yx1S1okNNCs7V6xTxzyxSkBgaR+hZWt9YuoeQkod8YYR1UZaYS4eWaH7XEJ&#10;5T4pU+dG5vopUhRauRQz5jmSa1sorSRFflSSkU0qFnVxJIiLG7jdKmo88F9QzQKdT2YrnInfsZxt&#10;9W1dXO4cPbTLy7yHGF2dkPmZfc4tXp8OjxfZ4ud81jlznxsGi9Tnvl4nbniua8rA6NtC3qumOO/l&#10;TwHado6rp9fpiuX2tPhr8CKX2muBN19R6e+Y+U9vWSuudm4BmlZJLWjOpXodNvh4XX8ujNkbJkAg&#10;2i9C+d9nf5VouWQ+4A46aLj1+W1/CwhwvToto5LPlGycZrWk00VyqjOSxM3GrQT0VZRspcvHLyQG&#10;WR4ubbbDOnEe2WoFCEv1onayr7iufzeJe1zJnANPisunDL0+H2F1eh+zflp8QiZPNpQXK8zv6z6D&#10;1Pt8fy9MdufKEGSIv64+9eV19SvpfW+4l/l2Hj+9MacR/wBYGvmue+tY9jl782aqPn8R7Wn3G3U/&#10;psdunaVKZzGO4ijgpuY1m0WuNyMDqXCVyuWLduXER6SK9VOTwM5LPJGSuph2SzxCryRdCTmRAfmC&#10;fnTzgn9/EP1BPNObFDlIR+oIuR+zAHmoGauFlOLWe3dV5XdMER/O2yqaVjfZjF8x33i44cTOB5VX&#10;Rz4Wubt701jgPefynDEyQR5AJv1XpcfWfM+/9tj8V5U7k78n5OaRjZiQ4nqvU5evh8Z7v2F3v5ZD&#10;HMmQ4yPJNV1Tnh42292qxYDelkX4aa0L1SalCDdfVCtUqGMtICjZtrF1DQNWN/K7ETKiD6rTWube&#10;KmSGhAWpQzOwNj06JxbC8pDV9vNFicneJkMUrQT1WW0a867HxGSDG2/RYWPQ57LqR+8VqpaWZVEz&#10;w0m6Gd1wZaQTuqlhMtixx3vttNEvFvpuvsbkcnHpR5H2o8XXpun/APuzOx6ASuoPNZ7atP3WLvj/&#10;AJBzI3AGQ281N0aa+1h1LgPkeVzohJJa1bqPF1cvay7jwHe8M1P6g6dVF1ely7ul4Hc8cpaN4U+D&#10;u07xr8Xk2SUIIus7qvz8l4yZrxVTgYSGltCkeDjTZTk5SxqnlcpylEzoIIBqEA4gAgFN6oBxuiAU&#10;gAgFjRAGgAgAASgHEAEAAK1QAQBg0KASSd49PRQchRcCS5x2taKn7ErcNJHPe6fkngu2myfucmMO&#10;YNCst611fPn5o+Z8funNkxMHIDoQ4ijTahXNtS3mHFONyXbA+lWn8xWWHJu1eNkXZseXud+Vi20j&#10;JZcvxHc+Txj5cbDeYddwr4LaRtrqzPYnc7OE5H9ryspgfuI2u8SfNVIOn9Y9Z4GXhcriskZIHBws&#10;4KvF5+/ewxkYQBc0epptdLwT+6oDY2xEN6jRXNSva1ZwCaUhgrTormp5tSMzAw8vGfBklu4g0r9F&#10;l2/CNJmua4vanHcZlSZWRIBFUm9PGq4LXZroZ5bv/tXiKY/7mPcDQo1a+BGHzvGc3F7mKWvbIPSQ&#10;F1aRlY5X3TCzF5ON4YQC4nRdMjN6z+Is8Pw8dlaAgJ4VY9JQ8DBn7XS+tpAsQnhpo0eBxOFxp2Qw&#10;tbUagU1Tw6dYtWtbHoAfAqbFYGBvN3EBRTkZzufunjO0+Ky+W5GVrMfEbV5d/sS1/LWavE/c/fvd&#10;fyWzOxeHY+Dji8silicRVvQ0WuGHXfwrB9h/2t4fI83/AKt3Vyc0m9xJx5QHNuaqbqn9/l8PY8/Z&#10;nxp8VdtT8m7isL2IIXFk7owCXAVUzXDXXX4fML5B+XWd790ZMfD48eNxOPIDC+E0BFwbLfT4eL9r&#10;viKTkOVYcWOMSULxQkLqm2Hx2n/25cmyuPjyuWhgxoxlz5LifVqCsd+j6v1t/iPW/ZHxDFNxTP8A&#10;VqubkMDhC4VABC49+j2OfQ4/4C7WxDK4tY15JeBsHW6y/crbbLmHcfAcv2zO2DgYXOia6g2nan+y&#10;1h5fLo3ZXK9xRYkbs1z4nMFdu5LOWs6R2LifkAY0jY8uahNiSU8H+x1LC57E5KESRyNfUVU2Ju5v&#10;JiwcrdHkRNc1wNyKqNhl5r+UuysRuJPlYUQANfyjyWO0aSOHfHuOcXLexwo4VH4qdfyjvP6u+ZYO&#10;NxuVlkfkj3Bd+s+Hhzb5eKO6O5cnmOenwDBuaJS1putdavfTzjd9p9qcxhFmUIHGGSjqdLqvJ5vX&#10;07a9GcD2fNlxsyntMRaKEBRtWnDjda00XCZcEgLA4hnX6LHprmPd9Xt4WNtgQs5XjsrjpWAySxFg&#10;r5ryt+Ny+5+u+2njh8yPl7tqbtTvvODmFjDP6a6Lq9e+Neb9v1/dnD1h/ahHyGVyMmRitcW+4wuI&#10;+xer+zyfKa87rs+rHGMnhx2HIrUgap5ejrMxYn0mw/MKrK3DfXX4UPJ4okY6Sl0TdldWKblezOW+&#10;BW2tZWYaB837jEf/AJWrTAlRuHf/AM1vgQosaSrEOp7h8Cs2n8Oe8xlOlzhGD4fxV5Y7Vt+GgIjY&#10;T4KbRI0oFCQsrW+kLBvRRa3h1uiQsGhBbT0QCgaIBYcEAqrUACVURaKvkmWRmicSJUVoUQWVhi4Z&#10;l9Xiq/gHnceQTZTYTO8q18MbyOiixrrXMv3D5cotcbVNksKtbficeE0JF0YY7VuMSFlG0C11jm2X&#10;LGWF1SUoRjbVPB5YWVm7Sy62RraWilUHDBa7dXwQMle+RYWQaVFkF9vDqgJjZK26oKl1obIZ082V&#10;oF0Eqs6SGSoJQvVRSxRAHaAUNInY0LC1lDQ00TNbtio290k1DnbsAcB1Qz2HI58mORQVpqhLNsEs&#10;Ujq6K8HKtIJZDTQDxUVS9hAcypcUJ2RpW+24uBqPBBKqeQNO4+KAk4mbC4hrkK1OTzbZKt/ITZGC&#10;tTGj32NcDSyBKejaWuAN0KNyQMeTUAfRAVeRx3q3RONfqgG2tmhGx406pyg1I9zPXqqQS3M3j/M3&#10;ohKNIGyOqbHyQEtmNVlR6vqmoyKxvpW/gkVJndKSKUogkKdzqsAIDjpdOQGxjylxd6K/VUJTeUzI&#10;LKBkbjS1ShTx78+4T2TR5EzGsNGNq37F5Pu65e39fs82ZkLCGgWIoar5vvMV9jwv9S8RrAACftWO&#10;tabT5V8+M0TzS0sTVaZDEchRk73ADVVo5dvyiteKUpSt10xOyxZIWREu0omhmcqTfKeoU2HhPx2D&#10;YHVSB2UjZZAQfdBa4DQarTWJ2Qc3Ia2IgGi2kc29c/5La8n1HVa6xybbKHIyJYYw0CorqtcMrsq5&#10;ckksJGpuqwy22E6swB0HVTYemy3wDFHT1ElRY2laCPJIIMbWvp4qLGkp6fMZNM1xc5ooAQPFRY2m&#10;x3fCyZkrnOIJGqnC5s0jpo5IY3wPp/MNErFeSbx2VjsJEzjudoKWSwqVMzpgyI1d7bHXBapsPKNP&#10;lySwNjgduNBr5JYPJzBzshrGQyVL93S4U3VcrXyzyOihjAHuVunrBdlVm58mPVkri0RaAdUbHKaw&#10;s2WZ24NBa7QlY7bYb6a5aTHie8gtAvrRc22zr00bHChZHGC5lXHyXPts6NdWoxo43QgirT4KZVWY&#10;TcUVeGtrROk0scZLdu0FBWpcETmPG01d4HoriLWlx8ZsrQZDQ+S0kc+1OnCc47Gj0+K1kY2oWXhG&#10;Nhq2tlXic2cw5x0kbnUsFF1ba7OQ8/lFji4aiqw30dOm7Hy8lvADqCi5dtHTrsuOO5eIERbrkJaa&#10;4o6bfCDzvuSQuMeo9VV16xw77OeQ8rke6WMlcx0PqNDTRdOmrh6btIzvHkcFmLPHlPq912bjai69&#10;NHJv0dU7a+YeUxpseHM2HFeaGStTRdE5sv2vSPEdz4XMwwyMnbV4BoCFU5nOrc4Lsd7aEtNfC6V1&#10;V+wxm4cUjj7W4k9DoosXNmT5TjXwsc/bc9FFXGXZM9tY3tArZJch6FzWyBjiaP1VZGD8zI5PQxTk&#10;sIm0xelwBr4pWrkV+S50VQKXUVrrFe1wu5+pWW1b6xAmymxPo55o6yytaYNRZ4MmwXbX8xRkvFNd&#10;ntYQA7dVTarxOPlbIBI43A0U2nhFdlBx2iyVVIkR1IqXk+AKVVIaymuEe8+CnUtmD5nJdJDJHS1K&#10;VXRo5+kcU5LjpJJZCwE7ialdvKvN76sXkdvSSSO3Mvdenx2eD7OrkffHHnCttpQr0tfw8fb42czg&#10;c9zqtAJGi14z5Y+zvPFuOEc8lpk6fpX03p/EfI+7fl2TjMn2MZuwbC4VFLLr79Ph4e0+Wr4YmaSu&#10;tTdfO99s7L1jpeHgb2tNPCyXNr/C2/ahjdBZX5MdtWfz2XKfk59tsMzkxXaQFU2Z5yrZYi4rTXYe&#10;GTD+PLxUNv4q/JN4oORxRa2tE8srzsU5jmxn1Y5zaeCV5ynr021XvG90Z/GPa5s7yPAkrHf1ZXfx&#10;93bX+XVeG+X8nGaxskpO216rk39R7Hr/AGt1/l0nj/m5hYGvmuuXf1Hq8vvJP5bHC+Z8ZxZXIH3r&#10;k29OvW5/d62fluOO+XsR5b/6kfes76ldWn3Ov/La4vyphuaP/Ut+8Kb6ddOv2+v/ACsB8m4hH/3S&#10;37wl/iVf/ttP+UaT5NxB/wDfLfvCc9Sj/wBtp/yhS/KWE3/75b94S/xKzv3PP/lWT/LOC2v/AKkf&#10;eFevqVF+65/8qeb5hwmAk5Qt5rXX06w3+75/8s3n/OOHEHbcgGi219Jx9PvNP+XO+W+di9zvblst&#10;Z6N/4cm/3mmPy5lyvy1ncgZGslNCbXK6+XqSPn/b+68r8Vz7K5nP5F5L5XEOOlSu3TjI8L2PdvT+&#10;SsbAke4ON6+a6ZrI8+7W1rMTELGALPattD88expouXauqaqtj6Puq1O/C4gc2SwV1WqybBRtaLLZ&#10;06FgFtljfy1sG8bwr1YbamfZFDUAq5WWFXlsADvLRVkMRyNN5sqyzqHjkNeLKarSt9xWVtaBVY7R&#10;289mvgm3sWNjr13mCJ49wqpTttlBbGWlDPKwhs1CpthMbJtb4lDfXpEKZxe5OQruVAKEIsZ3do8W&#10;V8YDmOILeiixty6tLh915eAAd5FPqpur0effDc8P8qthkjZLNQ9aqbo1/wAvD0T2j31j8lHGWzVJ&#10;p1WW2r1fU9ibR3bieSZIxtXVqFltq9XTaVponsfUgrOxphIbIowx2PB4NESFNjiprKCDAGiAWDVA&#10;GgFN6oBwEIBSACACAU3qgFIAIAwEA5tsgEtFCamyICqDxQCS0IAwS1pBpfQqcKlRc6CaXAnix/8A&#10;mva4NJtchTYuV4B+SvhL5I7j5iefGlccWV2gmItXwWW8baPM3e3wT3b2ftzsmN8oBJf6i7RYeI3Z&#10;Xj5ZnRsgEUn7htizaaVRNHJtHqH4m+IuY53Ix+R5OAx4wILAK3afEFazVM1+Xvjjex+DxuLGDJhx&#10;PaI/U5zATYKnVz1fKb+7XjuJ4Hnt3B/0JmvYXNjAaNb6J6fku/PMY34u+XpuHxoYOQeZY2/qdVxW&#10;+Hh9ef8AZ627U7tg71l2cbE55dS+wgX81UiteVrpJ7K5RxDnQ0I01T8UfquVF3RgZfaHC5PL5TNr&#10;IRW6MO3Tj8PDvcPzfzfLcjJj8NHvbE8sJAI0PkFj1mYz/XiqbmvkHuFmM5ucZIjKzaKbtSPouG6O&#10;rnHO8r4z+Qu6uFk7r4575sOIPmJ9w6M1sFWurax1f4D7vZBKOG5x23Ji2sLXeP20XVpq5OlezuY7&#10;d4Pl+N9/Y33C2rHAD+K3kYyr74948YE7GNNGsNGjyQ1s+HqziZWtx2mRwbQeKBoLO7p4TAO3JyQ0&#10;/Uf7Urth16msTuzg8sh0OW1zf01Iv+Ki7Gv4ZmZNZmyMLTdgaRdL8lK438x9kHvDjGxuypceBjCJ&#10;Y43UDvqEaz5X54c07e4PjuAxY8HGALmAAuIFSR4romuXle31zWiz83I49rciP8jKE08rqvBjy6Ye&#10;Bv7q/nPnuWmHZuC8wYkLmvfIwlpNRQgrO6vW5dcx464XN/09gLn7pHfmOuqeryPtJmNPNzcv7dzg&#10;dxcPRXor2vw+W5aZ6Kft3mcqLuTCeGiSYv8AQw3HRclzX03HlcR9V+3sPlou2uPzcjG2CXHjc2gO&#10;hH0WV0r0dJWa5XPmic4uB8PUs/1lvcMNlyQ5Li18Yc89SFtpycfTthW/t3RNexoLdo6Lb9WIxns5&#10;rzR8g995mDyreMxN3uh5YC0GtfqFnh0Te12H447l7pbj43uxl0cgaauLv9iVjXXZ6t4l2dmwRvlY&#10;NxAWdjfWk9xcHPl8bMx0e7c02P0We2rp1rzXxvbc3F8w58kexjnU8rlRrr8n1+dcNt3JyeBDxz8A&#10;urI9pbRt1vK8LblZXK+E+O4uRzv3seIHFztwc5qqVvzjv/Fdo5DcdkP7Vg2ABoonl1/r1rc8f29P&#10;C0Me0Rt8AUM7wi3yuIONCSxgfa9UT5K8aysTji5DJmtDHbvW3SwS35RXHrtpcPPP9xHx47uvHw+X&#10;wIgZgXvmcLVXD0vg+o9H1tvYkemP7TexoO3+2hJLEHZM8cbpCRUg+S14dvJH2X1v6f4ezSQ30U0X&#10;oSvM11xDJbUE+aw3vy0lwjTRB7SPEaJa1F1c55zCfFIZGil62XTpWW2qNxfIVZNA83pS63lZ+Kbg&#10;T+zNKP5ilfk5cJWTmtihlvcqLFeTK8fiuzssyEbvUb/akn+XT8WIQMa2lwFntWuuqSfU40WdrWTB&#10;YqFJyn26J4XkaSBhALQBjUIBwaoFA6q4zokJGFUgo00lt0QGl4ym0fYnkLOSMXNErUsdzjGmGQAC&#10;t1FaxxZzS3Md9T/FEOt/wtQ0E6UVstm5wZN+lPorjGr2EV1VEk9EBiSBQ0K6nOrZi7cfBAJa9oFD&#10;1QDzIWPv4oPJ+LHDXVCBlKfGGtqg6hmT1a2QzqXG0SCh8EEoOYhdEwuYUL1ZBvKbHFrybIaRccfm&#10;VeHbrE1AVYXhsIspr2UqpRSZBUeSTLZHMhFRRNKgzJxG+lArCVjSVaxxpQpWLi9gyIqUrdGE04We&#10;7WmiMEpc3GJNOiMCIsOMyP1E/ijBxKmG6Ju3p1TwmnMWaRjCAdFNgibHkOrQ0qk0WQLXsodSg0b2&#10;nROL9QgkXIyGve4FtD9EBCDQ87OhsqlTYbk4tzSJI9NaJoJcyGNtH2egIhmlbX2/yqpDlRX5Labn&#10;g769EqKITCUDWieCQ544RLG57nUBvQoBwjEeaNMv3lMCkgha0uBkPlUoOV5p+feOE/BDIYDVkrK1&#10;1oF53tR63o7fLx7mPaI2uB1Iavm/Zny+09X8ENeBFHT8xK446b+Qmd/SfXWl1VRuwnIubV1darbm&#10;5v5VT5m72AeF10xGydkTBuMhMZd81SD4lClzA/8ApAKDsLe0+2SfBCVZE5rHOa8/mNlroz2Z7lsp&#10;rSWhbxy9GGy5tziPuWuscW9VmTlCOMseKnpZaMrVEZC47umoTyx2qxhYXQmpu8WRlXNZ4EGwHeTf&#10;qoroi1gbHC/c+UAXsSsq21JOQ+Sb0AbRTp4JNE+WWRzWsACMHlY40U7mNBeAB+UVU2K1q1kmZAyL&#10;3AdzRqFK8rWWMZ+Mz1Ua1oGtEsKlyhQSuaThxir9Q4/7UYVlf8dJHhw7MkAyEmjqeKMHKkOzJHyH&#10;9uQ4xivilfgZLLo8p0AzLOlPqGix2rTRY+3HDJFHjgGMdVy712840XCzMjkcJWOu7wXLvXZpG4jm&#10;ZG0OaLHxCxtbSLPHy5HhthtJpYJwVfQhgAcLFWhd4oLwHVTiLVjCwxO3NuTcrSRns0GI10tN1qfY&#10;tIw2X0LdoAsVtrGVDJxhIw26LSaolcp7p40ta5wb4ouq5s85dyyxxGZr7FtVG2jfTZynKynEuLDU&#10;VXNtzdOu5nH5H2ne5uIc2yx8MVd2y0ONycmXE/cQW0IWurn3jC57xjZLzHrL6fvXXzed1ZnMyJ8d&#10;7t5JY78o6Bd3OODpU7g+YjkkdiZMlGPNGOBoR9q6ZHLdm+4jvHM7dmMMeU58crqxu3EgAea0kHm9&#10;E/Hnyw3IyIocubdU0U3VU6PXPF8jxvIQRyxGrnAG9FzbR06bG+Tx4pC+oBoNAsNq6dK5JzcDopqx&#10;to0FTlvJlTjKa0sB/OEWrwtochrGbyLqcpwhZMhmBe3ojKoqHPe6ziCVNaRT5szo6fVZVtqqp3xz&#10;sHqo4LOtYjkmOP8Apn1UuVOWnicxpRQmQkv6KRhOjmJBDjbogYPtdGCCCgSJsL2nbfRKmZ5Cc7C2&#10;yWqNqxeZLC5rmOHqK7NNXNvsy5wmF7qNqHGq6tI4uvyhP4YulcQwflJXfxeJ7UeVPlusHIugFqEV&#10;Xqafh4Pb4rkUEbmljmCtTddnq6Zry/Y6fDpHa/FZGblxOc2kQcN3Sy+i5a+Or5v2tsulziKJ7YGf&#10;+H6Sub2ejy9p8t323jbtpAXk7XNXrHW+PgIYFpr8RSRlUaEkbsxlgOJVRw7/AJUGS1tFeC11VW0O&#10;cnl066rPHhDqCiqbFS58K1wqlLbSKDJ45jibLTXdx764VE3GtoaNqVr5oVEmC5hJoQj4otsQzHKw&#10;mjnD7Vntyyy/btDfv5cRq2Z1v8xUfpjo09zaJMXPcpARtndbzKi8I6dfd3XMHeXMM/8AHd95Svrx&#10;vPsN4mjvnmQP+e77ylPXgv2e4HvbmHazu+8p/ojO/abf8osndvLOr/Xd95S/x4z/APY7X+UCTuXl&#10;X1/ru+8qp68H+ft/yhu5rk5LOmdT/eP+1aTjIz29vamhlZkp9crjXzK0nOMN/Z2qSyKR49RcftWk&#10;0jm29jZPgxC0bin4ubbe2rKCM7wBRTbhppWz46GzSVlejr00y0scVAFjd8unTkZymBzaKPy0z4xl&#10;sphYSRoFrrHPt0FhZux4BKdPXdtMXIbKwBZbO3TY+5oKxrol+D0UYKetZbDkiHqt0TuycZZjkfRu&#10;VSosYPkKl5K0lY7GcZhcQUUta1OHVgCmx189mpwsigDSVjtq08mhZR7KqbqufKM5lHJeKvEthAsp&#10;wPEb0YI37ZTa6/g055jcEM6uMLI3bR4pNNFrLCXsJIpZGHTlzflnS4+UCxxAB6FGHL162OyfHHc0&#10;+K+KN8ppUalZ7au/0fase2u1O5mZEUVZb0HVY7R9L63sZdi47ObKGHfWuq59o9XXfMamN7H6FZo2&#10;PAgEJokPVrRKtoMEhCiqhAGgFA9EAsGiAVWqANAOIAIAwaIBaeAMCqMAAaIwCtwpRGAOo1KBAq3z&#10;QCS4IwBuDRQx1r5oGSq+4KPNPojCpSAGNqAwOPmKqbrlc2wz/O9s8V3Biux8/HDxICPyjqpvMtt8&#10;uSY/wD2ri8i3MZjfmdu2mn8Ev1s7XZ+N4XA4jHZjY0IjY0AAgAaJ+GFaxS9yd58L29iZBy8pjHNj&#10;cANwHQrHd06Pjz80c3x3dXdGXO6UyxPJa2jq/qso02+VdL8OdcRweLjftYI3BzJZNrjWtAV1TZ43&#10;WzyfVj+3ztjt3hu28PJYGSZM8Y3OJa6hWkrp5yYemmwYmRucyNrvb0oBdGWNk8nnf+5Z+LF2Nm4r&#10;g2N80Y2gUB6qLs7ueMPn78V/HkWPk5GTkQtkE0zpAXgGzjXqs9rlwddsV2bur4x4HuTE9iWH25Wi&#10;oLKNuB5LK6q5bLnsfCi7J7XzO2JIBLjSwyRguaHH1+ZqjWOq34eZ+Y+L2w89PzfEF0T/AHPcc0OI&#10;H3BdGrz+2+HW+1e/GQsj4flphHLFSNu4gfxWmWGm+Xeu0c6CbIY9j9wJqwtNqfYlK6vL4d4Espwv&#10;Q512+J8FO1PV5q+R8fknTPc2aRrSejnD/Fc2+7p1c046fksQVGXNvbdo3u/2rObna7Z8e/I2dByO&#10;Pg8lK4xFwaCa6fat9Lln5PT/AHTTK7ddmQuBiki3Agrp01K7ZeWHchG3JlaJKOa8i5XVrq8v2vip&#10;Gf3XiY+O/HyHh3oPgeivxc2uz5n/ANw3IYudz73YQBle5oJoNFhvHfx6YjjvE8W4MEmQ6pPQFY/h&#10;x+/2zGoi4mXMifHEwkAek3U7bfDxvXmemW4+LOwXZXe3ET8hSPFhkPuF5oOnis9bl9TysxH2z7dZ&#10;27yfAYHHwGKVuNAyJ20tJq0U6LXDu0jmvyb8Vwf6PkcnxTCZYWl5ZWtmipsFFmE78svAUfyHgwct&#10;Nw/IQyRZGM47iW7RSpHUeSNd487twtdIwu4OD5OA4+OHOncKE2W228w5NfXvkx3/ANhnD5nnG8vk&#10;M3Uk33PiuS7PQ15fD0DxHbPH8bjwwRwMHtNDa0HREqpo6Bx74Yg1rWgAeSVXF5LNjzx7HAUI8FFi&#10;5vhyXu7icSkkkAAk1BCi/Cp0y5bx3Zgz8wZmc8mNrtxG5KXLPprK65xmb27xAbjsAD22JNFtrMue&#10;a4rUwcxgT+qJzbaUotvBd6+KUc4P0Ip5I8GevsZp+PkmvIY5hcNDUKMYejyxtFDz3DfuWy5eHrSo&#10;bXw8lG/T4Rty/tHNeSy5WcTl4+ZF6o4yG7m9ftXhe73w/S/9Z9SbSO7/AADliTi52AU2Bgop+v7e&#10;Va/7V680keiXVc5fQ6XL4Gwh1mkBRv8AljTRFEouRXchiMyIXCgJotdam6uZchhSYM3utFAT6ltK&#10;y21V+LyrBM4vNKHqtZ8sNvhFm5R2Zk+xGagmllXiy83SeC44QRNkLbkVWGzfT5aMNqVltXZpPgqg&#10;BKxtVtARKxtOttRaRprRg1qkRbR1SBSAMahAODUIBW2qpFgbEywLaVaR0KCwULIGFjiZPt0B6JUl&#10;g/P9NKqbSwz3JSGaJ4bcmqnLXWZcskwZzlOdTr/inFWL393/AKdil8hDaAq5WOx7ge7IZ5Az3ATb&#10;qtI59rh1LCmkyW72XCpPki5PKjFk9t7gHeCSpVU2N7dTUeC6ssbBysa5ul0ZLCjyY3NILTaqAcjl&#10;e0C+iYWMWUCKHXxQeElzi5vkUDKC9pDq1QixMgdsNXfYgvFD5JonYRWlUKjB5nEOqXAhCpVfG2eB&#10;1C/0t0CeV+TV8bmtoGuNT4ownLQOmq2xsl4psMiTWoTkRhm+Ua4v3tdQeC0kJGxMiZxDC/0+CVhy&#10;tXiwtc0E6+KSsLNjzF1qAlkrDc8jHNJIJKMpU7wHupQgIycKe10ce1uh6qsJqFjyTMko51dxsEYE&#10;WMnvNALQb9VFjWJ+JNuADtQkdiy3hzCKJZTYgTxRuZUWkOpVSFnCLCwNfQ3PijxK3KzcTGweoGos&#10;E8pwqsvEbM0v6o8hhVNbIwEaNCd2GFNmyvA9BoE58jBnCyZZDtcqLB7IdEJWboy4g9EA6JWgVjx3&#10;jwNEAycnIeSNpYPMIEcp+VMEZ3b2RvIO2p+4Lj9jTMej6m+K+fU5Y4yRnWOR34FfM+1MV9p6fTMD&#10;FAfvcQdrBULgjv2FNVzHvBseiqs78udctLSR7fNa8659phVwkVqbrqRnKzyXNkx6C1E8JZ7Ibsa0&#10;+aMHNkzHe4jWwUU7UmXIqwtBuEYJBjYJXVPRa6fDLasjzGwzFlF0auTox2Y5kRJ1I0W0ji3Z6bMZ&#10;IXB7CXU/Mr8WF2QWSV3AGvglhnldYjS+Ibjdo9ISa84ntmewFrhTzU10YQ5ceSdwJk9Na0qourTV&#10;oIgyOECtHjqUrqqVIiymyR7Q4F7eqMKytcLIq0e48B0V2pbQ9amxSOzZdkrgWA0H0WeGuWolx24/&#10;Hu9l4rb0g3SOQ/xOKzHJkyWe8XtJaW9KoWpORdmy5TsfHBDBelE4FxwRdiPe7IGyg9Rd1U7BKli/&#10;1HOc6N49vdVlOi5t2+kXuG10ErYnAy1P5m3ouPeu7nGjjc8/kYQR5Lm2rs1X2N+4dGPcPpBUNJWu&#10;4yL3I6tvrZOQX5WB3xOo9wp4J4TYvsF8bgCSKeCuVnVxDMxr6C4qtJWezRwZDGtBLCtIw2XeI4yA&#10;GlAVvqy2X7MXe0EuAFOq3jC7YZ7m+JiyYXCra3Wk1T+x44+Vu35sITSRim+pD+im81zs8xY3KbMh&#10;+JM7c4upu6WWG+jo07LIYwkBe1wcDegXPto6NOuUrAnmhBa6rW1IDTqs5MNNpk7m4W+MZG2prYdV&#10;tpvhx9OWWU5GKR0b3PFiLhdvPo8/rxrBRwEzyFjtgabAld2m2XndNbGi4vJZO2THyDuINGGvRbxz&#10;2rXhOWfxPKMex5LA7Rp80r8pvTD3Z8d9+Yc+JC12S2KQAelzr2Cw31dXHrl3zj+Zx86Le54cXCgd&#10;Wy4unw9XnrlTc3i+615io6taUuue7unXVzCbGlx8je9hqDZPzbTVaMl91oa4gfVOUv1nJo2RR2O6&#10;vgnkeLP5D3QeoA7T+lK05EGVonjc42JFlna21jIZMM0Lyd3pKy2rXWDx/ceae4KLLK0jdHG8B1yj&#10;ISJJQADWttUwcxZmPJLjSiAm/uWB3ptTQotOK/Iyy+QhxtVLn+WfSYZ/Nax76i/ivR565efvvhHj&#10;lYCG7DXxXTrHPvcw6+QtEsnQMd/BdvGfLxvc2w8OfKuYM3uCZrHD0kVC9jlyy+Y9r2JGX4TjMjLl&#10;a1kbnMJFHUqAvU9fj4fLwPZ9rDtOLCOI43aHN98ssR4rvvsSTDyt9vNAwS+ebc81cTcrzu2/k59+&#10;eHbO2YNrGXqufGGc2+XTsYFrB9E/JViJnSNAKuRhvuymVML0VxzWs1kza3VZVrUfGO5/2qa2larC&#10;jFqhQV1qRlMqLWW/8Db8KCZhaTW6Tl20yjiLebD6o+UzQ3k4bHN/Lei012wdjPZGBUkNFFtOjDaK&#10;2XjaAml07WU2mUA4BDtFN2ba7JLeMc/7FPktIj4o6kKpsz21ODiyTQCieWF1pmTAAq3bcI8hIZdx&#10;hArSyPJZDcAg1Ismm74SoMNrnAAUTwmbytHj4AAFbqLVzWVNfhtEZNPyq/L4TtzV0TG+5YaFZbxn&#10;4ttxUfubaCgXNtK9Dhphqzj7WDxUR6HxhUZDHMJBNui1lcPaqbKYHtI6+K0lcvjllpYHxy7q9Uxn&#10;DUcbkgBrSaeZUbR18dstLFJvIabCmqw20dW2/inRAl+0feljCdNvOpjo6NN621Ssy1swyXKs/NZa&#10;a6sd9sOfZ7CXGgK1kc225zBiNrJ2DWrxrHNFgpsdeiXjThrwHWKjDSXDY4c7XMF0rGk3SJT1U4a6&#10;7xA9za6tVNX5ZSmPDyDVTkrqnN2FtSQpqbcKvNc1t6gIQPj52F7KOAoURrpthuGyNfAfW3RPLW9H&#10;OOaYHzHaQjLl6a3ZcdtufDQg3DtQs9q19fltHortPuSTFMYduIssK971trq9M9sc+clkZ3EV6ErL&#10;aPb5dvh1/j8tz6WKyuro8stAzc6ltUYaapjWvH6SVK7cHNrv5SjA8hhj6/lKMF5Hfak/kP3IwPIo&#10;QSn9B+5GB5FiCXT23fcjA8jgxpj+g/cn4jyOftZv5ClgeR0Ykx/QfuT8T8i/2U38pS8S8iv9PnpX&#10;aU/EeRxvHzuttIongeQ3YUseqWDycbxsrxuFB9U8Fdif2MoNCUeJeZ9vFvdq4BHjkToIcaa0qE/E&#10;eeUgcTUfmCPErsb/ANODTQEI8R5H2cQJL1FfFE1PySG8ODYkGiW1wqXJw8SC1tKenVVrMo22xS/9&#10;Jgo2R1PTcpb/AAvn8vO/zR8u8B8f8bOxkrZc0sJY2NwJBv0WPnK38cPmJy/ffdnyvz7uNxMl4jyH&#10;nYy/5a+Sz355H7MK3vz4S5jtWKLMypA58wYS29fVQ9VjNMUunTMc2xOIzsN5N2gflBBsVrLh4vba&#10;zZ2Dtr5f7v7Owhh4ubSFjdrRStAtda6OXf4dY7V/u27hwMqJnJTOnhafWxrRUrSalm2sV8qfPXIf&#10;I/J4nFxwzR40raO3C1iltydU6YjpHZzY4sPHDhcxgn60WN0w87fe3Zu2TjZRwJdWxWf5babYKe2O&#10;WFzZm7i4UBWmurbbsx7uNbHl7dvokdQhaSOPe+VeSv7h8H/2yY+Z42cQzNa55AN61PRLalpq6T/b&#10;h8lZHOw48GZKZJI9rUtK6fxH0gwMn3cKOjhdoP4K9oWu7mHfkLHxGRza08FxdNXZpcuKDGhnb7kQ&#10;2ubehWEmC32whO3Mk96uySG7Touzky/L232Z+653sRkch3bcdoAPVd2mo0vy8mdy4cnG8vmROBBM&#10;jiF0a1y+3y8nHO6uQyo2TSxtfOQwjYypOmqe2+HnazFeMu5A/kOSlzctri7dQRnUEFcnTs7J/wBS&#10;OMwRLIHPsw6NKy128ni+5bXZuA4iFsDXxgEgXKvbn8M/V1+Vq3LGLmxxk7L6i34rlkw+j5aWR6m+&#10;Mee5XhHQzxZJdiOo57CSdVf7Hpc/h6md8o8P/pU4y3tL3wuY5hI6tobLLbplv5x8xfljjuH5TuzI&#10;z+JhMTp3gOcDY3Pgs/JltZXQfjLstkTRlzuDnPaCASq86ynOWu/xYrIWFsQptUebTeSEvllbUAUA&#10;V63Lmu8WmM98cdfFbTXKNthS5UrWOId4pXm59urBcpkZUkri4OezqAs7ovntms/NzUOMDFvEQNjU&#10;0UeOHTvcMJyuY10rpocgC9SarXTZDN5PySzt8f1MkCmtXLebxz76eX4VOJ/cxgw8lDhSSGT3CBVp&#10;FLmira/DknGyvQTvlPHxMTGyi0yR5AZ6m0/UAf8AFeX7Puzm+3+l+m29mOgdr958dzBZsBBN3VK8&#10;qfZze4fSdP8AUd9cVD+QoMKfDnkiADnNOi8n3vZfZ/RfWXjJGx/t7kaMfMh82D+C6Ppr5V5n+4cf&#10;h6kcKaL6/SYj8v3uPg25m0UN63S2uWRijkZaSiA1BGqXkdUPN4cTsOZxbU7bLTXZjs86cjO+HKlj&#10;jrUutRdOjl3mWn7Q42abLbNLcV0K3/hzY+XesaNscLW+AXJvfl6HPT4H5BYbV063ABtlmNqLaU4y&#10;wcAqFpDKa0qVYOIGAQRQGhQDgGhQDwAIVJo6BMskGnQXVlaMDxCElgVTBJBGiilgR3FLAEW2vqld&#10;VTZXjBG8k0FUKzlyf5Ny5uNwJPbPQi30RNk3XLhHZncOa/OiaZDRzgFtK5+nPD6B9hxPyOLbI9wc&#10;SwJuefLmHeT8mDmw1r6Mq6ybac21FCullS3x+iyEqSdpa64snCMOpTRMQxuIKFLeHI3sa3yohI3s&#10;FalBFMId6fBACbHc5taICnlhIsQgM5l443mg11QDkOOYhuGqqKi2x56ijkwn746aoTVFyLd4JGl1&#10;aGZGRJjy2rQFKpanD5OV0bQAeiltq0OJI6Vu56gVJ2VN9EMzc8bA2rdUQ4guf/TodQtYmsvl5c8M&#10;4LAaApiNLx3InIjZHINRclZ1pFtBFR1RopValh4adpSIxlRmm4H7FWtRVaZCyh8FRF/ufTuLvy9E&#10;YCE3kxJIWHStEYCeDjyt6VKMBUZHHsdo4CpVSBAfx78ctMZ6ppQ8iLI92E3ufBAS2MygDR9PsQDT&#10;o5XV3y1+xAZHujjmZ3DZuOW+47Y91fsKjprnVtw3xXzI5+F2BzeZibS3a5xp9pXzHu8/l9p9dvmG&#10;4Ml4jdG0G4oV5mMPbv4RZ5yxhaT0Trnu2GF5L+pIfMrbnqx32yhRRkELe/DOJWQdsKvVNUM0m6Nv&#10;1RSiRATsqPBZbNDDpSHGpT1TT8Uwa4U63K1jLashzLv6xd5LXRy71g855e9wJ6Lq1cXSs0+T+q5g&#10;/Keq0c2xtzHRndF6gdaKKhosB7PbY935gNFFb8kjIlc8WsAk3ybjlJG1uouhWVjjZLZ5CySwpS6m&#10;rlWePixRPc8EFpCSpSpWOLy+M0aOimnD+HkStl6gE6qKuVp3TZMUO4kuYb0U1pK0PF508mK4uicX&#10;AmjvJJeTrZmOj3tFMku27kDJ8Y75WFmTMHvAuEtj1SOMxzFJM2M+htLrm3dXNacYcg5j7l0bXari&#10;3dvN0mCKD22kAbiKlc2zq1SwfTtASwta4k7sWM7DRx1CcCTG+TKd6nKiq8xGxxEBxshGy3jlYHAt&#10;NlcRWlw5RIG9QtZWO0bHFmgbE1opvqtdKx31TnZNGgB1FvNmF0Z7lc8xxk7qrSbs7zcg7pPG87jO&#10;w8wta6ha1zj4q/LKLrh4D+Te3p+1uW/cY18Z7nO3NFqVU3XJeWEzgslmRiRyMcHGgL1nvp8N+PT5&#10;a2KCLkYvdgbR7LED/KuSx6M2S8OL3T7U32MKn8KvyXy3arpoA+JnpdWoAW2mzk66OScp27NizE7C&#10;BU1su/n0eZ25ZZKeOfCyWvZXbfcAurXplwb8cKjLzsnGnEzHG99q10cPXXFbnt7vOXFljcJzG8Ut&#10;VVtr8K9ffFe1Pjvv/Hn4vFGXlB0pNCCbrg7aPc49fh6FwOVx82AOhcDUeK8/fX5dum+VBybm+4S5&#10;lfNT+HbpPhlzIHTFoNKImy8JkTxo81V+TO6oeaWveXAekBT5Cas5LkEOIA9IU2tdVZPJHM148FnW&#10;sVTGFr6MNLqMAqaJ1nkpyGgTZL9wiYbAVTwRtmVJuDK0pdPAynfvBtFTdl0eJW4RZs8SAkWV8+fy&#10;5991dHkFzzU28F6POODrUhjxI70ihC311+XDv0wg8tkyYfGZLqHc5rgPtBXpevo8P3+2I8jntLM5&#10;3msjMyARE4m5Hmvd4aYfD+57X9nQcXicHgMXZGxrnhpFQu234eP365ZPPyJJpCSaNJs1c2+xcblM&#10;4lp91ttdFjlfZ3rtuI7I6joEq4fxXQXf04x0spjS7fDPZ81it44tqx+XPrdUzrNzTmpqhWqbxo3y&#10;C2qV/DfVvMOD0iyi1t/BWWwBaRhsoclo/FVlnTcLQCgSJMkQLdFRbaqt+M0u0Tlc+2pqXBbtrRaT&#10;Zj+pTy4zGOqR9qV+VzXB/HEQJ00S8TlW0EUThoE1fkZgjDrNRkfrMSYTCdwCm1P60uHjGSN/KlKd&#10;0Jn4hrWmjVtrs5uminbh+3LpS60tYzXC8x4xQLLZ06G8k7WyAaI1VVbiRB0lxqUbVMma6NxGK0NF&#10;rrDau/jGiyItjBZYZ+XTZ8Mzmg1WscPXVWmLcNKq066qPMxiCTRVKjfRHgdscA7QIp87itZgSF9P&#10;ddUfpCitOm+V9jO9uTa4bt1mtWFrp9TS2tVi8Fy+ewftOMleHflc0VWf7MPSvqbbEZPxX3xm1MHC&#10;ZTg7SjFX7WG/o7/8KOX4J+Rch1BwOW0H9Xtqv2sf/X7/APC44/8At1+RHkA8Xksr/wCWj9zTT6/f&#10;/hroP7ZfkGVoJxZ2V8Y0r2dOvo7/APCSz+1Pv+R4eWTAH/yip/aq+hvf4arjv7Vu9209x0jfrGUv&#10;2Cehv/w1UX9q3dEg2Pyi0u8Y0r0aT0On/CbF/aD3FIauzf8A+GVN3aT0d/8Ahaw/2icyym/PA+sZ&#10;U+ap6W//AAuMb+0jNIAl5Flf9wpebfT0LfzFoP7OmzAe7yER/wCwUea59etcH+zXj4iHPz4TTptK&#10;PNc9Bo2f2pcPC0tfkwu+wo81f+vIZ/aX2vK+soheTrYo8z/wGlwf7Vuz8MAft4Xda3We22WmvqeL&#10;WYf9u/aWPTbixen6qK6NPXw2WB8TdvceG+3jsBb+VKuvnzw00PaWBjioDbKHVJg4eKxIzQNFlNi/&#10;LCbDx+IW3YLIwPLKW3jcM/oCPEZO/wCmYnRgqjxGS/2EA/SEeIyWMPHH6QjAyM40ApRoTkGQ9qIa&#10;MCeIWTZjZ/KjAyNkfkjA8jm0DojAyW0CoFEYGTzmANqEYOVXPjc92vVGFZS2tDWUp0Twm1XzO2OJ&#10;olhFppspdZVImHmUrUpUzj3GlkKlRmtc510GtYGgD6oCQCAVntrlprRe5QvtqLLTSYiNpmuPfKvy&#10;Phdj8Dl5MkzWTiMlja0NQuX2N8OnlMPir8ld/wCf313BlzzzuMJkd7TSaihXDr0+Wm++I9Df2kfH&#10;8vK9zR8xkw7seAvYCRbyXo8p5OW7Zr2b88fHcvM8QzJw8ffLDtGxovRoCrpx+Fb/AIeBeU7R5CEy&#10;syMJ8Tm1FSFy+FcW/Hyc1zu33HIjwi4e9ku2AU6q9daznPBfdPxFyXbHEQc7JNvE0fuRx7SCt9cu&#10;rTR3z4G+B8vuvBdzvNYbmxsIdjukbq0itk7ae0dB5zgD2vnnDpsDKhg8lhvmubfnj5Fjlzuqz1jL&#10;yTmk1IJsFtBdnOe8u64OAdG9xpUmhqi1GXh/5l57L7yjmjhDnxtBFr6rHfZprsZ/tr5R/Edxw4c9&#10;Wt90gtNtEabfLeXL7LdtSsn46GVvVgp9y3uxePywffeY2GF7Hu2gnqufpHTrcRw5mUIjvjfuDjei&#10;ww5+m/yqsnk4n5TWyPDGE3qt+Y16PaXx73fx2D29i48eSx4ELQ5gOq7ddk/sxXFPlDHyORzDk8Yw&#10;h8p1bf8AMVc3PbfyXPbnxlxPH9tZvP8Ac4ZJWCQNEnpuWEhLbYtPW8ny+7vggzO6OQHFQVxGvcGb&#10;LiziuHp+WnTl4xF4zi5nTBkkRbSmoRzeD7PPNehOzuAZLGI3D0kAFdm239U+tpirfm/jwTObNjvD&#10;XN8AuDbZ73POGw4GWXh8IY07922grpoFndnTray3cnJzyOd7GTtB1aFORdq50Y9+RHLLIHO3CpKE&#10;XavRfZM0LsKMMeKgaK9Zn4VN7HSsf9Vq1XR+iOft7FShjtkqC1aa8o451tqX7DGR+oUaBddE0aeV&#10;ZTmebwMGJ7Rtc8VsCp3kjGy5Y7ie5MPMnfDPFT3PSCSubZ0csme4e0IM9j5sdwB1FFhu36bOGcvw&#10;3IYUr4gHFgNK0Sh/w5pz/ZzuaieJGH3KUankavOvc/xlzPCTt5DGgkd7bw4bR0rVabbfDHe/L072&#10;Lyr+e7KhizIy3KxpCDuN6MFP8F8v9nfy/U/9O6fiO6/GkjKNv6tNV8/6++Nq/X/Y9fPOV1TuUOdg&#10;TFxtsNFHubo9PlixrP7fchwzM6Ktt7QPwXq/Q7/L5H/ctPh6/dUlfa5+H453uNhuO6n0os0a00RR&#10;GWpJbXRBWqbmatwZhSu5tlrqy2eaCx8vPOZI07fcK6dHNs7Pw2PFjmLY2lQt/wCHP/LewVLQuTp+&#10;Xo878HAy6xq8lECqyIjanDKDVeQWhYwCgrR7fNCSgNAgHQKITkoHVXE2lKpEgBUpgrb5oAUp1QBG&#10;91P8gQVFQSqSX6iilccZ+WYQ7jZHEdD/AAWdaR5l7QcG58NOjwt9Pwy7X4fSL4zeZOIZf9AVuDS/&#10;Ln3yBGI+WDuvqTd0/DRMJBXS46sGkFqEoksAeSmSrngAJAsmIr3xuvRCkrHcywGo1QmxLe15Hkgh&#10;RNcHdUBbNcPb9XggKaV7HSEChugKzKxo3ncKVQDbMcEUOiqHkt2O0NIj/NqmdU2TPJE8NqhJbi6S&#10;GpvZWzrM5AIfp1QTS8Q1sjWigqprXVqGf0qNAoFmdP7/AEoZokjyDcpw4i0e9ziBUFXlNVGdFtBO&#10;2pCcoiLx8koksCBXVKxcrcQTBrBXUqbDPPaXevRSZvc6So6DohFQpWj1BVLklNIJauY2tCqCkkZN&#10;FITdVIk7j5743ep2ifiFrDljI9QkoAlfgJzHtlIBfWinIVPKZMbJY2b9hBPq8EZBuF0Tmlzs5GQi&#10;tlZvIZJ71yjIB8b5I52+x6Xxub94V35iNdsbPnH8ycHJw/dOVL7W1r6eWpXg+7o+x+s3+I5biZUY&#10;90PpUiy8LpMV9Nr8xFnPuVoVOty5enwx+edkt/FdfOMPyZMgaAQr3MjIl3wFVqz2ZqWQhrR5opRO&#10;gmDWUKysaZRpX7jZaao2plmQI3jcVpGG9ZXlsrfIaLXWOXesXO4ukcelLro1ce9Z3JP9YmMenqQt&#10;HPadhlq0geq10YTldYpj2AlwBGrVntGutNZEs7nAMB2DqFLWU6yeKJnQv6pKlPYvuTy1iZS1TRTW&#10;sq9imkNYaHf4dVK5UxseSGtY5pASqsrUxxxQMIp7lFNVK0OJmQSwtx5qVNKKK1i9dMzj4xDGd7ZG&#10;13aUqNElSKeKST9wWsG5o9Reg/FLjmmyMlzYnF5tvp4KN6101OSZWbhT+01rtshoXLl3rq01dC7c&#10;jIG+ezJKFziubZ2aNRHkxiUsY6oBoKLCx0xaYz3SzNaRaiUh5X/7cF+2tDROwjO5+O6gJKQT4slz&#10;hUhOA7+5lJAZWyqJsaDjeSmiIEth5qpWV1ayHloRtLXAuVyouqe/kXOaKFPzT4KXkMsyMIcU50O8&#10;nnrvbOmgme+N5Z7ZJBC6NN8uXrphwjvXOZ3Dw08M3rmibta43K7ueuXm9tsOTdg57G5s3FzyUJkc&#10;G18BZV15/CfX6/2dZrP25mMfIwnDmAudKu/61522r2Nd2oYzHyZW5uI8Fjqeluiw2jo12y2fHZIc&#10;0NyGAMIsClLg9tcm+e7bws7DdNCxu4tqKBba9MOfbjl545/t2XFmcTGSL0C6OfVydePw5dzHHvjc&#10;XmoaP0rv57vG9nizoMe4Oa7a5v8AguqXLh1mK2/b/dOTxssLv3LtgcPTVYddcu7l0w9t/GPf8WfB&#10;FFJIAaDqvM6x6fr75d8dkwZMVaBwcLuXFtXucp8MrPCxs/o6lTlpYceBEQXGxCc2TdSZxG9u1lDV&#10;PyThQZuKIWOJ1KVpsw0bZKONA+yVXqZmGx/9M1+ijKzm8uZ/UtZOUKbJaA4uivTUhXKmoXug6fmG&#10;quM7TUs7KUDvV+pXIz32+FRJmhrywFdGmri23wkY84rUrp1jm33ylRzOM7RHp1XVz1eX7O/jB844&#10;SQCFw1AJXr+tq+O+y9zGWBnbHjMdHAwB1y4jzXt858PifY7+WzG8m+jCC7c66W9c23TLETte516r&#10;l2rr4VecI1xyImuHWymNO1eieBhDIYnU6BXhyfy0eW8iP7EsM99sMbm5Fa3Wusc9uWbyXVBVwmfn&#10;F0tlRd8IysgsprfR0zEjGwWWdbfwjZsepWkY7M1kMuUMqbhYSQrlXFg+MiP7EzsVwb6kMrqe9suC&#10;PJXh8KTPxy0Fa6ufpMM37zoXuJNjZa4c3kt8DL3GlVGzbSrseorKuvX8JUMJkNFNOaZaPCwwALKf&#10;JV5pGVihrC6irXZzdebJT44EhstvJx3T5JaNhUbVprFdlOJc4eaqUrDvHRbpB9UrV6auncZFtDaj&#10;osdq7+cwtswDaFjfy32/DLZUe46LaOTpEZsYpRUWsQsrHBBsmrbTKhlhDCXUrRPLm21xU/B9xz2R&#10;BxdLI4BjProst6fPTyr3P8G/AGR3LFBy/PRuZjn1NEjag0+xc22z6P0PUe/OB+Lu0uHhihj4qCX2&#10;gKSUpVc2+z6Xn68kbZnBcNCA2DjI4wLCinzbf42tSBxnHi37drT4I81T1NUlmBhspSJtkr0XPV1h&#10;8sgaLMCnzOevqAa06HaPBPyP9Ws/gmT2wPzo8h+vX/hG9BcCHJzZXjP+Fgx4Da7k/IeM/wCFZkSS&#10;Pd6ZCEsnjX/g1EXtdR7i4+KVpXWLBslwDdLyLwiRvAGiPIeMQZzur6aI8leMIi2ilbI8h4xOD2kW&#10;RkrrBiWiMnNRmUHomrCNK+gKWCqscSXaIwi1IieGtILUYPVNjkFrIwrKSHtppRGBkr3GHqjAyQSP&#10;FGBk2800RgrTfuEdPxRgZGH16IwMlVDf1owMmjJez0YGS2voK79E5BkiTINKByCyRG9xNdxQeS5J&#10;y0UQWVbkT16IAQO3eSBE1ja3QaTtFqqaCmtakZ0PomeSq9a18U5BKreW5SHjsLIzH0DYGFxr5LPp&#10;v4xvpMvkH/cr8n5Hc3OZPGY05/bRSPZI0GooV5Xbr5OjGI8rcNxUvKZ8MEUfqLgAR1us+eltcnXd&#10;9lf7dew3drdtY8kkRjlyA2WpFDRwXrcf6xlzua7l3D3H25xeO/8A1rLjhjANQ/6Lp23ljs8cx48+&#10;UflT4hx+K5R2Pk4T89kLzGBWu6luq57Y015/D4+d1/IvO5/cMvI8TNIzHil34+w2+xE2jHfi7d2J&#10;8v53fHI8F2z3VkujxIiIpHSu3Aj6LaWIziPsf2f3d2N212pxuJByEEcDMVofSwJAKLhjbmvEnyr8&#10;h4PL92/+ika7HALQ9ptYhYbyF3s8TvD8rjSlm+QXAWUjzZVrzHOcXx2NJK6Zoo0m6eTteBvlnvrL&#10;5flXYuGXPgY8hjmm1LqNqm1me1i3M3QZcW57yB6lz7VWtX/avB/6R3VDlxs2MMhdbzIU6bfLr5Pr&#10;F8d5LcrhsavSNtfuXVK1ql+SOD/1DBfLjuo5tTbyTsyp4r7g7jl7be6CdxIYTcmiyuri635cvzvk&#10;XEzJdjcgMkJtQ3qifA1bbgPkrlOJwZclmU+WGACjK0FFp54Oa5rqPxD8vs+Qucdx+Zk/tmwyGMur&#10;W4T16NJpiu8fKvcsnHcP/ojOQM+PMxp8vUKK7u9bhJh42x+C43EM0ojY97y5xNPG6w2rH2rFHIIY&#10;8l5bEG+Crm8Prrlf8b3LLxlS1tGN1NVr0v8AVz8f++FxjfLPG+4cfIyWteTShK867fL3+fP4XkXc&#10;vH8m0uZO127RGXRNFRl4zMkOkjkqbgAJwro5dzuFzWPODAJCwmxCqMvF0jsXmeQ41kQzC4NNjuK0&#10;0uKNtPh6H4vujDkEe5zbrs/ZHndebWs5zBNNpbcKf2stOXyxnc3dckFYMX1bh0Kv9rsnL4YXExcn&#10;kJDNl12O8Vlt0ReZXIcZFiPjlxWgEOBO1c93XJiNvw+U6XHAlPTqlaw33+SOQ4aDNaXeyDXUob6X&#10;MZx3aMDTubEN30SO3B3L7FwuQxnR5WM0tc2lSPJbeGY49tvly/M+PP8A2zg5EmK3ZAXPO0Cguvnf&#10;suXxX6P/AKj3xvrEr46k2SR0ZT1f4r5LT+uz+gJjbjHae5H+7gSBop6Tos/ZuYj15JstPgKQs5rK&#10;jPWVq9P6LbFfG/7lpnV7YA3Er73X51fifsz+xIbX7Cl4stQe2qTYkMLRfRORFUvLPY6IsNKFb6xh&#10;tXJ5eHibnnJDR+atV0aufatTx7mh7KkWstc/DL+W6xiC0W6Lk3d2t+EnbVY1cN0uarKqCgQCwKqp&#10;cAdB4KlZBBDAqgqWG0TwWSkYIbeq0kTTgCZDogDQVpW1AySRqEsGQmVERUISD7AKauOT/KMPucNK&#10;7/K7+Czw0jyf2vWPOFf0uC20/DHt+H0b+J5t/ExjwY1W4NPyyfyYwjkGOHgUO/X8Jj3nUOK65HEn&#10;Y0tBcppp953VINEEgyOFTW5KDQZZGMqbIOIbcuPfYAX6INcRTNc0AnogFV2UcDUV0QlIE4c3bRBK&#10;+aM13AICE9rnWCAXHG5oJIVQBvvSgFtUwrsnGbKC6lx1QWUIxubEWi9laKyedHLG8uqbnRBRccTm&#10;+0GgihU1rq22NOyVgJ1WZ1OG2lqIZos0W+tFUhxGbGYr1JTyVN5G2dhaGCqqFFA2J0MwBO0HUBM8&#10;tjjCN0bauqbKbFSrD0il6jwUWKLJZ+lgSRUOalD6AK9VWpKaWIb97Tp0VxNV72+pxcwO+qvVNUuY&#10;wknZGG/RUWVUzJyMM/kq2qz2GWgxebx5NrHARureinAR+Z9t4bMDVoqSUYVKdxH4joYi31Gl7IwY&#10;pTI1rjHjMAr+bqjAGZmllZJDGerWqrfhGPl5M/uP7biyeLj5nCe6Sb3QJBTo0LzPb1y+j+v64eGo&#10;MpzCHuH5jSi+c764r631+ksT5coOYynpJ6hc+n5PpMspyUbnShweaLr1uGEiFXaBudp0Kq3JbJUj&#10;mmKwBC11YbM3l1Ng3Qp1JmKQsZQ3UWLEZ9VciLUMv9e43C1kc+9Y3lZ6zkC30Wmrl3qiyD6Sd1LL&#10;aOTes7LMG9FrHPakY9HR7gKVHRUSVG6lBWizsVKmhwjbvca06KLGk2RDksyHbAwNp1CnDWLvGkZA&#10;2odQ01U1rrUjDkdLOSwkk9VLaLoY+QJfellc2OK9K2KnZUi1gH75khiNduizrSQ02KfHna6erGN6&#10;i6i1rrFnLyJY1peSXVAYD18FGWki9xocmTEMhjDLE7wb0R5HgfFZIimG1u58p2uWfTZrpr8tjNi7&#10;QJpIg46gFcu2zr0i3wZ5HwuaG7QNKLGunSYaLjf6bXF7Q5zjUEqGyzZLLEd4YPI1QVWMEs8tJC8i&#10;h8UtiykzZtdrdgJ6lThUqRBmMNIzQHRUqJjZDG4HogYWUU4fQCiVqbqtGtdsBab11RNk3VNbkvY0&#10;NJSuytdUebIq01P4pTZpdI4H8lyOiZvYLOrVdfKuDvq8scxnzmOdjHFu6tQCvX414XtOS8NyMmBz&#10;rZXOId7hNT9V0dJmOLjtjZ7T48YvdfBMaGtfMyIEHrVrVwbaPX06MPxeTkcLnnAyq+3uoC7zK59t&#10;Hdz3dSikOyORgDopPyuXPtrh161pMDMEYayYB0b/ABUHiKXuXjcDJhc6IBznCumivnt8s99Mx517&#10;l4drXSWqF6HPd4/s83J8vjhE5zgLXXfz3y8jfniqZ0zYi21Lq9vlE+HdfjTuVnGyx7qEGlAV5/fV&#10;6Hrb/L27w3O/6jx0D4gGlzBSnVeZ0mH0XDfMWrpS1zC8CtLhYuqIr52vqXmwNgjJ4NxTCU1BpREp&#10;XUxyDDJHTdWlVWSww8tYpQHOJobApWlPynySQmNlQA6iht8KbJe4u9DjTwSTVf8AuDEXMeBe91pr&#10;WW1Vj5C57i0Ur4LfVhtsqchz2uJqR5rbWMtt1SyUe8QbgnUrqmrg77YT45RG6tag9FvpHDei3xX0&#10;O8Lv5aPK9/tJKGY/3tei9bhq/Ofs/YzaynIRfmLbFenpfh87tcue8rYnyWe1RKx07iZBfquevS43&#10;Eart+IvyIXeCIOuz0Zw42Y0dR0C1kYw/yEnoNDSyMOfrflhcguJNzqtZGVQJh/TPimIz8l5NVOy4&#10;0vCxn3G00KzrbV1CCKkI+gUN4hZTag1CtlvGbyG+o1CcrEzEQHKlxPpVvjZDSIMgANgqyi/k9HQg&#10;JQ7fhGzMfew2WutcfViM7Bc2potsuTaKhsj4HfmIopvyvStBx+fuNHOqsa69N2148h5B8VNdWlbX&#10;DgBaFjtXTIcysc7T1Rrsw66snlQbXmy3leftrhU5AAHmmmRRzAuKcThc8VCQ5pP3otdHPV0nAADR&#10;XwWOzs0h3Kktqsl7VQyGrltq5tvkloHgi1E/JuaMEaKo3nzFHPCam1giufpHT/hftI90d24jXx74&#10;o3AlvT0uWG9d3pcPKvtT2zxONwXFY2HBE2NrY21aLdAuXbZ9v6XrYi/dOGigsVlXXvpijhmLjr+K&#10;iw5Kk10KlrJS3SADzSwLkTHghGEfIg8N1KqQSmHvqfJGBaIEEggaKpE+STu9N0xdldI8NcSnhPkD&#10;H73AgpYPNqc0/elgfJYJ8UYHyiyvNU8HmlMcKJYGaWHgJUsj3hJXkIv61VQ8mnyhwQRjVMHQLf4o&#10;oOMdQ0rRIJG6v0QB7h4oAbj0TBO6mqICXPCYJ3+FkAC+yAYMgBQDzZAWmutLJFlFJJdUITk5v2jW&#10;lkFlD/c7iRWtEHBgbyhaYxm2lrICfGQBokZVQgEF9lOASJLpA6JaNIF6qpTjzd/cR3sO2e054oJN&#10;s2RHI1xrQrzfa6O3lPh8Yea5eTk+RmnleXuyXVe83IXn6Z2q+lxHqH+3349jz81nN8qPb47FfV0j&#10;tKG41XrceUw8/f5r0p8jf3L4XbGO3t7s9rM2eCMRbrtILbEVFVXS+Mac9MPFXdne3f3d2RJPm8hk&#10;YsTzUwtkq2mvULjvW2uzRyjkuKnyo3+9PNkF1dxcK1UXfZpNsVz2fhoOO9x2TEYo3/8ALq00T16V&#10;e0ljP4YixORblYsxZM11Yi3VdGu9eb2mK6vyPdPfPG8dBNPnZTcN7AWEvNNp06LTzrBqezuSyOae&#10;yXJe6QnWQ3NVF2rm69M/D0Vw3FSSxNLZ3tNOinzY66sL8n8HzuNhOzMWaWWNlXOZWxAT8lXV5u4v&#10;ujgX5kWNzcEUGSHUqW1JPmpqfB3rg+3e3c8wZOBI3fL6g1oA/wAVlVa6tW3sqIZEc8Q3PYdEpHTz&#10;j1/8atdj8cyF/wCkU+4LfVe1+Wm7oiMmBMI9aG32LVpJ8Pn98gdrZ2TyWXkuiMkWrWnRRs5Os+Xl&#10;zu3tTMO/IgjdjOiqfRaqgaWMhDznLx8Zlca4O0DfcrdPGWvKy7Ok/HHLYnascma7JONlvfvqNTXq&#10;o/Dp6SO3RfImD3DKxuVyMkz2gANcKigU3dOvXxWWTyfFGJ8wydp202USm2WPXp5OeZPMYbppNsgI&#10;Gi6Obi6/hmM/mnFkzYjVh6q+v/V5fLpjq4vzrs0TSTQue1xJIIXmYfS8uvwj8L3T3DDO3Gjlk1t6&#10;iFpI6Z0duwO+M7j8eP8AduO+xIJqrkK9W14nvbE5mVkcm3dayqRl+10yCNkjWljBt6KpDnSNNgQP&#10;2O2kgjRPFYddosIp54CQ+VxobVRJay02mUjks/Bixf3OS8BzQFvrpXR+ySMFJ37jNf7ONIDQ0AC0&#10;/Ta5OneSp7O4X5TYy403FZb8LIz/AMiV0rgnmWBtzouWxF2zW4xWUZ6rha66ujTb4TGxNe4CgT8f&#10;k9tvhOc2NrA0gLs01zHLbmqDnYsaXj8iORjXjY40P0XkfZcp419r/rXXx66uEdqGODmZoWAbQbN8&#10;LlfA9dcbV/RPrdvLjHY+YYHce4n+UrDvr/Vt6+2d0b4PyDD3bLGXUD5xQLt+l+NnzX+3aZ1e9tu7&#10;aW2qOi/Q+Mzo/EPb1xvSdtCtJPhzT4KLakALLHyq1A5HKZjx0JAKvWMttmFy8wvbI8uqBot5GO1U&#10;WE/91M8A7qHRaRjUWed+Nlhm4gV0TtKT5dH4mf3YWXqaLGxvKvQ0gVWVjSUmiwsawKDwSBYApong&#10;E0K0wZVPJGCyXSgCaSaGqAW3VMFbT0VotLQWR0QQ6FAKRgEHUoVBUCeCps1CWEhICXD7FNXHOvka&#10;Au4Se36HfwUYaR474Rro+QF/1LXVj2/6voL8QzE8Ztro1tFbg0/KJ8nMpPG//Kf4oejr+DIJOq7H&#10;ASJXMIvRCasYZvcFKoTbgxkMcL11QcU+Wx5ZYlCopfXG4EkoNa40xdQB34oC/hILW7igqntjbt3D&#10;7kJRnmpIogGCAy5CCybdICnDQch4a0kaqgiCT0mpRE0Ubm33XCtNUHI+26Qi1CgoZY1keylqqa11&#10;X+JI70gHwUWHV/A4ltykzPU3Gys4P2mkepT/ACVRntayu0K4lms1srpKtFAOq0kB3CyJgQ2pSsVG&#10;px3PeACVlWkSdzmP8lJbQieRpBCJUKmb0tc8ajQK4mquWemo1WkRTDwHDdQKspyrpHRud7bminjR&#10;IZQ5eLa9wfC4il7FGDlHkQyjFfGPU4NoK6IwcI4vKnZE6N0bKssbIwtals0kbi4gA+BRgIY2t0q8&#10;jUaqLDwyPffEjmu3eQgZAx1IZC0EdaLn7aZjp9ft418nubhk4rmcrjZ27H476kfUlfPe3zxX1vo+&#10;xmG5JA9jCCuLTR7FuYr8nofJaWYc+1wpshwc00NDVKVNpbX0ipW66NWOynneWhxITShMmDo69VKq&#10;QHihJWmrOoD8gEvGl7LWOfdjuQO6YuqtJHNvWazZnA7QbLSOPeq18YeAa3Wsc9PxOMbKeSuQSjMp&#10;3sIKmw1jQyRi9lFjSGQYxZlNwWdbareFpcAHWBUttIv8eBsLA9mqit9Ye96SfdE8kNdayjZrrF9D&#10;xsmNjMdG5w9xtTUrK1tNU+F2M4COclzvK6y2rTWL+PjYMnbK5noYLW8Fna1mq2bG+WAuNGRD00Ft&#10;EsqkVWNm4uFnNZGzf6gKkVWXTZrpq6MwDkIw40aPDRc1ro1gROjgc6ECprRRa6NYshG6MNfvIBvS&#10;qFr7DY3Jj2EmqEWp7MOXG0JINrlKlKV7Eznj06oioEkTsV4kf9aBNpD784OY36KbV4WXG5TXOAJW&#10;dow1rJW7QBStESlYYmc43CdPWKTOypIozQpRdck7ol/1GCZkgr7YIC6eTg7x5X5qJ0OVkNpbcaL1&#10;eOzwfZmXFeT9yDOMjRQh3+K7M5jzpMV6R+Iu5g1zMeWT8wLaE+NlndXXz3dL704oy7szGZ6qVqFj&#10;to9Dluzva/c7gTx2caGGzCdan6rl30dum7omPntc5wLvQT6Sua6t5sRkT0Dxuq1yWk+Rtt8OZ9xM&#10;jka8i5XXPh53dyDNiYS8O8128tnl9NWLz8JpILehquyTLj6fCTxHKOwMqNpdZrhVc/XQcemK9idl&#10;d4tOLgRB4o5oBXmdub6D1euXcsTLE74pXu9JFVxYetrsfzHBzSYCD9VFbaosMr2a0r5KVnXvfLXz&#10;TyzrNclhyNrMBXZdP8piohndKaPFNtkeKjeQGNBcHXHmn4lazObkFsmvRaa6sNjAydjNxXTrq5t6&#10;o83NMhIaRey300+XLvvhUieh2/qHVdc1ce+/klRZDq7TcnRdXPm832d/CZaDGn9qEhxu7Renx4vk&#10;fsfc/hKjd7jSfqvQ054fGe3t5VR5zHVf9F0R5tuHOuYZQnxRYNJmsRMKyj6rCx6GnxG37ZafdYad&#10;U9Y5+u/y9DcW3/0zK+AWi+fyh8tIGtIBQ5e/5Y2R4cdVpGaDkyUYUwzxfulU1erb8EyrmEhZbOjV&#10;02If0h9Fnlvr+FblWBVst4z87Q4lNjUIMo5VKcqcz8tE15MPjqdEJtADaqwm0s+sUTlZXXKszcL3&#10;GWCubMtubE5/HuYSaaKs5Z+OEHEd7T6HxRdRNsN5xE9XNv8Aistndy2dS4z1sauXZ36LOeGjapRH&#10;SMhyTA0uNF0auDeMfkvuR9VoywhBm5wqEsok+Wm4+Km2yMuvnG2xGnYCsdnV+DOXVQy2qop6jVa6&#10;sbT7Iq0Pipt+V+IpYwAVUpSqjIbStlVrPa/L1x/aRx+Nk846R7fW3f8AgVzb1731mv4fTxuQxgDa&#10;6NAH3Lk2r7Plt46g0F9HHqpyvyynQs23SGUrcKapYPzRy6rqVRgrufbYKsI8jUxPRA/KIZKC5RDw&#10;lQGoTLxOvdtaalCfFTTSguIBTyXikY4Oyvmpy01iwY6qMnYcJp1RksIkxpdGQaZIjISQRRIsAT4I&#10;wPEm/imCNpqgyhZAL3IGSa9fxQDrHoBzegEl3gUAAaoAiUZBNQjIJJsjIQ3uodUZBiTIc3aAdUFY&#10;lQv3C5ukgxkPcLBMI8TDWvjdI4toWClULSTSgQKW11BqmBF9OqQJrVBglgF1pfwSXpMvnX/ehyMk&#10;WDjgOc1jnvDgPCi8/vzzXbp8R4B+NOzuQ7653DwcWB7saSQNllIIoD5qOXHDLru9jfIHMf8A2Pu2&#10;8btXhaMy5IQ2d4s7c2xuF3S+MY6a5rz5i5OFx+NNn8q73cuVxfR3qN79Vy9NvJ1zniJfa/Gc78lc&#10;1Bx/D4Tm428b5djmjaDQ3pTRVy9fLPbfxfQjtP8Atx7ewOPhby0RfPtBdUB1yB4rbb1oz/a5F/cZ&#10;8E9t4fZeVyHHY5jlw4JJGFrQLj6LH9Mjr575fGfGZk4Hcsb3ueYcWX+o11aU+iqaSHvx8vl7m757&#10;77T53494nisLHgbnx4UUcjgxoduGt0WSOPtz8VN8acNEIRJQkl1QOiw6XDzLpmvTPGQNY1oZUUC5&#10;5u010XGZix5+HJhzsa9r2ltxXVaTZXg+cnz18eZnA8lJyfHRPDJXl3prQUrpRXkro1nxj238i8X2&#10;7F3TPjuk4iKNsu8lxdtPkng5o9M9qd2YXMRsb7oGU2gcwkC/VHi1muHqXsTJ2ta1xFHK4Lr8ujct&#10;AH4ri0VDh/gqtbSfDzT3RxZdlSlzGljjcLK7PO73Fcb7l7XxMmM0iADq7rIjkvbxcF5H4/ZNykME&#10;EYDJXHedFrrMsdPbxs6P3t8BcF212vjc3l5s8c8sTJBE14pR3lVT01w9fl2/ZHOu2u3+Ey4Huw8h&#10;xnjcW0LhWgXDvVbxD7jw3YbHmOZ4AGhKNNmXi5Y3Me6ZzTIb21Xdycns3EbLheOdkOa6Q7o3fmqt&#10;+k/q8fnM9Gsnw+3sXGkfltbVg8AvNw+i5S4cR5rmeEgypHYLW72kgekLSR0zKjPcQyKiUinSiuQ7&#10;KXxHcTMHlI3tkIbVv8Vc1ZXWvZvYvcGLzOOwe4N20eCvWfIssjtWFitDAW0o4arXwcfXpUfkImsB&#10;NqpSM9N/lwX5H5x+LiSNbLsAoKA0XRpGu29w4n21yc+dmgMeX+vqfNdesjzO3SvSeI39vhRST0aR&#10;dR11mGPPpbXV+zsyOfHbQ1svJ20+Xpa/h0/Hu2i1mvw202WEcTg4ELHa4p9NkmYNa0lxuBVdXPox&#10;5/Nca7h7xw8XMnwJZKOkYWNHmbBef9hv/WvrforjtGB7fb7HOyuLqh1CL+JXwXszGz+hPr9s8o7T&#10;yRdLxpLdNpXJ2/6PU9WZ3U3xLKIe9oG6F862+o2xs8n/AGrn/R9C4q+1GfEL9G4bf0fhXv643pVK&#10;3Wk2eZdiHvaxrnHoESHlz3l8x+VlGJhsDei11jHaqjk4zFjBo/M4XWsmGdpfaWC500jnit0WljKL&#10;zmB/9YVaNCf4qcqwvOKlfAGtPROxMrawye5GCs9o1lPU9AKwsbwn7ApwoE5ANWBiyE0omqCJQCh0&#10;QnJ0aKkUaYG3VAOAVCAI2VyA2fHxU/yoRVFRHRCQ81Fiowvfjd/C5Nv0O/gs61jxdgHZybh4OWmr&#10;Ht+HvP4ak3YVK9Gq3Bp+U35SFDH/ALv+KHo6/gy0NdouxwGJIh9qE0I98VHVsgrDk2U0tpQ1CeBE&#10;TeJBt6+aMBV5mO4irKVRg8qpk0kDqO8UYPK7xM/fRpNfojCsNTiuLmipsUk2JDmR0shNqJM1hFum&#10;qEoYDaEdVUh5VWTYnwTGVXLI6lG28U5E2pGMN0RLtaKk2styDy3KDa2rYJ4LJ0PafbFaGimxrrWg&#10;w5GN2moIAUVVW8eRvsxSnxTIXuDqONVWR+E2WSLYNa+SkqhuG5poCq1qGazJ3MLmkfgtpSygYmYy&#10;OX19SlVStfiZ0TgKKPFrE7e959OizoothcaOBqhnZhFni2OFfy9VUqbFBnNL3f0xQDyVxnYjtlG0&#10;RkEO8eiosG5IwPM+IT/Awbbui1cEZOQ/I1skLgCNzhZGVYZvjoMt+TkwiSNgL6AuNEZUv/27GAiW&#10;Te4a7DZGTMB3sn+g0tBOrx4qT/gh8TJjPFP6oZIy0hvmlv8AMZ65lfN3+4zs+DgOcdyuJjSNjzJK&#10;PdQ0oKrxfa45fSfX9cYed48phgY5p6aLy7r4vqOe/lETJyK0NbU0Svyz6TCudQgknVTNcM5Twe0t&#10;9K01qdlXlP3HaFWUKlxDH0Bo1GCyKe7asKuFVY7bXrXqtY5t5hlORcd5AWscu7L5LjvNVrrq4+iH&#10;udXaFrNWFTGUcwtIO4DVWEUtk3gdAbqbFZTGTSO/psspupymA2QTANs7Wp0WW0b67NNA6X0F5aRY&#10;Has66NK1mM6AwCrHE9SFFdEWWM3GjYZXNNhUBZbNtFpNyo5CGDExmFjmDaXOFB96yrfVOxuGkgDZ&#10;HSMe91xQ1WVb66r2HMfBEYXNq65qBaiztayHsWSPKika8kRgEho1qs7sqamuOx4Pe3xRuqTbcKrH&#10;ps110bLGgyjKNzg2Nx0Flz+Taar5nGRMIlu5xuaXR+W2qV+0ne5oJAZ0Cch1osTE9hrS0gnyVYTd&#10;V7HBLIASKhK6p8S3xStPpaK/RJchj9o/JkAnHpr0RlcR5+JJEhi/KywCmtJVTC2bGluCAD1U+J+T&#10;Rx5+0NFbommB+Uw5hLa1GiLBhTZ0j5WGiJRa5Z3IJIY3Ob+oHet+dcfaPPvcMHuvdI2gpXcvR5bP&#10;E9jVxXuDGcZC+MAUF7Lt0uXk9L41B7c5ubiOQhdvLaPFfvWth8uuXtrtbuLD5/AbHKQ5zmUv9Fht&#10;XpctmD7t7ekw8p+ZiGgruNPL6Ln2mXZrsLgueEkQx5XEStABqsNtMtp0aGfknbC3cCD1qjXnhW23&#10;ww3I5m9zml1RdbTVydLlhOSiqXOadVvz+HD0jFZrnxkhdum7g6zLNveTKTWjjontjZy65ldQ7Y7g&#10;yMJ+I0vpspQrj7cfh6vqd8V6v7a7tOXjwh7q0aAaLyt+dj6Pl08o3MHI+4Q1u6jvFcm1w9DTRoYm&#10;BzRcVN9Vn5KuuE4NaxnmrnyxtVmU6scmmlqq9YlinyBskm6lz0WheSoyJ2O3NG6qqajOWTzp3e7R&#10;pNB4rTXVl0+IrcjkfR7Yru8V16a5eb06/KqdM8kE+K6ddHL03zDXuAPLjWp0XRpo4v2eH5aDjMGS&#10;d3vPswdF38ebwfsveklTcgF0zQz8rLFery1w/PPe93Oy1xrNpS66pXn/ALfJA5BjrkJSuffTLmvN&#10;UDnjqNVdVrrhh5G7pQaaFYbR1Tb4dI7TxXFzSfEJRhtpl3PDBZjtHkFrGmv9Wb5eUuLhVVNXL2ua&#10;ybnEE1KphlXZc4DSK6oVFVjVfLU6VU1rrHSuCj/Istm+rorAPaA8gsq3n4VOdQVWjLbZnZaiqGNM&#10;MIJJNkySg5qcqsl2KoIkup8FaLcDicKiqWVROLA5tglkWZZzk8YFrrDRXrWG+jAZTPZlJ6VW0rm2&#10;1uV9w+T62gFZburlXY+ElOxtSuXePS534amUF0VeiiRW0YvlKHct9a4+mrFTN3OPktJXMXDCXEIo&#10;mrT4MdNtVNro0+GvxwAwBZbOjOUXLbWqWGe2qlpRyuXDCpcd6U6Ka2nzAlbUWTmxeFVGSw0KdrLb&#10;TFes/wC02RkXNPbfcRJ/isN3vfW3D6RMYaMIJrZce0fVz5i7gB2NJSjbT4icHAAIXkh7xoClhNNx&#10;sdu3E2VJwlG+ifkc1IcRT1JH+FRNM1klNalLJrOP8ocDSqJQj5M4axw1KeEXZSQl001jYHqgsr6M&#10;bQAkuH2EhBll3X70BHmNQaITahNkAdRBZTGvBTVNhOkANEYPIjJSg8UYLyEX0RgvIoSAjzRhOS2k&#10;6nokrUbnCiFEh4qKFBZP7vBAlJTMYPggEl33oBBd5pFabMgH1TwXkiybnXCMDyMbCfzH6IwPI8x+&#10;y3VGEpGwOFSgGC8MKRxPx5WuFkLSS4UQLSA66YOahAIqAkA9weKDLB6k/ROaq13w86/OXw4z5Pws&#10;aFgDXsc4yEnbqs9+bpnT4ZXsb4e4L4j7aycp8bG5UMYJkJBNR4FZT4TdfJ4l+R+SHKc9m5biZNkr&#10;hCwXsfJRvMjn/WofYHwn3P8AJvNY8mTEcfiGGjg+sdQDXyU6cvltv3kfUv49+Me3eweJx8PjcWNs&#10;rADJK9rS7dS99V6OmJHF028m8kLnSm1GilEbfLOXDGd+9sRd0ducjx+SA5ksLmx08/Fc++mHVx2+&#10;X5+vm7s/I7M7s5nGja0RCdwjp4Bce272+WLq4Dic5yrcxkQmOzdQNJP8FFzXF7Wj6G/DcGVmcVFI&#10;/aXEDp5Lm3y8jwzXo/D4+aKIbgC7xCxzitJzwnCBzAC4XW2nyVmFN3T2Zg908c2HKiY4EGhIHVaT&#10;ZL1r2B8c8G/4xh7XfjRGLLxGxudRtRSvVdmnPMEr5OfM3YXdfwl3pkZuHDK/h8uZ8wcwOeGtLrXF&#10;gjbTDXT5enfhHvuHnsPG3vLpbB9OhpeqzPbV6/n2S4bQwgjbWv2JWDbeSOC94whuTI5op4rKvM9i&#10;eTlefG2SE1FbXU+WHlddLHNc6MYmS3JjbeM1uttOrzt9bLlRfI3P8t3TxcOHNLSDHhEbWCosNEdN&#10;8u71vd/X8V5XxJeS7Z5MzQueGbjuBJIoTdce2mXr8/e13ajnO6I+Wxi6KrH7fVutcBGnKu2WWZc7&#10;4uKXJzCXmoBqvR56YeN73XDqcGYzBw3uYaOjbotek/q4vV+dsuP91d3TZb3Y0LnN1D62XBJ8vpuU&#10;+Fb2H2JynfHJSQYjXOcA9xea7fSKm6110dWsYnuTDyu3+Xm4t4cDESHa6g0VWYXdA4zHkmna5z6a&#10;UustuuE66ZrtnafcOZwOTE1jztBAJuQonsSO7/1131y9ddsd9yZ+KxoeC8NFV0a9/J4vs+hdKPnO&#10;758cOD2ki9wFrlwTl415P+Uu4OSynlsRPtuFdCr13w0unwwXZHcuTxuS1743O2uqTtr1W864eb25&#10;PR8/fb+R46Ex1bU0IpQ6LHp7UYc+Xy7R8X8v7kMQkf8AmAsSsNN5tXo4xHqDjovdjY4EUIXT4fBy&#10;4+VwIy1zRanVc+/G2ou/khZIL3OHTYQl43Vty54+Xhz5jw8/E7jgyoHlsXux9T/MF5Xu7/FfSfTb&#10;f+aNZ2nlSZPJte86sYF8b7Hzs/ob6i+XKPQ72V4xwPRhXP21xo9vj/TfLG/H0n7fv3AvZ0+ij6y4&#10;3eX/ALFtOmj6Q4gDsOF5uCwL9G9W50j8K+01x0pxwoQPFbX+teHt+VDzOUMeFwrc6UW2s/kWshxW&#10;I+aWTJfduo+xaxFIy4nZeS9rabIzortR4tLwuK2CtAKnwU1U1UnLQ/8ArQXda0+9QrBx8HttY4Dw&#10;WsvwjwXPHZLXt2Cx81G0XPhdtFtvgsro1lH7deqi6rySWEI/AyLaUyyPaUEKiCyMBPCbSg1OFksK&#10;sEWAjAwVqjBzUoBODBDgfvTIXS6MGQlkBStk0g0UqClYqVkO8ow/h8pvUMcfwWWzWPEbG+3y8o/z&#10;KtdnP2nw9vfC03/pw2uoary4dfitP8ptrGxw6MTejpcxXRvIBXY4Tbn1KE08LgIJAyXbXU8SqgJ2&#10;HZuBvRMIb5w00dfxQn+VHyU7BduqGkR+Mnf7m4GqFt9gZLnBoJolYmrxwGwGt1LPZXPOqqRKvMwa&#10;SCmFdPIHuIQEZ0W5hKqJp7FbYtTJhuckbjZpc42Diq/gv5VR5RsrmiM1opXGr4tzpmjcfvUNY1kD&#10;BGAdVNUso2teKhJnsW9poAL0QP4Bk7WAtcFURVHycDXsfIz83gtIzYLIdNHIaVshUXPG5rgQHFDe&#10;NvjZ8YjaaVWe0FSjyA1AKlnaaklMrC4iwRCV8j4QKll1plFRzHDINzWq4SO+MBtelUUIM0bDShoU&#10;gIQuAB3ekaoVGfkAGeA6UMic69UG05GKxjG4zC95FS4Goqg5TFJMgubLI2KMCu11jZApDDExn9Jv&#10;uOBu5t0WM5cVwX5/7Wk7k7QnyISxs2FHJI5hHqNtFxd9Xrep1w+WEDv27pMaZhEuPZ7TqvF7aPpv&#10;W7fCK6QudJUFoJ9NVyX4dt2yBdRtA4GvgnPlEhxrqNVyJqumdclVIzqjyJDvsqSQZHbblMZRJpQw&#10;VJWmrn6MtmSNe5x1W+rk3ZLJkrKQt9HH0R/cc1wNPBbRimOmIYCNSkRyJ7tm4ipfogFDdH/UA+xR&#10;aqJMbHTevaQVlWsWUbmQsDQdrvNZ106tJx+Q8Q/85rvILOunWrDGmJc/32lzD+UBYb3Do0mV7iiM&#10;RufFEWnosbs6tNV1gZrZo3wNicyatnFZXZ0zVb48TnkxvkbuKxuy5EvFwG48hAeHA6geayuzTXVe&#10;xQthILG7fCqx3uW0i1hmII9zToVnIuLfGynOka2J32aqoqNBGDKWlw6XWkUvMcQtABN/qmm1pMd1&#10;YwI7eadLJiSSRsoDhUV6BTYMrMMjc0O9o1U4PJljGxF25po81ojB+SJyWHFPCTC2jqVTkPLJOimg&#10;uQdfBOr0p9kjyKE0WVa01NMWNIKhnsxXNw/u45RTot+bn6RwLn8GWOR4pRt6ru515XsaOT8thh29&#10;pFyu7k8b2ObmfIYT4ZTI3Vpsulw6zxbTsnvbJ4nKZHLIQxtFF55dnPvh6Hl7twuVwt+4OfI24rVZ&#10;3m7NezlHJZTsXJdPju23rRR4NP34TcbugyQOZK7+oLBLxOe1n4QJOU919aokF6ZNSyCUeKphvcs1&#10;yePYkBaa1y7a1kZcdzZAadVrNmG3NfYtmMvcJdNvhfCY2d57J5NsUUbCSTZeT1r6H1t3obg5Blsa&#10;agErzOn5e7x3+HQMOCNjB7o3O8Qs4vepGS+JjDQLXVzWMvlTbt4rRp1WsVrqy8wj3uoRfzVRO+io&#10;nY1u4jrVb6ue7+LJ5dC9x6rSMenXKldEXOJXTzjzuuuUaX00FK30Xbz1y5d9prFlxnEyZsge4emq&#10;7ufJ879h7k0jbGFmHCImC9KLv5c3wfvfYXa2ZVggJfUj811389cPD21/ZcrSCGmq0wPDxQORaA0p&#10;eLO7OV8yKySKqrLH0HuU81lsvWur9qR2afos8NMutMdthH0W2rLfZiuVlPukVW0/Dj32+Wbnfeyl&#10;Ovyp8guOqHRrAw2/1GqK0mrp/BsoGLOtddW/YP6ayrfHwqc4VqtI59vyzk/VDOolaU89U0n2EEJy&#10;CHugVKRZK/irZ7BGKKKcWEbqghDSKrkG1Y76KtUbud8kyjzbqto5di+JcWyi+hss9l83Z+Bkq1t/&#10;BY7R6HOty4gwfYs29Yzk2ja8jzVRy9GHdV0jh5reOTZPxmX0SqtWhxRTasquNJA4ltEq6IZyTYoh&#10;1U/qTc9/KZE0m/RKtNEkxV6KW2qry4gA6ypl0/L0r/a0/wBvuPZ4h/8AFZ7PW+ufTiBu5rfoFybv&#10;rOf4WkQoA3wURvDkhLUDBLPUUGltFEApSaNPIGtc7oAtJGW1+WabktmyCCdClVTZfxyVb5BEgtVe&#10;bMG1BOquMdjWCKuLh1U1UXrBQX1Saw6DQJGBdZAMyaJp2VJfSRJnlNZJYXThwsmpqmYi4GlEAs3Q&#10;DYcAaICVGbHwSq9SXGtUjI6hCKea5MslVKS4FaJmQXUSK0yX0TRky11UwcIFEBDe/aR5oAA1IKAm&#10;AnagIjwXFI4mY1WiiFpta3QCmoBdSEA3Lp6UBGbv3XQE6jSBUVuq1Kje9tHNFmt8VHTZro8a/wBx&#10;PyKzCgHD4k3rcHMla09brh22dOnxHjfsTiv/AHf3hhYkp3NleS8Hyor1rPb8vrB2vwGFwHEYeFh4&#10;wjk9phc8Aa0XTo59/lqQxhFJLkXWiclBrXNIpZLJflX58+Pj4cgyJmxMLf1Gijrt8OjlMPhp/eNg&#10;P/8AdM+TxsrJ2zSyOdsFV5e1/s9Tn0xHhfExHjLikmYWvBFa2W0/DDv0y+kXwRkxycfBHUGgA2/Y&#10;uPa/Lh1vy9Y4+O2VraBY7/Na2n8zjQ2LcAt9J8MdmfOYGVgk/KzQo/lD1f8AGPIx5HExYrZBu2ND&#10;DXRejx3+Bg98q/HPA/IfbObxvLwx+4I6Ny30DRtBOtEdLltpHzG+P+Jw+xO9svgcHJZPD78hBYag&#10;UdSiwjTb8PfWE4f6ewbt3oDgfsqrscuzjnehJL5CDclYbOXf8OV7RKxwKyrz+sZPk8AEutYojg6R&#10;hcnjvdc9pHpFQqy8ztMVz3nO1oMlr9sfqujLTh7HjXIeT7dmw2PItc2WulfR+v7U21VnC4zopXFw&#10;16rq0eb7+2V3yQIxpnRuo6llfWf1Yelv8xxGXByc3kHRNidK976UaLlefH1PHb4fVz+2b4dxe0+z&#10;cvubnccNfLG6SJzhtIa9hPVa/sw9nhy8o+ZnzdkYOT3/AMi/jo6Y7ZXtIF771hv0dV4MhjYr42xz&#10;sF6iy499stOXq/Ld4bZHYzp3sI2tqSVjK9D9k01w1fZ3ezMHkYsV7jtLgKVXocI+f93rl62g47je&#10;4uLZO0AyOYDr4rvx8Pnd+n9nGO+Ow6Yc8rItxbpQKZPlc6OE8HjYePPPjZLQyQbqA2Wl/Dm6fLZ8&#10;Ni1Pt1rHWy8/rEa64rsXaWccDMx4GVpuAoFfDb5V12e3+0suKfExw8Xc0aleppt8ML0uG7kxG0Dm&#10;dbhXjKuSkyIdhJIWXTT4dt3xHl/5iwYMqSNzG+tkjSfsovn/ALCY1r3fotdtu0Y3s6QDlWNGnpC+&#10;J6b/AN39I/T8fHlHp0iuC5vixHa/0epf+znHbTzi9+ccR/8APK5/r7/d5n23O3SvpTxjjJxeI7+a&#10;NpX6N6F/rH4d9z8danPoG7j0C6+s+Xz7nvOTuyJhG2/qWuv4QscbHGLggn8xBVwIGJjF0k8pFnXC&#10;eTjTcfEAEjZ3mmUymmin+QmeyH4wI8FpDqlgyP22Rt0uis7W2xniWMPF6hTVynSSCs9msoA1WVTQ&#10;2+aahEeaZWklqaSw3xTiaUmCgOquEMIVCm6oVktBG3aoKi6Jpz8kdSo2MAFUKiATEZzuhm/jMsf+&#10;W7+Cx2dGjwzlDZzs7egeon5Y9Y9l/C0lWAf7q2jgs+XQPk2MnFaf8iddvFSAfau1xm3CiE0/A4VI&#10;cgiMjH9z1AKoEfaWt2JhVTtbuNUJipy8ZsrSR9iFyqqL3MZ/pB+iF5X2JykkbmihCE1r8bLfksCV&#10;iLByMeAbppUU8mx10BVy5ABJBunAlY04kYRWqaaejkDHJkyXcOB+8JeNTVV/BfyyOFiR4+RteRY9&#10;UrFxvOO20AYVNaxr8VrXtAJ0UmmDaw7WmihGyXCBudv0QP4MZDI3O9KcRVRkkgbda9FrGdZPKi3S&#10;GoQqBBHG0itAhtrWmwXY5DWOIJ6hTRav48eBw9FCVOyEeVro3hlPS7opJElia79KuUkYN2+lrVcq&#10;cEyRP2gEECqZA3AjeAdwr4IBUmI4FrKVYdQkeWU7g44NDZY27AwXQcPYGRtxf6DCXtoC4eKDNTvp&#10;/VyJQamhYUKmpMmQ6MR/soSxj3AOeNL6q2O0R+SxsXMhnxMumQ3IZsew+aw66N+O+K+Vvzt2TJ2j&#10;3Zl5WPjHFwuQmcYRS1AvI7c30Hq9nFXOBMbnyBzQLheZ01w93jtlGZKxznbG7QCp1bbTASTUtVaY&#10;ZVAnmsmzqknlDHXVM9qivyxSiqRGUKaQyUobUVxlvWZynuY9w8Vtq5t2eyLSVW+rj6EXkIAGi1jC&#10;levcGHogJxlDI9p/M0WSpwuGf3W7XCyztVFhFkMYNjdVFaQ8+SEODJWBzjTVZ10a1o+PiibGHe1t&#10;roVnY31q1x2SSShoO5gOi5urr5Vs8OJhMYDg0N/MzxXNXbrVrKyGJzZYWCItFHP81ns6daHFNL5X&#10;SynqQCVjVyrVsckcxkMlGkUCitdUp+WPQx04Gw1UWNlpjSuy27W+oD9QSEW/HsbDO0F4BrokvDom&#10;BAx7QXUoRqnBYuIONZI+rXA+SqVFi/xcb23bdu4AaKkrIYsUjxWOhRhOUo44bRrXAJHkP2TZHsa+&#10;9eqBkh3Hhj6Aem6DypM/jQ9rg1twVNac6yWTizQudQEALK1uoMqZ7TR1VIU00jfXXQrXSsd9WB5n&#10;Ajyt5Auars51w9eeXHea4JwkcQKfYu3lu8vtycz5fh33o1dmu+Xl9ebB5PHGB5LbOW2vy5LLKsMD&#10;msjAa1hkJpqFV1jbTerz/Vv30Zc11XnoFhtGt2yagEgLpHmhBsFiWssqdDKS6pKHRrV1jEvIClvr&#10;rlKzcPfEDTVT5YX+lnMjjSQKBPzZ7cSoOLnADg0kDop36fA04fLsHZXETOcx72ECoXD02enx54ei&#10;eEw5YmtLCRQLz9/y9bl8Npj5kkbQ2RpefFRGu1Hk5bXtPpotYzUE9Xh5rbqtIvWszk7WOPqHVaaw&#10;978K6d1WEgrbWPJ73DOZERcSVtrHJNsovtgW6rs5ao7bYg4eO96Rr3CwNSvR4afL5v3vc8JWzwWR&#10;wR7YhQ0Xrac3w3v+7d8nzAXkuff6rq01fL9dbtsiuYN1ui3h67eJW/amnfrlSclISHX6JM3LeWfW&#10;SRFFrORR75vqVntFyuv9sQ7GMtrRSubOhSP2RD6LXWMOmzn/ACk490iq2kcW23yo3voalRY11qJO&#10;4O0SdWlOYQpK36qNm0dQ4X8rD5LHatdfy3Mf/LUVvPwq8pm4lXHLsz+XHSpTZVUyVG36q5EpELrC&#10;qBE9jKhNZEsVBVVllYitsVNTEtmiG8Qc27CqhbRz3kxR5+q0lc26PgyBsg+qmjSus9vzVa1ZbO/k&#10;6Gx+6Knksm9ZXkjUPCrVy9GSEXrcVvHNsscePSyVXIuYG0pZZVUXeOQKfRKtdaRkkURFVUU9abCr&#10;SCgAqlWmiaBUKW2qnyxcjoqZbvQf9sr9vdjWjTY7+Kz2et9c+pOIPS3/AHR/Bcm76zn+E9ppdRG8&#10;OH1oMpg2oM7vogGnvKeCUvJZRYxzAdQtNY5d78s1ibvf3V/MlYc2a+N+yOpRId2Z3k5S54odVpIl&#10;dcZHSIOKz2a6rlQ0yRUoMqtqoBmQktRhOyjkf6yjDOpMTrJiVMP5KoUjsdUoCSXUaboCEJC6Snmg&#10;LRn5R9EqrUbtEjtMOdS6E2lRyApkkbgjCpSC6qDtIJQg0dCgGQaFMHXPsgIL/U9v1QEpsdADRAOF&#10;20UQCWUJqkeqS0gEIWf3VAQDrNEAtAClbIAyG+CASH0r6apwSZZrurlouH4fOzXSBnsxl33Lm7bN&#10;ef5fJHvzuPI7p7t5GbeZYWzksGooVwXb5b7XDb/AmMz/AN+YIeQx/uO2g/Yujncs9/w+qkRIggEb&#10;qkMAsu3WOefJVRurt3miqos+Wa7o7q4/tbjJMvMkaxzQ6jXGmiw33w256ZfOv5Z/uO5HLmmw+Lnf&#10;FBUgPa6ooufp1y7Jph4O7/7rzOaecnLlMzrkuPmuPOanbbDztmZrXTOcJhu3flXRb8OfbfL3d8CZ&#10;LY8GEubRxIo76rz7v/YtY9ycU5j4I3i6f5XVvlESQ0Hgttfwzrl3Lbosh7ej7V8FNuKTtHxFz+Pi&#10;e8zMnbHFE4D3CbAUXRz6YVI4D/dR/d1ids4OT212dmjIzZWlss+O+7XCxBC18sttXiX4R7q5Hne4&#10;Hctyc7pZ55nOLna+o1V6wbV9ZO38gZXEwuBqQwX+xPZzbMN3tBuxy+lK1XPu5t44xDVrnNWWHD2h&#10;nNxhIwlOuKz5YjKg9p5qKAqLXF7HPKomw2FpIFaoleR0l1rA8/wkcsUji0VoTRbaV3+p7GI5DPit&#10;xnva0Uou3StvY6eUXvB8AOXDhIasNN1Qtd5mK9KXyja9u9kdv8Xz+FmZ2PGYI31k3WB0XDtph9d6&#10;+mcPcHyF8k8JxnxY/j+KyY4SMdjWhjtPSRRc29fQ+vZrHxmkxf8AWe4MyWQ+57s8jt31cVhXZN5a&#10;69xvZMLsWOV7RsF7hZXV0TeSNI7tOObjpI8VgPoIO0I10+Xlez7Hy4Hy3AZnCcoybY4Na+taLv5/&#10;Dw/Z3y9e/Ffc0E2BDBI8F4DRQldc2eJv+XYsrDj5THkjdHVjwfPUIyvS5eK/lPtLI7e5V2XjgsY6&#10;laC1zVG2zec8rXsVn7/Da913gH8Fx9Pkbc8R1bt/FA5eBr2frCz53Fc2PJ614jKGJDjbW0oF6GnR&#10;X6XR+N56OVlJCBtsKldGnQ5p4pGZnYoifISNCl26yRrw53rth5Q+TeVxmSzOcRSlB9V8t9l7E8a/&#10;U/8AVvo9ttptY532LkGbOjm8XD+K+HvTy3fvnrep+rlI9aQu3YAP+VdPT/o5r8buWwyft+8+PeLf&#10;1isPRuN2P2XPPKvpZ25L7vCcefGFpX6J9ff6x+AffTHap3JymHGcQdRReltMvnow2Oz38jc4Vv8A&#10;4rSRFq45F9ImMbYJg/iRtGJu67UCLLj7goUoecYPeaUgm40e7G06JlWXzscsk9zrVXGO1aThZiYt&#10;p6BKw9dl2WhyzsbSkbCsrDyHkiRWQVYIaYKAqhJVAgArgBALFkHkaBk2dUEURYJl/JNKqNjE47RV&#10;VE2k1FE6NVHz7d/HZY/8t38Fjt+XRo8NcqwM53I8Q9TIz6/h6x+FZ6Fo/wB1bauDb8ut/Jjd3Ghw&#10;12BFdfFmwSPNdrkIcDRCaQHtabhBH2ybqUKqAv09RVMKjKgJcXAUrdPCVbM3Yw11SOVT1AeSRqhU&#10;pDga7h0ug11xvIbSGA0QK0xyA5gvWqGdUGc4GviglGyPdL6j6VUC5ihia30uommjdG0D8yApOQeW&#10;Ru6ilirif5YgSD9zUjqpq43HGGMtZQAV1U1rGsh2tAodVJpdqg1UI2SY3EOvcIH8ESirxtt4pxFV&#10;+WKWA9XitYiqaYRlp9IJ8UCKZ08cLzvAohcp6PkYg8FrRqLqabRYvIV27Xba+CQXO8SNDi6poooI&#10;aBWpuqhYR8hlPU0UVQsKnJyi0Uc+hCpGymHKCJ5rOfogsrSPm43NAMlfNBlZLf3mLJs/qbhZBxhc&#10;bOnxch+I5ntbnG9fBBrQthf6pH7+uw+KGutJe+UgNFYYQa1CuVO+pccgrSGEZTjrIbEeaW3yiTFc&#10;F+fPjhvd/bc+XG4uz8KJzoYgKncfNcHbnl6PrdcPlhkw5HGZWVx+XEWy4z9jgdaheV25Po/W7K8y&#10;NYTtdWtyubxw77vkDMCLps7sgzv1KqRFqnyiXRbgb+KrDLaqmN+u66eGdpxz60pYKmezNcg6jyVr&#10;q591Dkmo81vq5N6TA41sVrGFTGgh24oOHJSJQ1rRQ9SlThT8WRrAWOII1os6qJET2saHOFx1UVcp&#10;9uWHgPMAeQfznyWda67LiHky5rWR3PUKbG2uyww5p25QcJXNDiKsWHTXLo57tVDmPilqZDQlYXR2&#10;abtJFmiaBzCdxNKLO6OjXogS8p+3mYxslBarFjtq113aJuS7Ljb7kphFrrK6ujTZNhxt9Nrve8HF&#10;RtHRrV/iiXFLQAWV6KK2jQYQMkrXOZU1/Ms7WmsdAwJKbBWoA0Syd1aTFefcaWnaOoCqVnY1eNlR&#10;MI3NBJFKqpWd1XUbGGjwAaqsosTRhmUbgxLJYEMZ8TmucyzdClaeEfMewgBp2mim7KkUc7Xgek3U&#10;7bNdIos0hgO9lfFRa2sZrLx4MhhpGASpyTK5fGuNQ0VHir1osUOVw8pbUArq02c/TRkc/gnuDqxb&#10;j5rbXph5/fk57y/bLnbv6e37F06dnBt6+XOs/tB7nOIYT9i7dOrl6esp2/H82Q4ucwtB60W3m5Ly&#10;xWk4f47MDgXglvU0WG+7o5cspnJ9rx4wOxgfQeCxm3y69vXxGEysGRkpDGbANQFV2RpxT8FjyR6a&#10;U1Kyuzr05NOyNs0bWkXWd2dOvJPh4mORoG0EqPI7xaHD4OBrauYKDWyV3Pnx+XQOFigxmUjaLLm3&#10;2d2vGRtOLycp0u1jTt8Krk2b664a9jiG0kG1yUg2V+VM1oJDqrfWMdmel5F9TGBQOsqRdsIlpCat&#10;3LTVN6IUkDnFwGngunWOPr8qmeB7Kkivkunnq5LZqjwsE9tm0gr0ePPLyfe9qaxbSs9nHDWs2uNt&#10;y9TjyfA/Z+5bk7x7y1oDrlehJ8Pmdd/KrsEOCeVb6TCBOKVIsqmzzev5V87iGkg0KryZzWs9nSEs&#10;dU+KcGcOf58e4OPU1uqLKrwscuyGjzUVUrs3BYxjibXyolrGmVtyMrmRH1UtZb6xy9dnOcuYukJc&#10;a3WuPh5+2/yrsieiixvpshMn3OpVZ1286usMbpG06LLat5XTOEafQsa21roMTP6Yt0UtZfhX5QDQ&#10;ahXGe0ZjLNagdFrIx2ijmcAf4KpGZMMnq1SwcaLFo5oU1R+SGoNrJ5KxWvhodEJwMNo1NpEDKHpK&#10;qFWD5YAV8VWXPsosZ5Mgp4oqNfy6122SGtrdZbO/k6TDX2/qFk6az3JChKrVy9GfaBuK3jmqbGKA&#10;EJVpFjA7xWVOLaE1SrTU5K0FtwiKqqdQOKGVS4jYIq9U9v5VLSVW5IqHEqmW/wCXcv7bnlneLBX9&#10;Dv4rPZ6/176q47h7UZ8Wi/2Lk3fWcvwlh4FlMbylh/giqlOB4FykZMkoAronE2orpqtJrRXIjLLc&#10;lI55oHaLWRy735NYAO5u66mw9as8/N9qOjTcCwTkPKrxN+VIHPuK9VVEbXGYI42itPJY7ujRJNOh&#10;ss8qpFbplKOtPog8mpXDaSE05Z2V1ZCAeqeEVLiBa26Bqke9VpCSjGO4l5rdATnNLhQIM2yHa6pH&#10;2oCbuAaPJJWotwN0C0zI6xTSjRuIKCSQ4nqgymkgGt0gbfkAWomBMl3FAGbmwQBlvpQEWn9QfVAT&#10;HOo0fTVAR3uqgFxgpHElr2jVCzofu0QDzX0QAdMEA5G7cDVAAmpQBeN6UQrV5g/uN7tHD9sTYsTt&#10;kk7JGGhuVwexs20ny+bHbDn5s+Rkv1cQXFed5/Kujtfw3J7PyPxfQb3/AOC9Djcs99vh9U8N7RFA&#10;4DWML0Nfww1KyHiJkkoNAxpcfsUbXC9dc188f7jvkHJyM+bisaU7IzdoPivO7dMO3lo8J58MmXKd&#10;xJLjouLbq6bqy3N9ve7hzNDavLbBVyua4ery5yXEZmDzBinY5rXyEsr4VXZtPhhI95fDjXQ4GK4m&#10;lNtl4++2NmuHuPt6b3MWIeS6Odymta+Me3RdNRWC5vHaJCXdSsNqTlvfWfyXF9s8lJxOU/FlLK7o&#10;zQ1U67/LTV8ou4pM/kOaz5+QmfPM6ZxMj7ldvO5bOxfCOccTl4Yy+jN+n2rq1ZbPsP2BlfuOKgLX&#10;W2D+CWzHZJ7pxxLiSEitGmgXPsw3jgEsZjmk8is3F1iQGh8dCNU3HtGY5HDqSdqy2RdMs7LAW2oo&#10;led7fr/Ci5LG9yGUbK+k3W2leZrLrXBOZxRFLO4nXQLv51pt0ymfGZzeW7ow+FhLhHkTCN5Hgun+&#10;Ht/X6Zw+gmf/AG7P5PiIpIchzJzHWzb1XL0w+z9Xn8PD3y1213L23mO4KbJmmx3AgNdpQGmi8/pf&#10;l07b3Vw3E7O5DEyGyNhdVzg4u+qjWZPTvXT4s5+JBBiStoSQHfatfAuvt4jtHbHHYr8GIhgPuijk&#10;vB5u3a7VSd7fG8PI4j8iCIbg0mgHinnDPeZcU4nGn7bzvacDFtd9NFprs8/ro9HdudwNlhiLn1pQ&#10;ELXLLWYp35B7Vg7s4Z80MIdKwVqBewWe1d2lmHn3s7i5+Gy5cKaIt2VoD9VNmYW9ljreDjOiz4cg&#10;s21cCsprhhprh3rjcr+jAXNqKJeeG0saWKCSUB0Tyxrr2W+nRX68st3pyeT27w02ZLM57W2FT4hc&#10;/td8avqPoPq/29J8PEXcXdmV3DnuBkPth+lfAr4b7P3L8v6P/wBY+j100lw6R2C4NyYgLCosvA4d&#10;PLZ9f7fGaa4evcEh3Gjr6F7Fn9Hy2/xu5Vn/ANLuXAlFtshK5uHxs09ueXKvpJ2RM3I7d45wuRAx&#10;foX1239I/n3/AGLXHepnPTf0hGPJexrHy/4UvHxUlFR0WjO09yTT7rWjSoSLK2ZHsw22odt0lJOC&#10;PSg1RzrbtIF6BBxOwG+5i21omKqMuDduqKq45tieLqx5Yngta1Q/Ks9o6NaSstlioPBM8jp5IGQo&#10;EEFkYA08ASoymoIsC6BkZFkFaSQgiK9EyyI2Ciqhs3F1UTQtROjVU80K8bP5scCsdvy6NXhruP8A&#10;p9wZQFvWlC6fh6V+GJqPYK0NWrbV5235d3+QR7nFN/3AlXVy/DMUBXa5Tu0bUJqtnZQ2QRtry2iq&#10;BY449zVMEzN1HgqQqMiIPJSoU+RAGi2qSzDY6tIQqI0UTopt1bVQbQRSuIF0M6jZFXHyQkyYwWeB&#10;qrCTE5raAlCakvkiDEBS8gWPht4K4n+WCyGNEvp1qlYuNRxW4BtSpw1ja47Kht/BTTTjtaRVyiop&#10;8TNBA6JD+ByTNaR1VROETIIlAprRaRFUTxsedyaWd5KH3XEsKRykYQjj2RyirwboXGtgEAazbQfY&#10;psNbseyjQNFnQm7oyyxvROUIri51QLjxVBAfixveRLYq9Yy2U2fxGNQuY66rCGTyGuxi7UsbqUYV&#10;DmPzL2t2sJICMGgcjjuLhmFxB8vNGAsMSeKJjdp92Qj8rhZBzdZEMePdmOzwjGii1tLkj3Xy1EUY&#10;hjbq9tjROVO3wS8MmjdEWjIYbSB96pbaZLn0xXzP/uQ+K5+2+aPc+HG79pll807Gj0iulguDryez&#10;63sPI0s4NXUDfJeZ10xXsc+vkjiap1WLbyNTSHaVcTarDLVhaVUZ2qlzqOVM7QM4oUWJyoM59SVp&#10;qx3UUzq1C31ce5rGkobrZjVq2r7JCVLiY1lC7U6IsUAythcHaVspsGTBd77SGa10UWDImicCzaNG&#10;qixprU3DmuSG3GqnDbXZfY2fG8kOG1zOtFG2rbTZZfuGzUDZCCFjdXVpsuOPkAeAZ3W1WO0dOtPx&#10;yP8AfqYxJ6rE3XPs31a6CSUsBfGGtGlFhXbzWmPkzAsMbfS03WW1dU+F+2TIy3NDBSmqx2rbVuOJ&#10;iOxrH2estq31ja4UQhb6jqpyvxW2M8nROVF1XEE7SA2vqBqqlR4tJi5oaBuNAFWUXRqsHmMZwEZI&#10;tZGUeJc2dG5zgQA3oldj8WfyZYfd/Pr0WV2aTVFe8btwuKJeTXXVV5oZIDVK07FG7FaTrRTlOEHJ&#10;ijY2huQr1qla4ROFCBRba7JsRjhY5q4sBHhRX5sN+XkiSdv4eV+ZgH2LXTdhtwwab2Lx8n6Aa+QX&#10;dz3cPXRKPxzhuiLms20FqALom7h25ZZ9vZhZkmHaQytKqNq05aYU/N9jNaCGDdUdVll2/mYcQ7j7&#10;NycSRzmx6pXZM5Mj/o+RitPpuVF2a664TsLGe384oQsrs2i+xvSTTQKPJphocCQySNZSo0ojyXpJ&#10;lvuLxmmxYAsd66MtjhQtiNQKFY0vJavaZW7iaKtU25ZzOkZCTV9VsjaK+Nnv+sCw1KGO0SwYYxQ0&#10;qeq20jDb4MysaPWDbVdWjn32UmdM0spHQvrou7lq8r2u3jFLl8jjcbE0vcBKT+X6r1uHN8b9j7p7&#10;D5RmbGDIQPBetz5/D432et3qxhe3cACtLMOPW+K9j/Ks6rbfJuWM7SURz7aZU+UyjVrrEWSMpyB9&#10;JAWsjn2jGTsc6o/BJJ3jMVxyGmnVKxUdf45oZjj6JRdVXMZFGEVXRpHH1rnk0hdIaLXDztr8q7Jc&#10;aFRtHTziuhkpIsNnfzjXcXIHPH1WOzokdW4bRv0WNrbWN3EaxgJNoqeQJANFeqNoy+Q7Va6sdlFM&#10;CXK2VCIUISojS4P5QoqlsaFtEl+KumaASqiLECR+0AJjKDMdzSqidmH5cC9U3PtWcxSBN5VTRr+X&#10;VOAlsynkstnocnTIH1i+xZOmqDkXXKvVzbqNn5vqto59lg0ekJVprPg4x9HALOirjGdcfRTV6p0t&#10;C1EXVNJqfqhlUiA1ohUqx0apaREmFQVTPf8ALsP9vj/b7ziH+U/xWez1vQfVbEdux4j/AJW/wXJu&#10;+s5/9Uwvopn4an4zuRV6nSLU8VOVZRJTu9IKuI2qDnyexjkjVbaxjayGLO/KmcHXVsdpmrsM9rRQ&#10;JFbmvJJcf09FcUtuJAe0ECiVONOxhNKlYbujQ7paqyVRKkhqmEXLlbHEb0NFUhVmo3F827pVUzq5&#10;aagDwU1WpwMAaSUjQ4X0kICAtGyAIUWJKk0QBnohWo26ISbk6oKolQDqgkyOhaEGccWtoPFBmHMa&#10;9AD0sQCiaFAIdIaUQRltd1UCH9R9EGJjNx+iAmBgDUjiHIDushaTHUAIB8XQCXNqUAuM0BQC9w1Q&#10;EWWQ+qhuAptac/y+eH91/Myl8GI02Ejg4fULy/ZrokeWuyyXQytIpWi8ybfKb8ul/HGY3D+ROIq6&#10;nrd/gvX9ZzbX5w+smA73MLCeP1QtP4L0Z+E/hU92544/gs7I3ULYn0P/AGVl0ro4zL479+89l8x3&#10;RyU7hvjuGk+RK8X2d3fPhkcfGdLG+Yto5orRef8As+RtsFIw+J0zRs/Xaq7vW/Lk3S/kv4ow8ngM&#10;PuTjscO9uBrpS1vVx8l6XSf1Z4P/ABs5jI4oduz2iGuFKXC+e7X+ynsXtadogYK9F2evcxNbeWat&#10;ACunZnWG7kc6rXA9SsNr8CVzruaJuVwWXE++5mi5s/K9Xyf+QcqPjedz4Gih95/8V6fBrlI+NO4X&#10;xc/iRx19TxX711ys9n2w+Ksl7uBxJHH8zB/AJbVjW+51zX4svhtNFzbVjs4flQNMkhHipjk6Djib&#10;7fmrct1VmXiFwNllsm4jK5eIWk2WTPtr5RQ5cYEUzS39ButedeV24YefO5of6zg3xuu7lXk9L47N&#10;98CcXHB3bFyMzBthma8OK6N9sR9H9TvnD6bnvLZitbj0LWtoF5nXs+54fEeH/m3jcnmc88lsFWjx&#10;81wXrmuq8bu4TjSuY9sMsLTSxcVvz2y5unK6LjO4Pj8uJk29rJAa0FOi6pXmdLbVhxfKw8RGyN8w&#10;LY/NLJTXEdW4DubheWhOM+VpkeAA0qdhLlyH5E7UEWT+8hbSN1XAjzVc5lz9vhW9tMLA1hJsQKLr&#10;8fh593w7twDiYjBINzHtIofNYXVX+RiMp3F2rBjZozYWBtXAuotdefw5tvbxVPJJGZGBtAGFZb6Y&#10;bz2ZXQ+GzIpseOLd6mii4tp8ujlt5Vv8WVzImsbfdS615vR5/FjG/OGOYuxZX/rc9h+8Lh97Pi/V&#10;P9P4zfePn7jODclx2geo/wAV+d/ZbXyr+k/p+U05x2zsaSmXF9QuH0vnZt9lr/V7F4j18c3/AHF9&#10;Dj+r4Xtcbub87ju/1bHkFtjjVcevxu16beXKvof8b0Pa+Aa1Pss/gvvfrf8ApH4R/sOn/n2WnKgO&#10;lDSvf5z4fHdfimMQbZQPJXWROUN2S0eYUUltONuM0eSFanMBvpQpA5mOtPomIlcYNuOR5FJW34V0&#10;59bwVpHJuiYg2zuVojSt/Is9nToUBZY7RvIBpRCaSgDOirAJTAUQeCgEGUgqMGiGdoE1QWQQo0dS&#10;n/Cf5E7RRVEFVCoDr9E6UVnKDdgzN/yuWO7o0eIO8YjH3BP03SJaq3nw7v8AD0uzJjbWlS2q3jzt&#10;58vSverN/DB3+QKK35MLFLe67nLlKuRXogqSAHmnggjcjGgX1TlBUDjHfoVQPy0c2ouSFUqKp5Hh&#10;hIcjIVcu55JH5UsHKjl7QCBqjC5UYPEj9o/MjB5WzAWNaDrRJFFK3a2pThYRWE/mp6dFRFndWtBR&#10;BWHHlpjvqqkJn+QkDI3amosmj+WDf77snS1UrWkbTj2yBrGkdAotaxuMIEhtfJKmsJmNtUlTYimn&#10;NbsG06a1S8U5Ja3fS+iqalkcg2t3N6K01Uyt911ADVBYV8+FL0oftQMIDsORkm94p5hC4sYXvcWt&#10;YBZKmvYBJRokFARchRdQV6myWrtSwE4O9IpqqCBk+4TutXQUV61ntqr3RTuudPNVlFmFTks2H+ox&#10;padbVRkkNkGO94LWAM62TypPy8GKXGI/TRCsMbBLJjSOxA0GUuJaXeH1Qy21uVoHSwD3JiC7+UGq&#10;zsb67YD9zLkNcXhscQF6WNESYG9yXjygkRYtTWznPWjDxuWW797Zw+7O38/iZ4RNkyM2scQCBSuh&#10;WO+mXZx38Xxo+R+zeW7I5/NweQi2Mmle/GIrTZW115fscK971e2YwUElbm31XFtp4uyb5OyGri0H&#10;QVKy82kmVdJSpI0W+vynb4VM8gDrqrMM85QHSH1FTL5FZhAnduWkjDdRzek36rbWuTdGaSJAB4ra&#10;Ma1GNsbCC/UhMobLi9+0an8qSjUkT94ab11olkkyGE4xErrs69VNORIdLASTcGlhRRV6xEZkhkha&#10;6gB0oprWRdY2Qxw2sZUjU0WdbaJ+HIIpXunFGk2os9nVpVjjN/cSO9kmpdboufZ06VteKxXQgbmt&#10;eT43XPs6tGjoWCrgAFz7R286kxSwDaWH1H83gsdo6pctNgzQso+op1WVbatHFyGMS32nO3j7ljXT&#10;rV9j8oHOa1xNNCosa5anFyY6AtNilnCLFh7gY4SA2NlWS8U8ZJIABFOqrJXVPiy44W7g87kZZ+AZ&#10;HMvIa0HpqkPA03I94h281+qzrSRNZl7TtJrZT8rzIiyvdKS4aBPBKPLndHWhU4HipcjOBYak1Gqq&#10;RUiE3JaRUEq5U7Q5HmgmjdfNVLktfhd4s7Hn1D7gt9bhn1ssXuPPEDRoJP0XVz2eZ01yuRI0MrJU&#10;MOlF067Oa6Ic0cT/AFRsN9CQrkyz2+EDI4TKyIzsaCXXFUbaHz2+WE5ntl8rXtmiBePJYba2O7XF&#10;coze2aTPY+OlNLLk36YbTllSz9viIuIZroo13yf6bED/AEsxA1Gui1uoxhY8dghj/XapssfP5wf4&#10;dB4yOCFu5zinZkeWV0OSihB2kfao8DxVbm87VpaxwDvAKtdVSKiGeOVxflPNPqrTttg5NyMLGmPG&#10;NQbVKcZecV82axrWl7rkdFvprlh12iDJykktI4jX6r0OXG15fsexNIh5WScXGflSai1F6nH1q+Q+&#10;y+11nw4Vz/P5GXnl+4iJpsBXoV63Hj4vjva9v9lXnC9xjcxsrqNttovQ1+I8rfd1TjM+ObbIHelT&#10;Y597W4xZGysBafrVZ3VOu+E54BjIRI18sxRZjaNIWutZbaViuRBdWnRa5RZiMtKDvA81Ll8s1oOK&#10;hq9hpdJtrq3bXe3BfwRNUdN8Mby+S124Aro1mHB06ZZFzgXFaZcvhbcomR+UrPauvmot+yRY1382&#10;u4OTe/6FYbR1R2bhW1az6LK6tdW5hHoCWGiqzm1BVxjtsyWU07iAtIx22VUrDZXlH5NtBBStLC8w&#10;37aVUWHF0yRpCMNs/BiZhNSj8M6qZgBSviqlTlAme3aQnlG1Yjlw5xO1U59qyDXls1BrW6didb8u&#10;q9suqGblls9Hi6rEP6IPksq6b+Gf5GtSr1c29U7SKrWVhanscC0BPCvLBO4BwqouqbtFziyNtdRd&#10;WmtWDnejyU5w2VMjhWirDLaJOP0SpyLOnpUtIiy6FVlG2rqvwTI2PvOAnq2n4rPb8PT9HbFfV3CN&#10;MaGv8jT+C5d4+u5fOpyaUNNeimT4a4SMaQPAoUqMpL37b+Cj+VoYd69xWusRVZykrXN21sVtGG1w&#10;ruPgjY8mlyE7RjKwnLWPO40SkT+FROWyucGmreqrAyvuPjMbGloso2q9Yvo3VHqssNvl0awoimii&#10;aqoVCrCDckgAPkqJneQmc/0tunBT2BB6au1KeU+KaIy11eiVpyYFkOcGGlrWSNVY5dvO7rohOVrG&#10;HDVPBypAGhRg8nN1vNLCpRFyCpiR9igleXuBq7RPBJ8Ewc2xRg8gZGk3KKMlteAkCXkOQZe6oqEE&#10;aEjCaVQR/wBBsDcoOfIy1wH8ElYFEHtNeiMjxTXOskchkiqahtsSgrT4IFEDJJcP9qDBjwjAKdZp&#10;KMBWSSV9zyBU7L0uHzN/ulyn/wCs7PGUhv3Lx/adU+Y4Z2a/dFsH5xQO+q8zX8s84XvbOUcf5F4c&#10;E0O52n1C9n1Y5r+cvsNwL9/E8Ya3djR/wXqfwi35c4+ZOQOB2nmGtHOa8Cnm1cvfbEdvD4fI93Ie&#10;7yE7ZWgl0jtxp03FeF7H9nVdstVFixiB0jB6HDQLhmlyzrO8lGDjTbG3aLWXfw38L8s7Hpz4ejw+&#10;9uzeU4TIDZJoXNiY11P0g+K9Wb+eqK4xl8E7tTuHIw3tDGGR7m08KrwvZ5WUazNdt7XzY5WRsjN6&#10;dVt61xFbaOgyyOjaNxH2Lp6bMKx/N5DpHsZ0Bsua75Oa5Y3lavxnxH9TVn4Wr8cPkr81Ypg7rymU&#10;O+SV5bT6rv5b4gmzffCPZcmXn4+bPHYOBB+2q6Z1hbR9d+wntwuJgirRrGi30Cd3Y1oOY5RrsZ4D&#10;tQQFhtU7aube8173VOqnWuLtMLKCMPAotMuTXbNLmxhtNRqpp9OdrOZuHqaLGs/CsfyuPtx5iBfa&#10;bp61z9dfh5q7ja5mRPu16Lv41837enzlq/jTmDg5bGEbfcIBdRb9dc6ur6z3JptJXtjt/uGKXHax&#10;xDm0uSvD76WV+h+p7M6SYcL+WuRdvd7FSwi4AXDi5fTetix5W5nuGTCikcW7XitKi67eOtcnvWSO&#10;Jc18lc3DK9kMhDa+a7MPn5ZaquL+Sc7IyooM2Uhsjg1xBKzl+WvSY1erO2uD5Kfi4ec4qf3Q1gkL&#10;d9fwBXRZl5+vX5dAw+bbzsH+mchQZUf9OnmPqteXK5Z+x0mFnxvbZxpwS30ONQQu6csx43Tp/LVz&#10;ZuPxLNzngBo8VleFy8rv9lNHN+5/kHE9uVgkqQDRazTEcunufs/DjLu+Xul2scSXGgXP10elx2rs&#10;/YXKT52wl13U1K87prh73q9JHpLg2PypYIAASaVVcnq6zyswrv7g8UQ9nbW9GsqPOi4fsdpNX6x/&#10;pVx0mXzcik/9S4OFKPOn1X539hr5W2P6T+r+dY7J2TI1uVDU6kUXD6emNnR9nzxo9l8Ca8ew+LV9&#10;DP8Aq/Pva/7uf92ZDceUuH5gbLz99/HeNNdc8692fDua7L7WxCTUNiYPwX3f1O/lpH4x/snG69bW&#10;05Fu7JB6AL6TS4fn3fbNMYw/r16UVohx8e7KB6VCiw1hmWhA8AkRWB+Sp0TwvJnlG7gCPBAlOYIp&#10;FU6XRGlVuaWteT4q45OiHFUSAnqrZRpIrsCjZ1cyyKC6x2dGoWojCaRRGCwNwt5qjIQBoMsaIGQQ&#10;nIxdCKBCE4FWiFkHWqZYJOiimSQaKonAN9Na+CdORX5w3YktOrSst22tw8V99xlnPyV6SXU61pt/&#10;1dX+JpR++iAP6gt483f8vVXdTS/gq/5Apsbcq5vE9puCu6xzYSWz/pqkSXDevkgEygk0RCIc0taP&#10;otIAYHMFXGx0U5+UIeTD7lwqCqm3MaQAbKgpHTFrnVQco8aQGavmhbWAsfE2g9QCikqpSXP2nRVA&#10;lMaws2n6poRJhQ0agqaAJFCrKoWUyNrNzrmmibNlZpW+96WWr4Ka01abjsqIljXNpYXWTaNfjmNw&#10;btsgz09BQk9UIpiUl7KMVRnUOAyRP9RsUyXwDDAXn7kGqHyMDrICvc+stzZBJE4Y6IMbdyDyiQNO&#10;O4OIQpf487JW3sUUHXljRXUqAh+8Xu2t8UA+yOhBdoqgDMa0xjYE2dZXNdtY7eCbIQon5LI2VFQq&#10;gi0w+Q92Mtr9ibWMtzTZWyiSGjZCRfyqjCNjofGY2OLt8/kahLANH3pJC6c0jbcNFqpUJBndNGG4&#10;4MTYvzl1qpKiXHkudFsxKe4ABI51xVPJvK/9yPxVB3hwUvJYMIPK48YAc0eFzYLPfTyjo4+x4XD5&#10;V5OPPhZM2DnROjyoHubQilmmi8j2Ode563TyN1DiSbWXJOWXo5xEWZ4bbxWk/qy2+VbMGuBKWfJl&#10;fhTyuANAq11wi75QZH6q4y2U+SanzC0jm2RmPd7or5LbVkv2TAMaCrhYTIGxupe50Spnatj3VIJ6&#10;LPARzkytBLiNldEsCU5WN1x1CitJUMYu6XfeiltrWhwJmRv9uNtS+xU2NdVvLR39MijnKK31WHE1&#10;ilEfU6Ln2jp51rI8xkDgXO9XgufZ2aVaHNfkx+qzQsdo6dajtyzCS1t66FY7at9dl7xj3OdulfQH&#10;zWV1b67tMJGRjcxyi6Nteibj8k0m7tFF5tZ0aDD5ehFH6eazuh/saKLmi4bXGwuEeC5uks5RzzZ6&#10;fifksByBDRVyeBlHfnue5oqpsLK2xMsjb6uiiw0/93V+vRKalSX8l7DDuNlXiFDl8rDJu2u9R80r&#10;FyqcZTHktkBoeqJDtSIomOvGCap4Z2tDg8G/Ib7lKHwV6z5Z7btPjdvSMaCG1XRrq5tui7weFmdI&#10;AYz9y6NNHL06NWztwObuLfV4Lr15uPbqfdwE4hG2MUA8FvrowvRdcb24J4yHs9Q0K0nNH7MKHn+2&#10;xEHUjrQeC5u+uI6OPeuDc3hMimkaY73vReJ1+a9rh1y57me1C0iQgAE6p8dW++0kYzP5jAhcGUJI&#10;PSi9DwzHBv1kqufzEBAdGdpHiua8Lk/2zAm90OjG0PT8LEzpFdP3LkSu2sfSqPGn++QcfJGnuzyX&#10;+qc0K+zCJ+44Nuxj7/VXOVY7d5TMXOQua4F9yLXWmnGsb1kSI892SWD3PQ2xuu7lwcnb2ZFziy47&#10;ntEbg5/WhqvW4cXzX2XufF+T3M40k+MWNFGkaL1uXPD84+y9m3Zw7nOMMBcdt6rrmryuffNY0TyY&#10;8jaGlCnh2TTy+XU+1+ZD9kbn+A1SyjfR2rj8gFjNrtQotclny0jHgst9qF63CqzahpKtW3RiM193&#10;Aqo5998xTMhEjxbqnWGmua13GYm0NNNER1z8LTOkEUJp4LbRw+w5xm5G6Rwr1K2ebPyrq6lKt9UO&#10;cO2FZVejOzGj/Oqzru5tJwErvdP1Czrpld34J49uMnwCzrXWtux/psoa5+FflmoKcc+/5ZTK1KuM&#10;aq3iwqqOGNwDqIV/C0xnBJNXMQoAUsrOSGxSCnyAnGdU05sfJaSMdmM5R9K0VYZbMhv/AK32p1nr&#10;+XT+2n1DPsWWz0+N+HYMRpMIr4f4LKuq/hU8jFZyccu7OhtCtdWFSd21qtntUJ83qsUIytcSY2uo&#10;rfnsuvcJYscfLp8lZI6jlrrGW2ydjGoHkp2a6X4WYdaizUjvvVEXfw6P8Lv9vvHGH0/4kbN/Vv8A&#10;Z9ZsN7f2kB/8tv8AALl3fY+v/wBUTJkcXAA9VMdFq3wWn2q+SjYkvUEnopipTMraCoW+pWstyDnF&#10;1FTn2iXgMI9R0S/lUvwoOczHNnLWu6rbVntUXjsgveQTUkoqdXQsL/lALn2b6p7rAUWbphQcSKFM&#10;A40CEIEzyWuA16IJWthL3erVBLaJgY0UQZ+np80GjP8AWKIKooiDDVNFSGvCoal1tUIUDSVNOHaV&#10;CQRpK3QFVkP9VArI7AXNA80JtSw4Ch8VNJJBFElwVReiFCax22lUBHMbmmqE06wuqinqsY27hfqk&#10;1PBgCAVtCAQR0KASaN+1ETsS01PkmmHCQ0XQsw2RtSgG5sg6BAR23bIT1aVG6o+ZH91TC3m2uH/z&#10;ivH9mOzSfDg3YuTtdLW9wvP1nyy3jT9rwOzvlHgmRioJfu+8L2vWnwy2nw+wXb7tnF4DXasgY37g&#10;vRYfy4l/cTmnH7UnINjUfguH2pmO3k+UePuycuR7erz/ABXhdbhu6jxsLmYrTJcUWXPbIyp+ScwC&#10;UAekq9qm1pfgXul/B95f6bJKGwZsr3ltV6PqbfDK10H5Sw2u5gZbaUkbur9SFl7cGl+R9m1e5g3U&#10;ouTjWm22XV5JAza1zq+a6rMxhYoOW2O2uH6TVc+2mF6/DJ8oGux3EagIm+D22fND5Y4iLJ7pe/bV&#10;5ldQfaqmzLX8vUvw72rFjcbjze3QkA/gtps1vy9Y8ZM7FxdgNAAq82d5oObyTnRbC6qV3yjb4VsE&#10;hPqKrWvP73K4gytosVrHDrrjbK6iIlZdKunyyh5UAc0rKpxljuYxg3Glt0KmMOunw8td1sDcmW3V&#10;dvF897mhfakfr3CzhShXdb/V4mmdN8vRPbOdN7fthxLhQUXmddcvsfrPdwe5ni38gx7p2Fw+i5f0&#10;/L7X1PezHkj5T42PFndsbtoKUW/PTDT2evnHmbl8H3QSW9V0eOXk6f8AZgs3DdjOL2VBGhCn9Xy6&#10;NtpdcPWPwB8knDI4TOcXRybY2h3/AErfXTDy+mnjXRs+fKwe8Y81hDcKeRz6DwW+nw833/Ymujtj&#10;O7ONhwWvc4bw0XqPBdmlfHd/srMyVwjvnvlshkEEtugqrryNt71rhcvK5XKSu9RWG3w9f0OeLI23&#10;anZ+dzP7iVkTnCJocDQrl67vsPX9eWPSPYfbk+K1rHDbIygIXn9LmPS4+t8vUvZnGlmTCXipT4x6&#10;/Hnhmv7ixXtOUD9O0LzPtJ/V+l/6bf8AzR8ym2y3g/zn+K+E9r8V/S31FxpHVu0Zg3Jx7/qC8z19&#10;8bOn7TtnR7W7ZmDuNjqf0r3tNpdX5/7Hzu5730BVxHmuDvJdo7Oen/jr2x8BZHv9rNbWvthg/Bfe&#10;/R6zxj8e/wBt1xa61lM3TnwoV9PvI/J+mfJEhFJqKv4aRM2f1h9iiqP8iNsAPkpoNce7dHT6Jg5n&#10;tq0fRBw9iNHtUKS7fhn+VOyUDzCuObdHYfW3wVs9WlgNYwo2deh83Cx2b6kKkggCIqgEkIBKCODR&#10;CaNBBWiACAJAIOqZ/wAEk0UUiSeqqATj08kziFk3x5B/lKy2XHjT5FYWc5IfGRZz8t7/ANW6+K5d&#10;ufD5uC6NXkdfy9f89V/BN6gxtTrfi8/8Pzf7mor49V32IsaqGXe7WqmxOFxDJQ/VSSW4WDkJpJIc&#10;KKyNgF1Q7QaKZ+UI7/QadFYNysidETbdeqoMtl47dxIGqAj47BG+pQcrUYz4ywC1VFUh5Me1+4Ko&#10;WTQLrkJpRw55fQoTTjgbUVimMuKNsBe8ipFSmzYyR4L3bG1FVNaarDCljBG6gPms7G0bfAcHBu1y&#10;RrPIjqASUIponYxtFUZ03uDiK6pkklsoAAu0hBqt7XNeSRQICBPLG19KgH6oI0zJPubW3AQFg2Qy&#10;ja4XQcpOyeJ7dldpSp5WEYe8eoqTSGQhpqgJ7GbwKoBOUxrWCicrOs9lY8cjHFwqqRhl8nBElWsb&#10;RVBEPHgfjSbXOoE2kq2yeNGZAfbeA8ix+xBVhnwTcPlbJ6yPJo0jz0QlfBvvRiaeQNLbtYdSgITz&#10;LIJQHiCI9T1Cmw5SMLJbFviZ6am8x0KR5LyWw5DH4oj9z3gd79RexVxhtnL50/3P/DEnHTu7l7bx&#10;TKXbffELd1K3dVYdOGXp+p7Pj8PDrZSHOjkG17LOadahed108H0HLt5QxNU1XDtc1rVZLJSyrXXD&#10;n2uVXMb36rS1n+EKXQon5RtVXNep6rSMNkBhkMoBHVbas2migDo2ucFYPbRG5m03Tohz2C6r3uAU&#10;Ax7bZ2uZ7osVNBTQYY6uabaKLFSlY0zpagNNElyr3AZ7MhfsJcs9m/Or0hshDyKPWddMqTETD/VH&#10;5xosdo202Ka52S/3HOptOixsdWmy6iznOaIQC0Dqsbq6dd05ssLQ0OIJbeqixvrsedn1AEbqAKLo&#10;0myWzl3BgYHVOiV0XNkmDOc4ipuVF0X5ruDJkjo5r7qPBfkusLkp5Xlj6gAaqbqvXZo8WWU3B0U+&#10;LXzXEWS4kNcUrFTZLdM2raa0UWLycZmPjIvZZ2DKVLyoYzcHeqies+StZLke5Ji4svtV2CVl5Oal&#10;MwEbiSTopwrLQcdmZs7wyaB+w2DyLFLxTdnZ+1+F91rZZGeg0N1c0ZbbutYvBN9pr4W0ANCFvpow&#10;6dPhtuO4VpiG9lV1a83Fv1XMXDxxepsa6tObj6dU+Pj2vLfRRziuvXm5Nuq1bxr2jYRUHpRaTRj5&#10;pONhGHc0R0JOqdmF6/2ZDuyRkMbgG1dS6872d3dx415h7oyIIvelmABFdV5f6/KvR128HkTvjvKL&#10;GmmZDKARWjQV2cvXxGXX3I4lN3lNK/c6N7vNdWumHmdPZKHdUzgCGu2DULacpYjX2jg7k6ljvvUX&#10;12n+SX/7nY07hG6yj9DPb2Ki5Pdr5bCrW+CrXgxvsWK53Oi53X8Krr09Vlt7Y4+fP8xB+q3nqsen&#10;u/Cce7smKExQuJe4WIW2nHDyu/uuzfHOLkZETs7OJO41aD5r0ePN8z7vu+Xw6bkM3sIAt0Xfpo+a&#10;9jXz+XOe5eLbJE59LrTGHlfOtcL5XDdHIRSwN1Fet63XMDh8k4+Q0h1ACFna33+Xfu2+UGQxjS6p&#10;sk49tXSMaUBtK6owxpvO9UZorjHasHmtJc5VGV+af4/E3AEhFb6athjQiOInwCcXtcMxzeYWVaCt&#10;9I87u5/I8ukJrWpW7ix8pMMe+inZrqbzWBjFltG2sZGYjeVFjs0X3A/877VlW8d14UH2WHyWNVNm&#10;zhko2hUtZUXJcSCqkZ7M7ki5VRlVZK2gqrgisNd+vVFi/wCFvitNApTV9FoAVFqjkgsUGqJ71TjO&#10;qPI6rbVlsxXLWqtJGNZMFu8JUtZ8uiduygOZTyWOz0OTtfGuL4RXSixrpz8GM+OoNlUYbxnTD6lr&#10;HPsj5DS1pWkYbKIyH3FTKrzBduICy2jbmvwaMWWHVPwr3mpWkZ7flPxdAls25/hYOdQLKr/k0XWJ&#10;RIra/DoXxI7Z3hinStP+JLZv6n/Z9WMPIriQCv8A4bf4Bcu77Ph/1S4me6/xupbZX8FGNDfKiing&#10;6SNDoU5BfgxlStZH9i2kRayUr/enoCiovytXubi44B/MnE24c75Ocy5LzXqtYx2p/h4ZX5LXfpBu&#10;lVaOnwjZGFz7OnRM3VaFEbSlAosFpuQ0shNMNbuIJQSO97Wy0HigS5Sd9gUGd3biAEGSWFqCqPkO&#10;oDRNFQoZCSFQ1WTDYIUXWl1NOAZQEgYe8Oqgle6K+4+KsrRiRtKITSfcLnAeCVPVYxtJapUVsIKD&#10;GX0NEAh7igjsArqlVRYMNLJK8jl7JjyGT1SHkjPk1THkjOkJpQ9UFbk+x4YKlGShDpN5oEZaGGMd&#10;UoyC3QE3ojIJAAa8HwS2OPmt/ddDTk2Op/4p/gvK9mO3T8PN3Yntkzbj1C8/XX5R0jvXwT283mfk&#10;SDLc3c3Fme0H60Xr+tGO0+H0+x4DDEyIaMAH3L0cfDm/l5y/uPrL2nKPB3+C5O8zHbyfMbiCxk7h&#10;+ref4r5z27itnXMSIvwgSLbVj6/5LLJ8rAz2sj1gOP5VfVG1chh5bI7d7oweSEuxkJoT9SF1epuy&#10;r2T3C5vPdvYPKRPD3ezEHHXoF1+xrnU9Yqu2XuhkayM+oarzJ/VeHU6+5DV59dF1ab/CpqpsgnZL&#10;u0aLLPrvEbfDM8rPFBgSSSOAAauWbZrKXL5395ZmLnd6tia4GsrhSvmurXX4a+OI91fHODGzh8QM&#10;FKsb/BNeny6ZktfDE5rfD/BTa1uvwyEkzqUdrW6Xk4O3weZNtZay3515nS5Pw5JobrpjCxosLMsB&#10;VTambLof1W1WddGnyz/NQg40tf5Son5Lpr8PJneMTW5Uv1XZxeB7mpXaDWF/3Ls2/D57fX+zv/Ze&#10;EX5lTdpcsNZl63pa2Ov5XH4zYSC0XF1f6o+l9TrY85/Ivx0znWyZUDQXC23UrO64ezN/KPG/dXZW&#10;dxkzopIi1oPUJ6XLG3DBS9nZOadsUZeToAF2a6Zji29vx2Wna3YXcHH85izx48kbWSVrtKLo5/Z9&#10;yWPV/cHBZEPA42ZkmkkcINSKFTJh8l9r7NulcWz+ffAx8Lnk0qBdb6bPkNc7VzSeXJz8hx9TmErT&#10;OXo89ZrGt7b4CXMzceGGI/1Hhpt4qN58PU9KW7R9KPiD4sgxuKLsiAb8qMNBI+i83rK+99PlcRM5&#10;PtOXgeWn2R7Yt9rdAubZ7fLnh0jsuD352uI/KtuM+G13w5h/cL//AGtltN6SALyvtP8ArX3f+ndf&#10;/NHzJlb/AOseP8x/ivgvamcv6b+n/tpHTO0Ym/uICT+oLyOemNnb7/rW6vYfb+fDj4EbS4fl8V6m&#10;nTEfH9vT/swnefIxZDqRuBpWt1x9uv8AaOvTjjnXsv8AttyjL2/kNr+V7R+BX3n0fb+sfjv+26fO&#10;z0Fmt2vr4r6v9ma/Je2nzVUDTIA+i6J+GP4Wf/iNOmimwZOcl6sU+QSND4k1bT6VQE7PoA0eSDg8&#10;U0FPJJd/DM82/bktb5ha6z4cu5DDUs+qrCdWnxxRgWezp0SK2WWzeU2mQqoLIVQMiQQtoQCghI0A&#10;AKoAIAtEA24/imDamwrcAdE4Mm61r9E1So0orDIPIrLZUryF8nR05cuprIVnPy3t/qu/jSXZyGPe&#10;nqC31eT1/L2nyDhJwUQHWNqqt+Lwd2R3OMh+10tSXHqvRwm137AzmPY2jqkhTYloMee/qN1NiVn7&#10;pc0AFGE07CL3v5JkWSK0Uz8oR8lo22CsKxxdQ9fJUEGSHdUoCqc8RvO4VQF1jOaWNc0UqFCy3hzz&#10;rVVE0hrKE36JppqOMVJ180ElNh3VVis7zLyGGNpoQKGibNiXPlhLtblKr1Sccl9CTqVnW8dB4ppb&#10;G1wKk1w+VzgBWqEUhu51QRWiqM6Jz2Mu4XGiYWGPlxujINDTRBGckxlpIZ0QVrM5OKJHFwFPNBG8&#10;aNkb/U4VQqLuNkW0uFK0qCg0nHrKS0mvQJUHXQyMNRYKTlPNe2lC4AoM+x20Abtw8UrQXKBK2g1C&#10;aVW/HcQWnroVUqKq8nFfC0lhv4hXCYrKkm9/1vNAmMr7js2JgaJBuQMmOfwRnRHLYyj2XB+iAwuN&#10;mO94x5Tt5Z+Vh6lAWcm7LG5/9CGO+w6EICHK73Bthi2Rss540KkZPDIETBBA3c54q7IH6fJPWLms&#10;sVHM4GHyWBkcTkbcn91G4GTwLhRa3aYY3OtfJ/54+H+R7E5zIzsCJ2RgTOqSxtGipqf4rzPY5+T0&#10;fW9rxeehMx7K7g5zrOZ/KvN25WV7fPt5xXS7SXX2hvXxSaWKx72uJvup1TZb1DldqnGFqC8A16eC&#10;01Z7IYY73Qa1uttWbS476RjdcU0Vgtoa924CmxOnDj6yjYPTXVQEV8TMYbqg9VNI6Jf3I8GDp9FN&#10;ORMxoQH/ANJ1AOgUtIt/ceygbGSTqQo2b84S2eZj9zyaeCzbxNizXyuDQ0noo2i5U0BzSDG7XULG&#10;xtrsmR5BafUPtWd1dGu4GUl5IdVp6LPbV089kqIkig6qJG/km40VX1Jon4ibtBh4gc8EyApXVpru&#10;08OIKAbqrO6ttauYcXaAW6rOxpldYona4AA0OqnxOVdBpaQ4xlxUWNJUuLGllcHBhp4KLF5Tv9Nm&#10;kFfbNBqouuTyoORhMRLfy06p664LLA8lLG2X2/3ILnGlPqnTy3PZ/aLM4tyJYverQiyzyMu9YfA8&#10;XHithl49rXsFGyFPX5ZbbNdgw4WLAI4pW1IHpC6NNcuffdt+LDjsbHeM3NF1c9HP03b7AjDtvh1C&#10;69dXD03Xn7cOc1rLDquvXWRx9NlgzCYxwNKluhWsc9+VlBHG+QAi4Oqm7q11QuWyYMNpo4B1Cubv&#10;1xHXx0+XD+4uRjynyOMwAbUEryd97tXs8pJHh3537zj4TDmix5AclxoADeh6rq9bllwe738Y+e2X&#10;3LmZ2S5+WHSOc41efqvYnD4fObe1bs0fGxtzIwWi1NFz76YdOn9locDaQ38jf1KddsD9dyd/00PA&#10;2eoeSvzjWa03LxhI9I2nwRNor9aD/pRkqdmn6Vroy30WXFdg873BJ7XE4cmRKdI2CpK7edked1mH&#10;X+2f7UPlXn3t3cHmYkbqUeWA1quiYw4dra9FcP8A2N9wcfxUvI8o97p4Whzcd0dz5aK9Jl5vtyyM&#10;keBn7Zml4nLxDimF2xu61Q3quvnHyPtdLNkh7o3MAa4BdUZa9JYoOUxWyxOBNUWuDvrn8OKdx8d7&#10;ZfRmtVGy+Fsc5bGYZvChWTvm2Y6n2rmNjdHU3srwy2rs+DlNc1p3dFUjm2qxyJGvjIBTwzwzE8Qc&#10;/StU8CarHBh2UGiMNPwu5HiKEknonGPTdzbnJhI87TpVdOsef12yzDAS6/itHOvImAMBAp4qNq11&#10;it5JwuK2WbfRh8t5bJY0uorr5xoe33F0zKeN1nWz0DwjHGOMdKaLCiRqXNLQKKWsRJzY1Vp2Z/Id&#10;6iqjKoT7gfirEQHtAdWnVFWnY0hFApTV9Aa0UVR6Y2NEjU89gT4qpGdUeSaMcaUstdWOzB8tIXbr&#10;raVnWRBPu1JUbK1jovbwJcwjyWOzq0uHbeJeREB5LKuvU/mEFpT1RvFF+oLWOPdBzQSDTotIx2jN&#10;Ojd7lT4q4yq3wnhrwp2jXRf+6NixsdWv4V5l9eqcTtFhBJpQpVeiwLwQs1Wo3ueog6eCatvw6F8W&#10;y7e7MQ1p6h/xKNo39S/2fVfGY53H47mGh9tt/wDshc+77Lh/1TuLMoc73KuA6rP+G/8ALSteCAdt&#10;/FS0CaZkbQ59AKXqtNYz3uGby+QbISxpqOl1rhj5Bx0LXvD3CpCzqtUzlACwmlgFerPdzqeBz5zt&#10;HVaRnc1tOFxGxxBxb6iBVTWukahlNtCLLn2rp1he4aJRYy8MaihH95rzTwSSWTtFdANUJtQnBr5N&#10;wCCOOLgAELSIQ6laoOJBdUX+9AqJI3cCCmzqM1jWnSio9UxtKWQoTjQHwCVCO5+40CkGy7bqgCe6&#10;rT4K01D3MuALoSPHY4ucTcVslVariOQMF1KjUmSBYGn2oBBfVw6oB5xDgKWQD0JIF7+CDSmvAogy&#10;/cHigEvl9JogK6aelUBHjlc52pSCaHFwug4diZeyFpbIgNdUA85ligIL4r1CVOPnV/dtjbZmSNZQ&#10;l7qH7F53sx26fh4+7Qm9iOdzjcUqvP1nyjd7z/tX4PdNyXJPjrIcgOik8AQvX9aMt78PdEo2EUPS&#10;677PhxW/Lzb8/wAD5+2sgMFWgE0H0XJ2d3Kvl9x8Xt5bi4aSGv3r5j3P+zodtwAyXjow0fpup464&#10;SwHMw7ZpWk1BNh4I6fKbHCu8IS3c8+oNNQPtV8dvGl45ekviHvPiuV7afwvJcgxmSw0iDzcBoIAX&#10;pbb+Wro48vKtbhl2DlExSb2l1njwqvP6aq7cvFuMfk/fft9y7RUhZTfDDW5PZcxkicGj8w1WO/S1&#10;O8+HHPkPmG8fwmUHzhrwz0quMtrDWfL5mcpz7o+6nZrpKhkx9f2r2Nef9XXtr/V9LvhrvHjuU4XF&#10;Hvs3NDWl1eoCz/XUc3eOQnhDHFrg9pZZ/wBijbm6Nr8MBJI17nta6pHVY3XDzPYOM2+1QvG4BaaP&#10;J3omSEEDp1K6Zt8M7smQ5ZY8DdZGUxssDNa5gBNVFb6UjlQ2TGlI0LTRTIe+3w8f99SezlzA+qps&#10;u3lHg+4Y7LlJcS4a02rq2/6vCkzu9b/HnH7qzPbUVBCx5ve9fSYdJ5HGqwgCgXV/Dv5bYrNtxGF5&#10;a4Vaf0rj617nr7Zjg3zBwOEzGkyfZDSATX7FGl+W3Tn8PNnZJhn5qKE0LBIAQvS57fD5T7Ha6WvT&#10;GZi8Zg4/vNYxsjRXcns+Z6+/ZcVy75E7yxXcC/FZKN4YABX6rJl32nTR5Zc6bk5qgkhXr+HkYnNp&#10;eMwgHNiZDVzrV8ytov19dumz0/8AFnYkkU2HmZkVd8gpUeaL8vtfrfSxi19Ouy+Hjj47GpHQMHpC&#10;5euj7P1NJFF8k8KI4Y8tsdqF0h8Vx76vY00mGc7BxgPdfssTUHwsr4z4ZdeccT/uDAHbHIV9VJbf&#10;ivL+00/q+u/1HWzvHzIkFXSS6O9xw+yq+F9jR/TH0+9mkbrtnMDHx1tQ2Xl7Yle5362x6K4TMdNi&#10;tDpKjbZKdHh9dLaz/cIoXbX0JXL1+dojbXGle3v7Xpy/iciM+qkjQfuX330U+I/Fv9s/Oz1JyTCG&#10;1IvWy+110j8i9jb5Z6R4E4P0W2PhyyrISVc018FNVlJzCHYclOjVKpVbwriXOBNaEINaZ/5fMaJg&#10;vE/JU3IGqlV/DFc9Kf3oFbVC10/Dm2p/GJe5vgFdLVrIPyBZbOnQ9Sqx2aCoFQCg8EARCBkmiBkR&#10;QnIhUpgtALsOiASSPBANOcEA2XIwCNySabc40sbpyESTRpobp2Khl3/Kd5g1WWy3lH5TiP8AqYNP&#10;/EKz/lvf+pXx84M5DH/3gttXldfy9t09zhIup9ttFVb8XyL7e5+bi86JrnFrSR/FepWWXrntfmxl&#10;wQva+tQFFTl0/Hnc+h0UFldQzgAVKCT2T2t/FAp9rqkGqmflmGR+UKjQGt3VqrCJKxwrRAUU7AHn&#10;egJmI52gNhopPKZuIKcIl7nAVFfBMqfx43FtSgkrcGMJ8lZWsfyUjXSPJKpmyWZkwsJbaqmtNU7i&#10;YDkvFNCs63jo2BjljA1Sa3OMGtqiIqM121zhSypnTE7GvBOiZJGFBHtNXIFWORjAxegVTSzk0T27&#10;qiiArXMaDUm5KSosIp42RgGhJCDWuJMyho0VOiVCaZGkUcpCK+FrzVrqIOVIx4qCjjX6qaaQWhhR&#10;lJiVwNx0VRNiE90b2lriKrWIrBc1gyNcZIwSPJVgmeiy5YZPU2oCmqjRY/MPmZ7JiGwih+1GTZ3m&#10;MGOInLib6meotCcJDxuRjzIR7oEQaPU0dU8FUGfJlkfsiHt47bOeEYIwcsmJ8MN6m8o1CuT4VN8I&#10;jZjjuEAd70rjXedQCuffJ2ZZrvbtnje6eKyOKzmNmyJWOAlcKlu4WVTTMY2XWvlH8u/E/I/HHJzu&#10;x2yZWHM8j3HCgaNa2Cw7cHoer7WHDvdL43emvivL354r2dO/lEV22np1/UPNZnUWRqcRYhvFlpGe&#10;yKK7x9Vrqx2XoeGwtr4LSIyNmS2INJuHaoq9blObMydv9IDd4hRlaFPFKD/UBofFK0LTGx2CINFi&#10;f8VlauRZ4+I2Abi6pKWWk1WXtMkDNpofJTWukODAlcRWPcPFS0RJ8V8LiW/0/opsLyRY80wg7nVN&#10;eqzsaa1PiyxO2lKFTY6Ndk2JoaAS77FPi2m+Eg5sUIoSKo8DvcTOTqatKf6ynZaYmbkBwO40NxdT&#10;to117NXi8nLarlz7auvTq02FyTnOAJ+qy21dGu+W1ws6NwaKDd1WVa6tRh7JS3eBRZ7N41eNBFHT&#10;0ihuFCllPLDBjuIYAaIK1xTunkfbEpDtpNQEX4Equ+PO1D3Hn+/muJYLitxYrHbZT2T212ljYbWx&#10;48YLWgaBZ5Kto/t0vDmmECv5StNKw2qXxXbOFD7jsoAurVoIXdyjl3rSYP7LGjlj9too47XLs0jm&#10;3qXx8wMrqflvRdGscm/4a7FAkFRquiVy7JJyBCaPGmtUbbYLXVEyeax8Vu8UrquTp1w7OfJyzuXu&#10;R2Tv9ty4e3XLr15YcV7h52LDxciSWXawNc4u86VWfLn5Ub9PGPmj8kdxS9081lzF5MLNzGt1HpOq&#10;9r19MPE9zfyef8mIxzva70tFw5elrcx4m2tmzT9sZ5jnbFu3NJAusevPL0PW7SfDpeTE18YewVLh&#10;YLz99bHq64sQseR7JQwCtdQpmtFxGoxeIdyUscWLukyH0AhA1W2vOsN+0jvPZv8Ab/3Hzc+PkZ+E&#10;/BxXFpLxeo+5dWnKuPp7MfSX4f8AhjtHtbEhf+yhzstrRukeyhqujXnXB07SvUOLiYWOwMxmNx3D&#10;8rGLaTDnlzUp0vuD28hgkY2zmu6rfRh7es2jxX/cX8TR5GJN3DxMO2SNu5zGCxJuuvm+O971r+Xz&#10;syOVOJO/HyW+1JE4tLfpZdOseBvvedwKXk4ZmVa8FV4p/Z5MjzUUeRE8ihNCpuvwvXb5cb5HHdHO&#10;ToKrLDt02+Fpw2WYpYxXQq4W1dk47kQYWEO6LTDj6dML5mduFyjxc/7Sg9pcCjDXXplZQPFfojC7&#10;sj8llbInCvTxTkcnXdzjNkc+Q3PqK31ce1ydx8bc0OKqjWLGmxn0WVro1jOcg6tfJJejFZprJ9ui&#10;jZ182m7aB95n1CzrbD0RwhDY46+CzsVGkfIPwWdaSK2d4IKbPZn8iu4q4ypgVNlYhiRl01/wEdWk&#10;Kair3HfYfRTholSOqEYCumbYps9lDmj+k6ngr1ZVzzkhTcT0V5ZVlyR7gI0SrWR0fttw9AWW7TWu&#10;y8X+Xyosa7NE/IiJaVUVtGfkOx30WscPSK3LloD5rSMNqz0k9XFa6xhdk3GeA4GqnZrpsuWyBzaV&#10;WNjq1vwQYzqiQrUqC1B4KavWrEEkKLMHaSWdURdvw23xu/2u6sO/6m/8SNnR6n/Z9aeHeJeOxa9Y&#10;2/8ACFybvseH/VfwRCMG2oWWW/8AKcHbWC3REjVj+5s+WPHLY7Ei1FtrGPSq/hv60W+Y381pXJn5&#10;abB9L6DRZbOrn8neVe0QEiiNanpGRxWtkluOq0yzw2eI0MaABZRtW2kTTosLW8E0mt0SlaE5qFX5&#10;EqPBGQSSjBW4N5k+0Fg1NkYTkeECW1cjBJlGk3RhUp+rWgAJVcNOeaJCmy62iaKiPftPgqGpcc2i&#10;FHt4cKV1U0Gi3bcJA25u418EATqbddFbNXUPueIqgLuCIbQaaqavU69gDSkpDMG8oTadMY+5AlyU&#10;wVKFJTR9lEGWgCNUATntAugK95D3W0QEiKEHT7UBJEdECHozsQsvefNAOBxNkADojBvC/wDdhx7J&#10;8CCZralrnkn7F5/sx2c/w+fXD1Z70Y/XSi4NZ8p3uH1Z/t941vFdqsySza6drH1+xev68Yb34d4/&#10;eOmcR5ru2cW1+XOPlXjRl9q5ji2pDHn/AO1Xn97h3cK+TcjBDyk8OlJDb/tFfO955buzDsnBQl3H&#10;eNGqvHEThl+YxN8jreqt1zbX5OauC95YwiMgPrrWxRnxaTRyfjM/I4nk45YMh0Hru1trEro06vT9&#10;Dj5bPeHYONl9x8DHyMAM4jHrP+6LrTHkr7Hj4tPDIyNxDmCN59JKz34vn9dvkXJcti8ZiyTT5FA1&#10;tbrD9Oa6LrmPBnzJ8kMzsibCxMnc2paaFdnHjhlNPl5LzJw+Qvc3e5zq3XpaTMdG0/q9GdhfMWB2&#10;j23/AKecWMZrpQ5jyTupRbTjlzZw9Ddm/Lef3FEIm1kebhlSbKN+JXo61x2Zml+/JiMW/wDSuPpz&#10;w5evy1Ae3aX7tei578PK7fCG3OAe5h8dUTZwXp8kuzKOrVawfsX/ABnJUoNyG2nVoczMDsGQB19p&#10;/gq1mV7b5jyj3rtlyJnOuQart5R5fszKT8d4E3I5TI42EtqNF1ba/wBXla8v7Pe/afBnA41hLdri&#10;0Ln1mHu8NPhM5U+1E4la5VbisNDyERynb3ANa0n7lzdPl6Hr+xh52+ae5W5ccmDincTa3mKLKfD0&#10;r7Eurzp2viz8TI7OlJDh6hXyXTpu+T+06y2tBznfM8sErPdNwaXW92fCe7b5fDhvI8pk8pO6J8jn&#10;MJ0Uy5rfTezT5XWDisgibtvIaUW+sY+PnXTezOO9/lMRksdd0jdfMrSzD6H6v0vl9C+M4CPDxOPf&#10;FGGsYWOt9Aln5fbetymsw9YdpPY7icQs6i6jq9blMLDuHjBzGFJjFtTtoFwdHVOtjn3C8aeJGTBs&#10;o4EgfYFrwmU7d680/OmNJkdrcm4gmkpoPvXL9jxzq+t/1T25r2mXywyMmVuRNDs/LK6v/eK+O9n1&#10;Mx/Rf1f2XOaT5bDgJHOLC1prXwXz/X0tsvW3+x54/L0T226b9o0+0fy+BRz9Da/w8zt9ry1/lE59&#10;mW71Mxy6mtiq6fW7Sz4cm33PO6X5e2f7WYpouLyzK0tc6VpaD9F9l9R690kfkP8As3u69LXr3MD5&#10;I3f0gaL6iXD8w7/2tYjKDmSbiKXW8cqbjyB7WmqVOLSQVxJf91ZqVHDPpkPb5oWuuQPpA8k4D2IK&#10;ROPkSlIK5vzE2/OIrWhC1jn2XnFxl4DvJWWrVsG1oGnist3Rqd6FYbNckqhkKIGRO0QRKAS7ogD0&#10;CYFuQC62ogEnRANOH4oCK6oJuq/hNoq06qakjddVDJDgQQiqhDz6CKrLZUeY/lRg/eNd4vKwrp//&#10;AGFP2M/bn49/1Bb6PJ6/l7lwjv4WHr/Tarrfi+OfdnH5XHFs0bNrmAG3gvZ/XXB+6VtPi75AY6Zm&#10;HPNR7dQfrRZ3StZcvZ3CcnBl47XtfWyyuuFNCyQm9bKMpytMd+6gqmafG4g30HVLDOxMcQ9lrpjC&#10;tnd7Qtr1VZNEZksNnalMsqrPaPzdOqeBk3iTNFBVQaaJCTa6cB9ssdaPKZWlOzoGtLWuv9E5CV0/&#10;IBrDU6qk2shyk7ntLoySSE8pZdrDM/8Aqkg1Sq9Ws4z3MfaWD0qK2lbfEzTtbXVThWV5HkGVoaNU&#10;SIqM97mPc0i4VIsE31g1sUEchdG12wvIJ0CE4W3uljPEeJQSse+OZ5a6gqUwi5OIxpq0VakqKt7S&#10;HBwA2jVATI8plG7R+T8yVNaRvZKyu7opA44yX0qaIES3O2ellyFNh5LY4vB3ahGAiSG5aCrkTarM&#10;mGRg9wErSM6zWbkyVLZGjaqyTMZ+TDAQNrTWhrTxUbRUqVx+bHI0BsbfqlNTXu3FyY3MdQupcUVw&#10;Ycx5nFm4/M9wMLMYuuBpRUVhe4Z8A9r0RgUe4WKqJyri+OjseIkP/mNtPNKs9vyjRytxg5rf6uSd&#10;N17HzSxlppcGjKaDcd2W80I1oOicmGm2LGL707W4vuri8jiuTxo3zPYWvn2gubXqCtfixy7Sy/D5&#10;Z/LXxFyHY3Jz5eA2SfjA9xJN/SPILzvY45/Dv9b2PH8uFRze651RtNdNF5l43V6+vs67Qh0ocHEa&#10;NNCp8cL88obyTUKp8FdcmgbtPmtdWO0Wj6yQNDNQDVayZc++2DuO1vt7ZBenVLeYVzuUqFxgNY2g&#10;+Szw3PHLMpAljA+gU0LKECRwLa0CitJUtxBeG7z9FLaVOY2SPa4ULfGqnDSbH35ztA6n0KfiV3VM&#10;+c4vI1PmpqfJXey+SSuoN1OF67J8e6EiooLJeLadEmWeQNDmn0qtdE79sKfJyi4/mK2nHLH9+TDc&#10;4xgAOv8AVTtz8T16JEPN5bTSlhYFYWZb69Wu4/lZnbS/QrHbR28t8tzx/IUe2tfVZc3TV6HLZ0Ti&#10;5Q5zK1uuXbWx2a10jAcPQPFZVvq12NKCWNOjbVUrJ5OZscbnE+gNNVpNcs9rh5j7q5X97zDcKJ3o&#10;3Anp1U9dcQ+X969F/GTIcVmPG0Dc6lT9Vw7burblY9t9rcfA/GZIAC4ipT11uzk6dJq1U3FNe3cz&#10;836Qu7l61rh6exGNz4JoHvBq0g9F26cbqxvWUzhQfuGu3GgBoVrrt/DPZqMTiCGh0dwurTXLk6bY&#10;XsLGYoAcSHGy28cOXzmVbn5Dt8lAKN6rl674dPLXLnfM58h3AU2itV53Tpl6XLm5Rz3KGNj2tIDj&#10;osJLtXV8ax5X+We7nRYUnH40m6WWhcQb+a9H19cPK9reX8PJz+MfOX7gRJKSTTzXqc9cvH32+TOJ&#10;8P8AcvcuTHHxmK6RrnAl5NLFdvPja8v2u0jT9x/DPL9jcZ+9zoSyWFpdJQ1pRdG3C4ebz9vFZbt/&#10;Ik5VvtRtdI8UDQATr9Fxb+tcvoOHuTxewvij+2Hme9jFnchHJi4byCHtNDQ+RSnrH09yPfvYH9uv&#10;ZfZrY5ZoRnZUYr/XYHX+q6dOGHl9vYtbLnsbHhnbHi40eKxoDQyMbRQeS6ZzkcO3Tat12hjxw4wd&#10;7ji8i4KrxiZtW7xnB8hFfqfBTtI1lqVlB20bRYDXxS1+C2ufyquR4qDmuLycLKaHtkaQAb9Ct9Ok&#10;jk9j1p0j5U/OvwNzPB8rl8lx+O+TBkLpC8dCTXQLq06SvkPsPrtpcvHczsrBldBNvY9hIIdUdfNd&#10;OuK8LF0qPLyL6bXnWyq6fDXnrdqyXJSRyPcB+Yarlsw9HXWxBwqNmBPilN5E9HUOLcfZABqTotdd&#10;svP6yr2N0jdVtNXFZYmsyLgV0RdVadMLrGl3CtVPi6dunwpuWmdUgFVNXLvszTgHEE6q58MMrWEh&#10;rAAi1rqcdTYSVlXRPwznI7aGiMHpflg80n3beKiu7SNj2swmVn1Czq8vQHFikTAPBZ1pF2SaV6Kf&#10;FWVa92oKMM9qrp6XVSMrEWMXKs4cMZINBVCjGwg0U0sLGBwFAmpNNxVI0SYjbTxQixncyoa/dYUV&#10;Rhs55zLqBwCtlWRa8F4Fb9UVvrPh0Dt553MofBZ7Resdy4i0bSeoWNdfOL6RlYz9ESr2jK5sZDia&#10;LbVw9YzuWHUdXTotdXNtGfks401W0c+0wDZ3RmpNFN1GtwtMTK9zQrK6unXovozuClWcn2apVrrU&#10;5pss7FHSfSqwrPw0/Yz9vc+C7QbmD/7YKN3T6t/s+tXbW5/HYh6e2z/hC5d6+09ef1at7yxoIFli&#10;38Tf7prmi9hqqkaSqPlY481vo9QaPUttWHRSh/7eMtjsRZW48fKz4fIkc7+poarHaOvS4WXKkujM&#10;bLlKTB7fLO8fFI2YbhqVeSw3UAAYK69FntcrnwdJHVZWNpSahEiKJx3W6qpRIAJa0/RVktlNM73J&#10;2gXobp4RlaMoyOgsjB5RvfO4hGDiZC8lvqUVpEjaCEgQdqE2IOQKVVZEhiIFGTSaED+CPyYB96OS&#10;wRuaRrAaeCMJuyCyRzjfRXhGToLA8VN0YNdxkbW08FNXqj5E4aKKVIrcimpQjZIbM0ilUDU9Fqha&#10;QAQSg8FivVAwCAhZOlAgG8eMm5QFgygNAlkYSAAhUgiNaIUbJLdUwQ+UtCCybbM9xp0QWXmj+5Hh&#10;zmdszzxs3uije7TyXH21y7Od+HzP7SwJcvm4MUtqXPALVyTjcjePsF2Hxw47tLjYtu0nHZb6L0uE&#10;w5elw12G6J0lAbjVdV+XH+aqe/2tf2znNOnsv/4V5/ta3D0PWj4980BH3Jktbp7h/wCIrwt9b5Ze&#10;h4u19pubJjCM+ACe+0wPE9zXHRsEji0DdpRcfj8qmrz93dwkjnPmiaZKVsUdJlcmHD+Q4PNkyN/7&#10;cMDTq0LPWWV7H1u012+X0f8A7QMKLM4OTj8pgkFJKhwr5L1PXmVfa7Tb8Oh/OnacHbvb8vJ8VEA6&#10;MPe4gUpQLuvHMfKa627Plv3f3P3By+DM3HneBtO4B5C5ttJrXoTlcPMWTxOXLkyz50znOLq0Lqq9&#10;doj9StlxImzNBAd0HVdPGfI6fEdf7E+Ged71y8ebDwjJESGigNP4L0tNMvN6dJH1G+I/7aj2txEH&#10;I8zhtjnIoGUB6WT25Ob9q1+Qu3oOOYH48LYy0moaKWC87vpg7vK5PDOHRU3GoGi8rd5/sKWfJMc9&#10;K2JU6z5eL0zkTssU/Muias7tg/i8h7bwC6ipWvbDQy8r/wCieN/q2nX6K9Y6de2XE+Rgm5jkzjws&#10;L3PdQ00uu3lMFvr5PVfxN8ft47HjyMmENeQCKhdV/DCcMXL0S8NgiaxlAGii569XhJY5p3VykcET&#10;wX0NEq5Pang4izkpJJ5SJDR24C/iouuXna+5JWH5XgIs/JdNOS7re6zvN3X3f6uU95RQcfGYoSG0&#10;qLKZ8V8v9h7V32+HnvmOUq90YdVwNCtLu8rXjdrmovExFz/deLVW/NfSz8OicLx78qZr6Va3ot5c&#10;NvU5eVd9+O+KGTzEIDAXR0OngVV2fZehxw9/Y2L7vbkT2t/qRNJd9gUZ+X0Gmlw6V8bci2fA/bvd&#10;/UjbYeaOnzHRxzl1FpB37buj/OuHfW16nOa/yx3JbYsvdQAPDi5dPrzDPvtrh5q+QMdvJcVyGNIP&#10;Q6V3+Kv2dPPXEY/X+3eHTOXkPG+KeKmzHSvZYyEusPGq8m+hmvtOH+0b6T4r0J2X8Y9ovbE040Zc&#10;KVrGFN+ql/hr0/27pZ/2erO2vjPtJuEwDAhJ29YwtuX1euv8PM7f7P22/wD2g57487WbjSNZxuPu&#10;I19sI7fW62/ELj/sfTHzULsbjsTieRGNhRthiJO8NFLhdXD15zjy/b+w37X8uzOaCaBxII6rXeRy&#10;6fMZDmojHUgdVcrm31xVVhTbRQlH5R5NJHIH40zNXFtAp8Wmnyo+JfszntdqHURjDXxaDkHVDfoh&#10;NuCoXlmM9x02n+CJBfw5PnZG7kntrW9vvVxz7OgcLGfaaSOid2Vrq0VLU6rLa5dGuuB/posqeRJ5&#10;MaYIJqgEoBJNUARJomCLoBW7zQQi/wA6oGTbn6oGUcuFTdV/CSSQpoJqE4RsWJTpwlxqCFnflpHn&#10;H5WiIyGOI/WVz7fl0Z/qynZjwM6C9KOC21eb11+XuPiJPc4aGlwGNWi+Vw8K96dl4vIcfK6NnrDT&#10;/Be/l4msw8J86c3snuFsjA5kPuAE38VNdWmz258Vd6Y/LcXjubNueW3FVy7uiXLvePmF4ZQ1B0Kw&#10;wfi02M5+0EBXBlaCSoHjS6EpEDz1KRFTbH2KrBVWzRtBsmSsyW1aKqpQrooSHVrZTVLaOINFSUBX&#10;ZTzWjDdCURzy0XN1UTaj+3JkGnRNJifC9JaegQFJ+02yW8UL1ajj8Wobu/LRQ0i0jAjfToha6ieA&#10;wFpugkpj2vaN35uqGdo2loNCghGMNlbINAgJ8jXPiJaeiE1kp3zwzE3omS547MZNH7cuvmkqI+ZH&#10;SQhn5SUGXBBG9vtmxf8AqSoS/wBq6AVY7c0eakH2S7m7aUcgHmD2mhz7mqAe99psLVQETI2xD3K1&#10;8lcRVc2d87yHCja2VQqiZ3GtkY4ppc65Ljg7dHI4hwNQaoCrhYMd4ZvIA61QqVe4mYGytAdXbRDS&#10;VpMyDH5TCLC1u8tsaBOJ2cj5CLK4bIcCB7JJVys6bfJHnMAgIFR63CxBSqVZnQOw4yyE75XXLjeg&#10;KchxTQ537UmJh35MnpeTcAHqEzRuQyPYiEcL/cyZ/S81qAkVc57l4bB5bE/Z58UcpeCJiQDT71NR&#10;Xg75S+Ccjjjmcvwo3Qlxe5gN7+AC5ummXRy6eLy/IJ8V78aeJ0RjcWvLwRcfVc23J26d0aZ7AaMN&#10;SRdYXnh1a9kYuawj2yTe9U5MC75aLEk3QeoAWW2tc+8yJz2Na/abnRLe5Vx1wXC5zGF8gt0WbdZ4&#10;/tyN30rTRTYIkw5mzIEb2UbQaBZ1UScpkMkm6IuBU1rrSIpX7nRVNvFPWLIbHJDNuc6oJ8U6i0jN&#10;eZKbG0IHgsqesSMBjpaE1BFr2SbTVcHHkc2m0EJ5X4GXYZ86nonNme3LKlyuMyHSkMaaVsunTowu&#10;mGY5DAzsJ/vyNIibcm6jrclMtDw0Tc6IFoBK49vh28ueXQuLwWDa2RtKFZbbvR00w6NgcZDsbKBW&#10;mgWFuXXzuGkxXuD2gMoAfBZbR0a7fLp3Cwh7GvJqfBcu+rr03awR7BuGqmRvlnuUme6GVproVtq5&#10;+jyJ3FkSwdzFxJDRev2o66+UTw6+Fei/jfnHT+yQ8DbTr4LzOnLD0p383vD455pkoY2WSwAqCVPP&#10;fxrl7cfJ6AjbiztbJE4VPiV7Pr93j9uFjPcxj4LIJnzEbxpSi7rvmOaSxzvh8WfLypGQn+jvN1HP&#10;TNV03xHZOJ4hzIGh4qV6GmmHmdOnkXy3HNZGHAUol02xE89La5tyswjLr3Oq8jvu9f1+bkXcfKNi&#10;q1vWtVw/l6U+HnHv7uhmBjySGSjg2wGq6eOuWHbf4eSuRmyOVzXzTuL95JjFa2Oi9LnzeJ7PTDqP&#10;xv8AFfJd4cjCWwbMdpBkc8Ftgb0Xq8NHi9e73vwfxjxvAcfDFiwNrCNxeQK163Xr8tXk+xt5OJ/N&#10;fbrM7t7mGY7A/JngeGNNxVa7avNkxXnf+13s7AZ3FmQcvil+TFMwNY9tW18qrn2j0OXTEfXLt7Fh&#10;wYIoMWFkEYAADQG/wWMjS7NedrNakkLWRna533PI1k7SNSQioavtaQiBleqm1TaguikBbo43WeVx&#10;dxESsobmiVO/Jn3WxP2dCpy0kwhctw3F85jPxc3HbKyRtCS0HUea6Oezh9rjOkfPL+4P+2pojyOZ&#10;7fgsCXOa3wFzYLv5bvkvb+usuXze5XicrjMiTEyo3RyxGhqCP4rrm+Y8m39dY3konsDiNT1XP0jq&#10;4dvJVYeQYnf1Deq5rq6t+csdU4CcSNZU66LbnHndueGyIaKeFF2avP6CBaCUVyW4qyxpgxuqUa+f&#10;wqeQkDyaFNFVkbNzghMi1LA1g+imtNST6mEKa1z8M3yJABTquX5YPLdWanmstno6/hve0m1lYfML&#10;Oll3njAAwfRQ6NfwsXvO0oRsrpa3KE1WSk11VQjLSWk+aCSmvo0opornUdVScPQyeq6BlaB/pCFZ&#10;RpKFOJqj5Eekpxhs5rzVty0jG/liC8tkJ80nTr+HQO2Xlz2fVTVx3jiH1a0eS59o6tGq/NH9izn5&#10;abfhT5UAcCSunRw9YzOdjihotda5dvhksmPa401W2tcvTZTSy0qCrYXdMwJw29VFjTTdocbNBqKr&#10;HaOvWrOPJbUXUVssmTNI1UtNaDpgLVVC1o+ypw3uPBFf/EZ/xBZb/hv69/vH187WIPFYh8Y2f8IX&#10;Ju+69b/pGm2e4NpKydKLPinY4NN1cKq/9sYY3ueVrGG6jnfG1riT1VMKl8S4Pu3xUtNa1gijc31i&#10;rqKLW0itdHEyaw0NlOTWrD+UjQJHBvepXIQx1UglxgUujB5Rc2dkMZNaVVyI2qjwj78vuV66qoyq&#10;dPMWv2hMRIhjYQHHUqbWkShRtlFaQvckBoJFnbVANRtobpptPOFaUR+FSm9t6lOUtkLKdSlU2VNx&#10;UIqFUqTXqMwr4pqi+Y6kbaeCnZrqizsLwT4KcC1FiaC6h6Iwm1J2+BRgSpMdQRdGFSpgfb6JWNNa&#10;IuqkLShXVBGJAHFAPxNACQOACqStT40QoQ60TBuTRBVGcd1k0UbQI/t1QGI+Q+Kh5XtzOxyz3HOi&#10;cKa6rPaOnlXzc7D7Rlj+UjiyQkRRZgaBS1KBZ+LfavqNhYog43HgaKNjjAA+i21jz+pqNnsuJ81t&#10;lhFL3qTJ2xyB8IZP+Erk9n5jv9b8vjhzLpHd25bQbCT/APGK8bePSy7x2g0hgHWgXNtqnyXfMtBd&#10;Q1OtVPiPJn8nhIc6GgZfwKm6jyUp7LxHQyh0Q3UcRYeCU1d/p9P7O5/2twP4vmc3j6AARSOaPqSv&#10;T9bV0e5Mx6V+VeAk5zszlsbYHSDGl2jzIXrTT4fP6bY2fEfuHB/0XP5Disz0OiO0rh7c3pzb+rz7&#10;3DDGcib2JDSviufXRjN2RpJHKw1q4EU3aLu5xl0uX2H/ALFeVw8ziHYedjY8mQJHFhLQTQA+K9Hk&#10;83ro+ivJRNMYbQNZ+lo0+5b7fhyeHy87/KPEe9iSShuoPReV7OrWaPJD2GCWSM2oV43TX5cXsRme&#10;Rk2TA16qdfh4nXGVe/JNK1XRNnNsi/viJBdVIxq2E82aW40Vausaea10jp5R2r46+PoxKzNyotzj&#10;Q1N116x6HLV6Wx8eHEiDIm7Ngtai0t+HRdJYoeb5qDEgeHSAOA0que7DT+jzZ3P3A/LnexslW1I1&#10;Smzg93ebRmMHc927ctJXzfT+tSOVyI8XHe4uoaFLZO3s/GHlPv7mvclmo/StLrnrzbfPdwd+Q6fI&#10;JJruKUdl0xG24xoDGNAuaLr0uHmby+TsfA4whxRKRQqrXqelmV6I+E8Rmf3DYVaIz/FLyfYentcP&#10;eHFYrGMycB4ox8NGfUhVrfl7nPe4V/aGR/ovcOVx8poxzg2MrWzLo57PQDSwbdt/e/MVhY7dLmMd&#10;3HH7LxINNpWmkR055ef+Xa3Kws+gqRI4/wAV1a6uLfnh55/evhzXxUoC8j8VXhGV3sdu7NIBjNb2&#10;SwmbV6j7am/9O0V/SmflSu4pR7TqeBU7CbViO1X15j/tFYbR089nYgRTzWOzs02+FVyeMJ4Hn9VF&#10;MpbTLl5mkxcssfYVstJXPdGy47Ja5hJNdwsryetwrcaUM5N/+Z6i10TdoORfaOnVoUJsyZzMkY/G&#10;SOJob/wWsKuU8bG/P5B0mo3fwKKyrsmDCIseMUoaXUVrqm9VnW/8CUMtgVSKhJKZiQBHQoBCACYB&#10;ANFBUSaTTj+KAY6lAJJ6IBslCSS7xQoRcpaRwP5WZV0bv8xXPt+W/wDDnnaZ25kR8HBa6OTo9w9t&#10;ye5xEQr+hq0Ya/l5wzoWhj27CWlp/gvblcG2rx/8wdqY/JY+Q6KL+s2rgfoFf5YeeK4V8Vd15na/&#10;NHicyQsZuDWA1GpWG8dfLbL6TdrcgzPwsadpruaCsLHbJ8OnQZAZG23RKOfdIbMDcalPBHopHVNU&#10;QHZXmltUyqG5zw6rtEEZySHssglfGx9UKSJ3OjjuUFVBJK4VeDfRBEsL5DU6K4mpjXmMAhBI+RO7&#10;aT1Iug1QC58lfNCpGixpwGBpsoXKs4mNk9QKFZWmNEARuNkJWDGMEjvBCaKRgLvSggd6YzVACPLI&#10;G3VCagZYa4FxGuqYVTDteHMOpSqos3S1Y3dqgy2M3Cxo46FKhbQsc2OjjuCkEloBq2xQBgucDu6f&#10;4IClycqUzBkYNAU8BZQsErAZXeodFUTYKZoaR7bdNU5SLlIki2j81Lp5KslynF+44vNqDVVEVzDn&#10;GyRSEMBG29U1SqbD5SQSiNwd6UsHK3+FyNImuAduohVuR8piRcphPL2EP22RlOHHZP3XB5EjaO9h&#10;ziSaf4qoz2WgyY54qRPDpHi7q1AqqTGYyohjyOjjFZXfnm1bQpKVUgixyRUySPt7gNQlT/LM8lDv&#10;e5rZAd5/qOrp/sUDDOZ4hc1sT2b4GN2zFwqD96vWZRtcPN/yJ8RcRzUM8uJCIsqSsjTWnn0U76Hr&#10;vY8Z8/2PzPBTS+8wywMJA2tK5d+bo06sY55Y4BzHNvS6wujp16ZX2OHSQel40S8W8uQigf7ramo6&#10;pWYaT4WuUGvibEz81LqVLfBxQyCjh5lTYFtE3jCNz2ku0rVRVwbRDuL42ENOhKjDSVGnAa8PBB3H&#10;oq1h2mHBznA1qEbJOx7XuDS0rHZ0c9V9HiMkiAhG0+ayuzt05rvjOLySAHeoE+Cjzbzk33G9mtyW&#10;e7IyhpUVVa7j9KFyXbRxZHFsdmnwReuK5uvDJnkOz4uc4WeJkYEwZSvmttN8uacLK4PxDn8Hy02B&#10;OLRyFv3LPr8PQ46YdpwIYsoRmOgrQrz993drq6XxnHFmM0m6rmLr4p8ZayQRFlDWlVptqU3bniN0&#10;RbS4NKBc+2rp06NeXFrCXdVldXTOjP5bWyh4HWqJMFttl5j+QeH9vKdktFDUXW2ky4e22FJ253g/&#10;gMiFrnFsW4BxWPscm/q9v+Xuz447zxuQw8ebFmBJA3UNV4/TSyvZ03m0eluJ7sl9tjGyUIFyVpy3&#10;sc3blknkuakyXe295dv8CvU5dnldOOHUux+GBhE7qbXGt/Nehx6R5/s63xdNdlYmE0teQNo8V2Xr&#10;MPP0521z7uDujG2ysjdWgPVcHfu9Ph6+XEOX5iSYPeCaXXmb75r1dOWI413HzkMMc0kzv+WCdVpy&#10;55Z9eni8a9281k89yr4MUOlja4t2NFV6vDh8vJ7+zI6n8Y/DXIdyTw5fIwGDEabtkBaSBey9PTg8&#10;T2e+Xu7ge1+O7bxIcfjImxBgAfYE6XXdx54eJ16fLS8lmsgwiQ4NBBBB1Xpc9cOPfo858/O3lM6b&#10;HArG00JNwVW0YWrvsrsbh+Oz2cviQ+3l7g+U11PkFzbtuez1Hx0rfaiJs7aFnHTlo3Su9rcCBQWJ&#10;VJtcx56UzZbd7g4hw0SpStx2/QRxNb9qyrXVu5BTYT0Wf8rv4WGIaiqqw+ZrILC+6ir2qXC4GPa3&#10;83iq1o56+ROZx2PlYEuNkNbM2YOaW0B/N9V06dGXuerNtXzQ/uV+C24Tn81xWLQOe50u0VoBfoun&#10;Tpl8D9j6tluHzo5jipIfdjePW2y6L8vN4Z1vy5tNG6OYtdoDZZWPc57Sx0DtnL9bGE6WC01jl9iZ&#10;dKdI0ht+gW8eH2+CCb1TcW1KM5YNUFN0CWYvJrdDSH8MAuqfFDSROlffakc+EYyUqFNh3ZnOUdZx&#10;Sy15flgpzWcfVZ7PR1/DpXaEdZG08Qs6jPy7lgeloBU4dGqW51QUYTtUGUuvRIqqpi4FOJtQjMdw&#10;HmmjKa0ktB8kVUo3NNPqpXCGAgoTlOY8kUQMnCDSqcK1UcgKtKuMtnNObb+ZWz/LASn1keBWdba/&#10;hvu1nUcy/VFXK7xw5qGnyWOzq51sI7sWX8tqg5YIBW+rl6Rls51Gla6uHpGNzH/mW2jz+twzswqS&#10;tY47v8mceQgkJWNuey8xd2qzsehzuVnG924XWNjdeQPO26lppTcsx3J4Gfld9p5JZ3Lx4BN5I/8A&#10;iCz3jo9a/wB4+yfZz9/C4R/8tn/CFxbvuvXv9Y2QboRqdVg6oVS4B6rXUtmf5uV0ULmttVbSMN2L&#10;me8wOLvFNjavO3TVnjcpVpq2huyp1WVbT8KZwcZ7aVUmuWna0DxSycChcpXKU1lNUBIFKLXWJ2rI&#10;8/lOZ6AdSqwi0OGc8x1/mCVQsXjdLTzQcSHuMTQorSHIZ94U1omsFdUiLJTwDbrgkpyF5IjnBpTT&#10;TrJB1SsVqN7xVEhbVX5LS9NnYTjx7G+pBHRGC7chUOul2UBTkyuUBktPpKMJqLLVh3BGCNNyXN1R&#10;gJLMsuIojBxYQOc6tVOzSJgHVSoTpA2qAjsO4lASwCAkBgmtUlanQbJqG1yRWkudUEplaitPqP4J&#10;pHM+jaDrqnCRxDFNE+OT1h4oQixrpXJcL4yw8PumbnYogHPm9wLPDa7OzFoELWjoFescvRAdEXfe&#10;qtZSKDvGIf8Atfkmm1IJT/8Aalcvsfh6Hqz5fGTmshkXdude4ef+Iry93p3R1TtPm3DI2C4BAXNY&#10;i6OnOkiySXSNNSiRF1Ljiaw+nQp+I8Un9u0CR7nCgY7+Cmx2erMVo/7ec1snfecwOFBjOoP+0V3+&#10;tXod5nR7a5VgmwMqJ9CJYi2n1Xsa34fJ9Nsbvhp/c/w+RxHfOafbMcGROQ11KDQ9Vydnfz3zo8fc&#10;livbI6SJ28k1pquT8ObbfFUWZHLGGufG4mlbBb6bKu/w9jf2i/KUvbPeOLhTvMWNKC2htdxou7ls&#10;5N933MxsmLlMPGyI3VEjGOF/FoK6rt8McsJ33gCfBmaRUhpXB7A23+HhbuTG/a8hK0Cg3FeN2jyv&#10;Z6uYc3kiOVt/Fczw+nT5U7ssFuq11c+26rkywJQF1aTKZXW/j/Cj5DLhe8VBIXTrq6+Ve2eG4+HB&#10;w4ixo06LafD0udNcxykGLBI9x2loqltXZrXlPvHvIzZkkMctqkUqueuf2NsRzsZZnkJc6pKUjxum&#10;+aveNeWAvcbLbV5XsMn3nygjgko+wCdjx97cvHvdfIHJyXhrq1Kw21dHr6fyymFC6Sdv1T01dPTb&#10;4dR7fwjNlQxkLeOC3NdwiwS3DDGDoNEV6vpz5elv7euJMGScqQXJcK/aofXenHuN+EH4zMmH84uf&#10;sV6vc01+GF5mER5WLyEZpPG/dLTyW12+BjFdi4DmIM7jY3ufWVrR1WV2dGnTCs7ryG/tNwNw1Vrv&#10;HXrvLHCcCRmTDyDDf1v/AIFdeu8c/aZedOVx5WcpKWNNPcPT/MrvSPK6fl1vsySRpj3eSjyVI9Ud&#10;rzAwMrrtCryPB7uN4ETvoVNp4Y3tB4PMf9orKttHZuiwrr1BzBIC2moUyNY533LxbmbpoxcGq0kL&#10;bVmOI5V0WQIJjS4AVuXe4W8mQwZ8bgfzOU2J13abKk3nH8CwKPF26/MZzujNAxhjRm7qVWkRSe0O&#10;Kc2P3Xt1rqpqMOigBrQ0dFFaawXVS0/gErE2Cd0TMlABAEdCgEIwCa61TAF3ggG3FBU3UlNJtx1Q&#10;Ec6lAEdEAiqEz8kO1QoTlLSOHfKcdY43f5iufb8t5Phy/thxblM8nBbauTo9t9nv38VGNfS1Ww1/&#10;LiuZC0wu0qbL1ps5Ok+HCu9+HDop5Q25Bqt48/f8vA/feOON5pufEyksMoe5w8kto6OG2HrT4R+S&#10;W8jhY+HNLWRjWi58Vz7R6eu2Y9hYWWMiJlHi4UM99VtEQCPDqhCfuIA2a+KAMFwFSaoKke4152nV&#10;CTMzQzzqgzOM9rnmppfqgGeSB2+IQShjhc4ndp4JwqdDXNNtFSTrmyEekoLKqyHSNJDqnxKFQxHK&#10;BYWKFrXHj9wC9SoUsoGzxupfagLhsrwzdsKCqTjzF9K6FBLRm0AEChQCXt9wFtboKmnQsgYXHXoq&#10;kSoZ84eprxUdAnglfHlxB9LN8KqauLZhEm0lwc1I0xw2sBYNAgLHHmqwB7tp0ukEkbPzFwcErAiy&#10;ZDd5YxtLJyBDYGMlLpBWqYOytLpGPjO1oNwggcZWku321QVhhpdu3NNPFMiMpxkbtcdzf8VcpWMH&#10;y3GnIJIb6RdNLFZGJjwSCrNpBuUHk2OQfFJtilBaDYBISr7D5eWRvty1I0SNE5XjoeQx31aLj8qr&#10;Ws9nJ5opuImcxrHNhJNR9SrSUM2LIYYw2jT+ZI8qfNDdhgxvS1n5puiVNl3wjbOxkodu/wCa8aFT&#10;hTLZM0lXQvjLccWcTo7zVa0rrlCyWwzQl5Ztlb6WNOpanaXi5h3L2xhckyVr42sY5psfFZ3XJx5k&#10;7j+LYw6V8UIABJFAovNrrthyPI4h/EZEsMrDsFo+in9bp13Jbt2k7gw+Cw664b6bZSfbhc1pjIEv&#10;iudrKlGXJDdjatt+bySqjWMx0goT66qLFxpseJ5gEb3hn1U2KykN46J8Z2j1Rirn+KetFqjkjlbM&#10;RG6gB0S2qtYl4we94bT1Dqubd28dWsxIz6Wg00qubavU5aOjcLC5uwE1FVldnVNHXMVgZgMcxt2A&#10;kgKtd0ba4c853mJTMYgwxAn1E9Vltt8jXj5Nf2LFFnZDYHN3iWzj9i6OPQ9vWxHBvl7sPI4XmJeS&#10;xoT7T3Oedo8St+lzHP4+Kn7T5Rz3Rg1bs9JB8l52+vy353L0p2ziT8jEC2SjNtm+avn8Vv01+F3L&#10;wboZXOlZUjQrfLkuuCGzz4kh2tPpPpKz2h63DRM5Js0A9143EXqs7q6ddvgI2xOa5+8KLqq1ynvf&#10;ExpsaU7Q51TQqtPhj1mXlXnYnRF7XDc0E7PIrTaeTnm3g3fxP8h5XbObHi5U5/bPIa1pNFw9PXy7&#10;OPt/OH0C7b7xg5KCGWCZtJACADVcW3Pxr1+e3nHU+Jz8eSRj8ge5Q+Keu+EduLtfHd6QcfgbYW7S&#10;KAUK6+fbDye/DKqyu6MnNL3vcSw1stN/ZZc/VYnOzd7nuuAdVy7dbs9HnxmrB8xzLceOQNaSKH1K&#10;+Wt2LtvNY4D3Czk+6Mr/AE3jI3l2QS18rRUD6r2/V4ZeB7fs4dY7A+BOL4RsXKc0xmZM+kj20oQT&#10;4r2+PDD5v2faei8SDGxoWY+FGIY2ABrR0AXXObh/b5LWKNgjLnXf4rfTVz9XO+7st0MEjA+hoarq&#10;1jzOm/y5JxhbPOWvdUk2S2Gly7l2xgFrGOJ0pRcu9dnOOp4oa0NDxUjRQ2XmQ8jDcdLWTiMuWzRy&#10;TZ+0mra1/FFOOtcBitijjNKFZbRrq2k20xg0WeGuMkY0+2rTp4KqX4RpntdJWizrO7LTAe3Zu0vR&#10;Jrz3wnSFsQD2CgKqVtv08phme6uBx+6eHy8KeMSe9E5oqPFbc9/l43telOky+Ofzj8S8l2rzuY7H&#10;xXnD9w7NrbUXfrvl8t7Pp/rrxvzWGYp37m0fU2Kphx2s+CeHyPamadKFXK06/h1fEe7Jia4O6LSV&#10;4PsflMqRYm60jjx8ES1pdVhjPyrXuodeqmt9E/EmI6obypsjgb9Uiph1SK1RUs5yrv6Z8VnXXx1Y&#10;ehdOKmt1FehPw692dCAWmngs6xt+XWwfbY3aaGl0N9b8FsmGhKSLS33F0or+FLlGlU0bKhx9Tfqm&#10;hYwvJABKS4nObVop4JVZoMTTTrCGlLBJIcCE8Jyq80jYbKoztcz5w3d9dFojLnMgPvnwqsq6J+G4&#10;7ZdSVgP3IH8u+8K4e23xWW0dXOttAQWBZuhEzQaGi0jDdjeSJDXeS21ef0YrJcKnddb6x53ZTSUD&#10;iRYLfWOKxBjdSXWyW0bc2mw3giizru51bNhJcCFjs3yuGRER16qF6oErTe96oNa9tODe4ePedRLH&#10;/wAQU7N/Wv8AePsr2HPv4HCJN/bb/wAIXFvH3XrX+sbtjhqVzV2ylbqep2nRaaQtqxXOZvuSe2x3&#10;it9XPtWflc6RrYgK7tU6yjbcFxxhhD6UrdRa30i8ncGstbyWVaoEDS9+7wSCyIrtPgjAPNLKaXRg&#10;8kF1DfRGB5I82SGg7bFa6z4RayPItdkPq/1XsmS04sFkW0WtZRSWbYxXc67kHCJiXjbqAjC5QxmF&#10;rTSyixcWbHgC6WDAytqmm0hz7WNkJQZXa+KATESXX06IPJ6Q0ojBGy9tq3TI4dpb6UEbYS2tUjMT&#10;Ss3AU1VQ4hlj3SAssmKtfZJi/qXKEoL4vTpdADHYKiyFRoYWhrGk9VFVqce4gHaVC1e8uJoSgJER&#10;pog0gPJoCUgeFKBCtQofsQYwQEJpov8AS7xrZMkdr6VLvNANuc6StDYqtU0uGANOlK6o2XrUugbS&#10;n2qF5FWtgnEYOMitcp0sMl3y0jtvkmtNS6CQADzaVy9/w6/WuK+K3P8ADZp7s5B9SGl5It/mK83e&#10;PRvWNv2xDNh5THTGraiq57GN6uqy8gCG+0aBGEftTouRDY/UbpnOsPv5CJ+NKKgOLSAfsUV08emK&#10;Hwnmnhe9MrMlNI3xOG7T9RXRw2w9LbfPN7Lye9och1GygR2oKr1Nenw+U9if2eGP7je18DuzJZkH&#10;Y+Rr3OHiKgrHptl18r/V5Ab8UY8bmktaa62XLax2hrkPijGnaAxrQ4C1leux38GeN+Of9B5PE5LC&#10;IilgewlzR4EFdfPbDG6V9R/i35Sjl4LEx8/KaJ4Whpe49GgD/BdU6F+utF3d8j8e+CRrctkhcKUD&#10;lj0uWe/J5I7k5M8jmvmiFWlxNQvM7R5fscLXJe43ybwRETrUrkuty8rb1bazRkySy0TifJbaaIvq&#10;VVP/ANRdIf8A00jvsXbz1PX1K9BfEjM50kPvY7wA7QjzXTI6+Xq17ZxXzjFY0RuoBoiu7T1rHKO/&#10;ZuQGPkezE80BoAorW8LHkTP43ncnNkl/ZTH1a0U+Lh7+vvVhhcNzZIP7GavjtTmrzt/S3z+GyZwn&#10;MNxKDBl3HyWs1cvT0N7/AA5Z3R2f3XntkbFgzkGtKNTurkv1W+fw4fmfDfemROXjjMg1P/y1nY6O&#10;f1m8/hccV8Id5bwTx2Q13iY0a6nt9Xt/w652z8Jd1QzsllxJQa1/ItPFl/6nb/h2nF+J+aELd2M/&#10;pubtU7R6Hr/XWfw7D2F27yfb7Q39s9gBJNqKMPovV9bDvmH3G7GxxHO0gUuCqw9jXn8MJ3H3BiN9&#10;6SOVrGuruFVnvuw6a4Zjt75Fjxco44yAI9wGq59t65bvZXQ+Q7sg5HCcxuQ1znC1Clr1bc+zJduB&#10;rXZW94pI55+9bzu2u/kymd2/vzJJQ2rHEkfenO7m20+Wi4TCbiEejbRba9TmjsnBcozHYAXAW6rS&#10;dFeKfzHIR5UDqSAGif7B4s123lRYXIGWSVo9RoSs9t16zDrDe4+Oo3dkMFr3WXk6Z+D8fcPFEV/e&#10;xDyqrlPWoWf3BwUuPI2bKidY33LSVdrhvMcrxjM4PwcmOR4dow1otI4+kSo+ai9/EL5Bvdqap4Y6&#10;z5bbK53Hgxo3ueC4MG01R4u3Tb4UGFJLzuY0gF0YOn0Kz2+Cz8uxYGM3FgYxg20F1nVSZSCBVRWm&#10;BIGRE0QCdUASATVMBUoBBJqgCNKeaASTRANlBUgnomk0dUA0dSgGydUAiqEwRKFEbjXWylpHHvk2&#10;PdjgkVAqQufb8umf9XHeBdsyo6Wq6631cXR7V7Ifu42MD+UKmE/Lj0kgew3Xpa1x73LnHd4BxZh5&#10;H+C7NHHvq8CfJHHvdl5HpJEhIV2FrthhOxO53dp87BC5+1j5ADemi5t47+fTL6Y9kd3Y/IYWHNvD&#10;g5gOqxsdUmY6tDmtlaHNNjoqY7LXHyNzdUEsoj7jFBUzIyl26hBKyed8f57hK0K5+RtduY7W6Alv&#10;ymvio+5TJFicXE2o3xVpTWxbhXUoTacEJHRBKTkCBuFNENNYpWsqa1Qtd4gf6Qw1d4KDaeBrg1u6&#10;6CytKNdDQaoTaRjw0ogLItoPog0YuO6gsnEUWSS5lK9FRMhyD2xP0+qAqcl0JY17HhrydFNXE7Cy&#10;3MY3c6oSNdx51W1AqgDfLPJdtWhAWWE99KPdVASJaCUlovRCajkF7qusEHKltjLmhrTcoMkxuHoc&#10;UAl0YjFAdUBFcy5ab1unKmxV5JAqymtlcqKxnK8Y1+59KjqE0WsXNjwwPqaR+admBKk4rml4Mbvc&#10;8gktrcVgeyr2baWp4pCqrl+Gw8uF5cxrXU1oiVOHGORxDx88jYhubpZXEVmcnNEbdhdsH/it8kzy&#10;zWRnwxP3M9GOf+Y7oQpwqVTchmOyiwNHtxU9A/nHilg/Jnf3L2SFzne4W2aPAIg8lTm8nBkOMGwN&#10;aBu92vXwTwMshyIZO14FCCKJ4OV52+Q+JZCYpmtFdxLipqps4s5pe9zhZrDouXtXVy2ynMaxrPeD&#10;/U39K5q6YeZkzTi7CwC1VDSJcMsMDQHUdKT9t1NW0WIw5EQdI7adQFIKlyJMaMsBsRQpfhWqibJJ&#10;JKS29TdRtW+sW2JJtlb6fUuXeu/jG346OOQtNbrl3r1eUdR4LHY7ZUrG11SOycbj45xSKB9G3CJs&#10;z31cg77ghbITFEIqE3CnZ0cNVr8X5kcefC18gruF09NsOnbSWO3d/doxdx8O9sUIlldH6SBUrt53&#10;Lze3J4D5LiM/tHnHwZTHRxF5IBtqUb82On9XoTsTueLGfBG6ntmnqr4rmsw6pfJ6CecPl2Mfj0Lt&#10;TRVNme+jNcvxzoWuDWVcrly5rMMY3cXmNxoQaEJeKtdljkTMxcUu39FndWk2c65jOiyMWVtRU1ul&#10;gXZ5+52Fj3yNcKuBJC6OemXD32c7likE7XMq10Zq2ivfn8MOO9leifjrurlMSOCN737WUAFV4/sT&#10;D6T0+nw9Y9r91ZOS6MOcTWnVefXqX5jt+ByD5omB1wRUhVLhyXlmrsZzw0NAoEW05zkUfL8jHDC4&#10;CQBxqteeuWfXbEc9ZBldwZTcPHeT6qSkeBXserwy8L2/Yw7Z2t2Zx3b8bZnwNmySAXOIoQQvo/W4&#10;4fKe57DWPyC7ewfkJs3wXq66fDw+3S1JxoSCCLVR4lyqXmbceAyOdRPWn12+HBe883IyMhzYamMm&#10;lQtps8665qb2d21+4EeRKPA3Cjeunnyd4wcOHGhayNo3AarmtdGsw02LCZCyvRKVQdxZQxcQMYb7&#10;RUBXE2MhwrHZc/uvua/4opx1rCpGGtCixrq0AeCy/gs7GsMMpuJHVSjel+211SixGsO4wLfSNKpY&#10;VdV7Rr4Np1SsKflBx5/YeWdDZEuHV8XVh+9/j7he8sLJjy8eN85adryKmpW/Po8b2/V83yF/uG+A&#10;+W7SycrlcPGecJpc+rW0FF263MeB19K6V4uj/oZHtk+oH1DwK0zhy9Nfh07hswiFrR4K9a8X2Oa/&#10;Y4k7iunWPN2+PgJZBRVUzVVPcNymrnwkQOofqpXKn76kIMcktGm/RByMjyc/oP2rLZ38dWaxT7kz&#10;fqoddnw7V2lHRlfABZ1ybVv5XENF9AjDTW/CCyR5eAjBXb5XW/0j6KW/8KfMOqpnsrW3d9E2aXHY&#10;hJeq1DvSPopraG3OTRTO4kpop0ktFa6oiLVblOJYSrkZ2uac6+7vqrxhMrn75B7ywv5dus+G27ZO&#10;6Zv1TiLPl33hGn22lRs30beCzAsq6ZfhHzH2KerHdheReSX1XTo8rtvisLmPO83+xdGscW+2Ve91&#10;WraRy7INaHzTqtbhaYOTteKmyx2dOnTDY4sweG0WO0detzFzu9BA6qcNdaqpiWkk6Ji35S+Bf/8A&#10;XmA7/wA6P/iCz2dHrf8AePsd8fOr29gnxY3/AIQuPd9161/pHRgaMBXLfy65UXNymsxnUNCAttYW&#10;1c0dLJPm1rUAlbRhtWp4zBZM9rnC4U7Fq20YMTAxooAsLXVzivzJRSiU+VbHsKnt+dFWEn3SBta6&#10;IkLKvkzmMfSqvBZNu5KPQkIwV2MGT3pBtNQVUEqQ7DDgCUjOxQiEWUUkfKy/aBNbpyZCFByDXvoV&#10;eBlcxyh1C0WWezXWphYS2qhVVc5cxxohBn9y7anJkGhK4uuE8FlKD6UKchA+ao1TwEfeSjAPtlLW&#10;3SoIE280/BLBiOO57g6tgj8HFnBABQlGRUiVwDaBGSVmW4MAojIOYbN7Q77UeRxag1DR4KKr8HLU&#10;upPKK5oJQZTLIUdBoUgfB0qkr8F1CaUd70QI8kjgNEyQcmWRsdggisCVzx6rUTlwa2EgAulaRl0x&#10;JICnJxJafSCBfqqjXWGJ8kQMc5zqABFVhxjvzvOCHjcuAvHqY9oFfEUWG8yvT4fNPnppJudypYYy&#10;Q41BH1K49+a9rTWP/qLn0ZE4fRc10Y7Wthx+Fy822sDyOhRNEZrSR8DzEoFIH/ci6tNcpjO1ObdY&#10;Y8hr0oo/Xl0abYWOJ2n3BhSGXGxJGyOFNwWvPTD0deudFp/o3fBYzachhr4Lplw8rrrmouZ2N3Py&#10;YH7oSyOH5iQo2Xp+DLPiPl5WgmN4t/Ks/DLTwyeb8McqaEteK/5Vrrzwzx8rGL4HzJgGvc41uQWr&#10;TGGnjGiwPg7kMQCPHmdGOtGrSbH4xeD4Mzp3Bs87pA29S1P8o21i8h+C4WMDHRBzup2rHfnly9OO&#10;SZ/7fePnoZsdrvEFqw/V8uf/ABpk5D/bzwo/+8mf91bTmP8AFiwi/t74YEH/AE9h/wCytZMFPWjb&#10;dv8Aw1xvFPaY8VsdNAGq5W2nCOoR9lY7Ig0RDTwStdE5SKrP+N+Py2u92BrgdRRKFdYpm/DvCAV/&#10;ZR1df8qqxlZP+EyD4i4aO/7Fn3JRHhL/AAnt+MOILaftGNp0otdR+mf8FD4t4jT9ow/9lFpfq1/4&#10;PN+LeIbT/wBEw/YsbVTlr/wlM+M+Naasw2D7FWtV+jWrKHsPAjoP2zR9i0yL62v/AAsGdk4Nf+Q0&#10;il7LO1M4yIkvZuG0ODcYDXolK01uGF53sN0kUhiZtNDSgWmMxt+15X+Qey+Zx4pPY9ygrYBY76Mt&#10;r5PJXK5/Ldv5bjM17drruNtFxb64YbcstH2/8lDc1k2T9QSsM4Z/rsdt4LvHGmY10c4q7wKXk01r&#10;pGJykGTC31AurVE3+WuFxC9rzYUC6NehLBpkZ+V1FrOhhNkS0oXkjqq/YWVPNkmM1a+h8VN6CVUZ&#10;OfkgVbkFR+xvL8KmXlswNLWSOLjornRndh8fxvcHLTUM0jYXG/hRa69B5uudtfG+LEZJsuUSSSAW&#10;cOq213KzLL99cW3hZYpcd1BHU2W+u2U3XDFN5rO5B8EA3FtANVeWf7MPTHYnFR4uGyV4/qOFT9oW&#10;W7bS5b8B1Ceix2dWsJP5QeqztVSVUZ/yS7oqkXBJFQQDaAB0QDaAFaIBBPigG3HwQVNk/eU0mifB&#10;AIJ+9ANOP4oBJ0Qk2TZCiaqWkcs+R21w6/VYX8uqf9XDeFNMtvk5baOLq9ndhS1wI/IBXhzOMQPE&#10;jSA6t16GuuHFhR89x37iCSl6grr51ntq8ifIPbUr3zyNirSpaaLW3Lm2/LyD3Txk2BOMpwLJIiXA&#10;eax31bctnpP4X79D8eHDmm9bdrQ0lYWPV5b/AA9z9v8AJxzwRkyVLgEkbTNdAwnNcyoOpRlHivsc&#10;AR/VTamossm1xoaoRlW5AEo9fpCVh5VrsdjbtdXyTgRTu3UOieCtShNsZpQeKpOTkOZfyQVWgyGF&#10;m4mgQMMzyWQ0lxF2nqhcqphlDjqlate47iwB0Zq5SbQ4r3yAbzRCatGilAHkoialQ1qQL01QcTS6&#10;oPlqgIoLS/VVEjdE9wNrdE8hmM/Dlc47m26IyVY3LxZ2ZFKkNr+VTYuLnExnuY2uiRryGL221A3U&#10;1QFpCd4A2gICS0NYbmhQCw/1eKcTYdIa+2hRSweiYWXaSSElJjIw/wBTzQoMuWHGLTR/qUhTzRuB&#10;JaKpwK4wskcS4+rwVSs6oeTikaHAMq1XKzsYfk4onQklg3AXV/kp8Mxj8jjQyGNtA8GlEsKlaXC5&#10;qH8sj/V0CmxUqwfMMsENO0EIkKxgOd4psT3PLtwOqqVFjj3ccMFHCJ3r6gK5YlzZ3Jew92PkwNMW&#10;lSngeSHNmRzNe6J/qjNImDwR4puynyZGtI9VCRUnz8EeImzN5bHzNMlPacDTaOo8UYXNlaIjQEuJ&#10;HUqLFyudd+cYc3BmfEN5Y0lqzsPLzQGiB8sMjRvBo4Fc3SOjhUQMIc6riGk2Cww7tUqOV72+0G7A&#10;T+YKK1kSzFDEwSB/uONqlRaaXhZMrSfUXH+RRaqRYxsyMySQkW8PBTts110SMfBcySjW7r3WN2dG&#10;mizZisieHuAB8Fhu7+UwvsBmyh3amoXNtHoc9nQuGmkGwAkLDZ16/LpuHmSRwt/qltrqZRvMOb96&#10;8gJZGMr+YkVV1fPZddiPxcSeCR5G9xBC59riu/XS2PaPAzQ5OFETGHgsFK/Rd/rbfLm7c8PJH9xX&#10;aQeDyWLDtLNpJaPtXo3XMebvPlwLs7mA+MRusYiRu62XndtLGvCWfl3ngO7J8VzKOJZYarGNemK6&#10;/g5sfL45kqHPIrRba1y7aMryGGMadxkaGF5qCtEeFUPLNYMUgvpawU3XJ2Yca5jOjgZJHvoakhKa&#10;M9tsOV50v7mRzhd1bhdWkw4ulyzuUzZKx+wUr6/on0vwnnPl1TtP2gIZCdrX0ovH9nS17fq7YekO&#10;2pBEI3sdVed+qvX03js/G8wYoml7qUVXTEaSyrPK7iGz+k+p+qnXXNRvcMbmcrJnzew2ZxlcaBg8&#10;16Xr8MvI9vriO5dgdtnDxIs7IZTIlFXV8l9D6vr4fJ+77Lp2VIGx0A9R6L2uWmHznbp5VUhh3CQO&#10;01aunycm+v8AKU7KmxwHvbtZStVNidd5GZ5vmJclntwuJ6JJ2trPYfEy57mski3Gta/VV5Hz5/Ls&#10;HAcRFxuO1szA00sFG1y7ZjDVQsjr/wAsbTo5ZX5ZWfK7w2NaC42ARIrLH87I2eb2w6vgFUJN4LC9&#10;pwJbQdE7RhtW0jcCbBRa0nwsWShzTtNR1UVfksMeMFtfxU4RSmgVc0HXRGFapEET2V3NpU1CbX4T&#10;dzWsduNLFSiqNs2/Isa0Kmp8rF7A4OLg4bSlp8Vryk2Yz5C7H4/vTt/N4/MxmEvj2seRUrt06Ry+&#10;560sfDz5z+EuT7B5vKyWYrhgSPc9stKAAmy3m8r5H2tLpXG+EmIO19qGlF0c5l5HeyNo15FA61V2&#10;a63Dwus/sTKfSltcL1mVPJLRyzuzSaHoJxVEmR4VZslBpdVdVTSm8l9RYqLcRWuvyyXKvFC2tz0W&#10;N2y9DlMKjjmn3mA+KTfau39vB8cIcBWoU4cm0amTJIbcUojBeWEaGcGQHW6finPyuxICK16KMOqX&#10;4VuTICSKp+LPbZX7qOB6FOas/JNiIJBqlY012WYLXNoCpw2lB9ANfsRhNRx+ZNFOvBIATkZ1Ay2E&#10;Rur4LSRnhy7uDV/2qqUny5y539Y/Vc9/L0dJ/Vve1qiVhTjOvQfDOAibdTVa1sIXjaLrGxvlHyhu&#10;BIT1jLe/DDclUF4812c3j958sRl0DjuK6NY4t9sK40P0WrHyyhPHqNFNMljy19lFi5cVqOOyy3aH&#10;LLaO3nv8NXDPuAPToodGuxjIdVp8PFGFU3xEhj5jBP8A58f/ABBRtGvr7Y3j7JfGshl7Z494Ntrb&#10;/wDZC4ukfd+pt5ax0mWVrI3X0C5/HLuxhiuT5OMB8ZfStgFrrGW22FfxcQlkLgKlxstsfDK3Lo/G&#10;YzYmVcaFZbVtppU2SQgG1vFc+1dOswpJyXEnoq0iN6exZg1pvYarSas8ouVnxEuDX6aqpqV2VO4y&#10;uJaSU8FlV5bMtrgWtNEYC+4f3HMBls4Hr4KauNEJ4/y7rhAqLkT0Di06JeKfJks7LMri1pqU8DJf&#10;GwSvkBIOqeSw3GPC1jBuN1nvW+iSSemizyrFNOha8XTyPEwcRvRObQrDDsdo0CeUoszXNFFUqajN&#10;DyaUVWhNhhdS4+inJilicGkUoUUIcQc19HeKQX8DfTca6Kdmmqa1tFOVYRph4IyjxVssbni4+xPI&#10;wk4xEbQ02QcWAc0NBB+qVF+TMk1OqkSENeShRwOHUoM61wOhSOVIboa/Yg7ckF48UEbIrdOQEvLq&#10;U2oHjTTgHs2kX8Esn4UMeEt/TRK7Q5pUl8ZpZRdhedJiiqbpTYa86nxRUrXTotPONtdVbyGC6djm&#10;gmhSuy/Fyjmfjv8A1N7hIC9jjcEVU5i9NWTHwVxHuulOKxzjrViz2xWl1i0xvhfiYtx/Yx16elYX&#10;RnebQ4vxXxkLW0xGAjUbUv1pmjQRfHvHRAUxWVH+VK82musToex8CoH7Zg86JTme0WTezsFhH/p2&#10;EfRaTVem1kSf/aWC6v8A6djR0oE/FFmTjO0sMNp+3ZWmtFPiJ8JA7WxAwBsLa0vZXJI312mEhvbW&#10;I3aRE1xAuKLSYct/KU3t7HY8FsDaUvZTYrNS4+Fga8/0WgEapSDNPN4aJpJ2hXKLk8ONjGkQJV3C&#10;cUscYxxq6MCizxBgscbENIwn8Cw+3AjH6Qlaz8T7MCOxLQllWsTG4kdKbQkrFA4DDagv0TiZDzsC&#10;MCOg0F07TukH+0ZUUaKdUlaaSUBiRg/kBHiqlbWalHEjrZoCLXPdCnYrDSiin4zBQgazzTKa0fsx&#10;m+0J5aQPZaDU+nySqdpEc48dCT1qhldVTk4Ye0j62WmtRdXOe4e2cfNbKHxNdXyV7WUazDyB8mfE&#10;2LmsyHNxWtdfaQ1cnTnl0TFeBO8uwOX7ezJHwRvEVSQQubblhO3LP4Znh+6+U4ucRyyPDWmhqVz7&#10;a4Z/49jvXbPyG53tNdPa1brC35Pwsd64Tu2DJa0CUE08VpKxw6Lg57JwCX66K5seVhKfQ7b6gVtK&#10;z22UeXHVhI1RRNmQzZJI9wNllctZsz8nIvhdu2h1PFPNRdlxxnes2G9o3bAKWqr13RK7F2739Bkb&#10;WunFRTqt9OjbXeRC765CHMx2PcQQ5pIK69Ni36RA7f4vFlZBPG0OIArZbxx7XNehu3mUgY3Sgp+C&#10;jZ2cWi3FvppbxWNd2sNH8FmraEq4w/klxBorjSUmoCkqFQgEVogEuIpqngGy4JyAknqUiyQ5w8Uh&#10;kkplaZJQRCAQfHogG3EWQCCaoI27RBkAqWkc3+Qm148u6AOJWF/Lom3w4JxNG5IJ6my11cnWZevf&#10;j+QnDYPILTLm/DjmHMxppVeq5fFdugbkQu8CNE5We0cb734Rn7Wd4ZUgE6LfVyb/AJfPb5Dxycya&#10;Eig3EKtoWlxWJ7Y5KXhOQjMb9vqrqufaPR5bPffxn3pHnsxYnTVdtAN1nY6MvWPEvEsLHA60U02j&#10;Y8tFKqLGO5DwDdOMEV4BVxUirkdQuAS/lVMOi3jUqkIh9JoTVPBJcbWlljdIjJe+pZX0pVajzoHO&#10;DqONvNMRWYbHNl2uJ1U1bcYQYQ1ouSkpoMeMilAhNWbKjUJ6pqPkSuidub+pFOJ+LNVgLuoSKlPo&#10;LtvVMgfklraEICoy5vd8k4GdzWMcdfUmqBilzG6/RQFtDmEegtFNCUGuIZG7KoBTme4agoAt5Z6D&#10;96CT8RoPmg0x+G8kPBoB0qgEP3MCCRi91UCkOEhNQKtogZVWUZGOq0BNKGd8jfW0GnRVEVmuYg3x&#10;uAjaNwtRXE2OW8jxJhc6fS9bKkqOLPZjuLdxL62qiq1abE53YyslB4USqjWQZ+Vr7VCw61Kk2P5r&#10;toiJz2irjXVOM7HG+Z4wQb/ejA8wKrSMrHOc/DELt8MjvVchXKjCr92QA7xWnUpnFdIfdcauIA6B&#10;RVxns/kzjSmMU2pVTnHdPcj44pIg0UdUKKuOA5b3PyJ5pW7Q81ZTqubq35Kl8rt9hULm2ehzq2hk&#10;LY67RVY11ZKgY/KDa0FHaVWVThrMHjA57XOo0HVZ1rpGqZiwx+2yIVcbOKx3dfPXIPwnMkLmjUrJ&#10;1a6GXxPDSXDqlXRrqkYLXueB0qsd46NI33HAxhpXNs7ObQv5AxQ3NLKNYvr+GA5jI/eysvoVrhlp&#10;tir7teYw52MJD6QVzdJ8vX4b/D3n2fJC7jcd7z6djaUXR69xS765ih+TuJx+Z4qeGOJrz7Z1HkvX&#10;02+HlXnZXzM5HEk7c7mmxjVke6pb0u4rn7TLX8OwcNlMydjY6FpAoVyeCK3OFn5mA9wa8hnS6MYP&#10;xad/MNycUvf6pGD6q5sV1cz5vmZi2UO9IFQFcrl6VxrLnys3MMbW7mk6qvJz4ybzOPdjt3uFPFaa&#10;7Zc/TXDLSRnIyAxgJbW608Mub9mK6TwgGJEwEUDB1WG/DLr5e3hsuP7pbiyhsT3vcDZoBI/BYX1c&#10;u3X7COk8f3LyOVEHNgfTp6Xf7FO3p2tJ9jGgxZOf5N4ihxy3d1NR/gnz9Gxl1+zw7h2P2TmQOjze&#10;SiBdre69Th62Hh+19jl6EhMUOJHsG0AWaAvb488Pm/Z73aoRndM6moC6vF513sOsmiYaSGgGqUhX&#10;pmYUXLckJQ6KH1eCvKMKPj+Oyc6a7aCtVFa6x1HjOOgwcdvuAe6FFbRcQOdOaH8o/KprSNbx+O0x&#10;nf00RC2Jzpm48bgw9FaGCc2XJy66iqk43eBGI4m1/MppryNpkA/BSqVJZG5hA6dUGtdwbBQOvRAR&#10;sbfvLnGwKmnKs5MxjWWNwpUgOyS9rj4goCPhwuklqPJKnJlpseP23EON1GWkninNO4OY78pVa0t9&#10;vKYedPnP4oxe+e3s2KOEOydtWGl7AldfPZ4nuen5TL4od3dmcl2Xz+Tg5UDmRtlcWuodN1l38tny&#10;Hu8LqOKQPjB6U1Xdru+f3/Jqd+1pU7xXNmcmchy57+XfprkmDKoVprT20wtWZOlCqtQTkZNG2XPu&#10;emvyzXIz731qscvQ11PcTHvnj+oWuv4RvcO6cRGGYzPGirDm22Sst1G/YlIw22VEc5a77VeETf5a&#10;bHm3NF+izs+XVNvhHyTqiFVe6TRUmRJilpRRVRYwyqGs2TXPbtVFdkMvAJooqbsIz6LTVndkHNyP&#10;6Zv0WsLzjl3PS7tynY9b8sA4jefquX+Xpa/9W/7a/wCYz6rSMNnfOHNGNHklRrWpjfQBZV0S/BUr&#10;6tsjVluxXMhzQ8gLq5vM7sFkOLiarq0eX1QGE7j4LWsdfyYcRUrOujX8FRgFyIKt8YbXBRu151oY&#10;JaNAWO0dWRSz1BFU42z8EcfNTk8I/wDnR/8AEEtxxv8Ad9k/iiXf2hx58h/ALz+r7z62/Dpj3tcx&#10;9ToFnrHrb7OV8tKH5/tj+aivGHDvcttwmIWiJ9LUFUrsrnPlt4m0as9q79IjzOJNFjYWyqzZPZZT&#10;qStdIxtUj80xs1puWsRVXLMbvrUFVkltxYMxFrItEjQvwWkAnwUWriDNTHtGpUabI6Me4/qnEWo0&#10;+SZGu2n6q4jCDi4T55d1LVSpyNphYTIACRdZWtYnmhNuiyrSfBQUtQQBmnRAph4unGdM7GurVaRF&#10;GyBlaooSKMYFJo0+0tJTlCBEwOfVVCW8dAAK6Kd16Hw6yzaG3XugGJXNFaKpE7I7LuTQlueGtArV&#10;Kq1NijyFKkhrAAgIcjiDogHoXW+iAdMxuPBKr1Ne6KplUpr2kap5wIQZA6qm1vrD8UYcVjtWixZA&#10;3qs8qkSRAwhGVeJbMeOqMjxPCNoRk8DMTHeaMjBP7SOtSEZOQoYsdUZUcGNGOiWQWII0JL9mPxRk&#10;D9uNt0AoBiAcAYgFBzBaiCpQezw/BCSw5vhRAg6hNYw4BADd5oBQdVAL3IAw7xSBYdX6IB1rrIB5&#10;rv8AqQD7XXF0A5WvVMDQAQAQAQAQBE0QDTnGqaaQXeKE1GeK1QlUZUTXVqE4Vc27j4eLJZICyta9&#10;FRS/Lyr8gdiQ5UUx9kE0PRY7uznXiDu3sL9rPMWRbbkiy4esdOPhztnG5eA+rC4UPiuPbVjvplue&#10;C7gzcORgc49OpTc94vQPbHdr5BGHvvZXqx254dkwOYZkMFSLrp1jl3mFk/a9lfFXhjKzudiB9TTo&#10;VntGnmxOfgPFTSymlhkczHeypAoQsqaHicjm4Mm9jiANblXpQ3eN3MeShZDO6u0Uuu3nuiugdscw&#10;2CVjHO/p1XbruUj0x27mwz47SxwJIRt8urnWlaS6tVls7tNjfUhZ2K2pLlUY38kaaq4rWElSZJd4&#10;IAiapygk6FPINqgQT0UIpkmqAANEA2510ARIp9UA2TaiSv4MHUppEdEA24oButz+KS2D77YH8XL/&#10;ALpWO35ax56wfTkRjwKcZbvV/wAdyn9qweQWkc27zrxmdMXj3SvXcrfYuc72wAbIiNorechiycKV&#10;pFS5pqF0auPo+evy/wAIcTMlmY2lXOIWsjKX5eZckTRztl023UXV1c93YPjnvF/GchjtfKQCR1XN&#10;tHbrs+mXx93JFyWDA7fuq0dfJZ2NcutMe0+oGtlLPeEvnFKA3QxwhSSkVKqHIjvcwi6MCmTLGARu&#10;VIVs5a07w7y1TIwMp0ZpXVKgH5Lq1GqmqI37iS+vqTEGyONjt21TsteYkg3AtBqElNPjTmlwhNTS&#10;9zhYJxNRZmPkoCPypU4cjrQAdEFVpFtawuNyEyNF8UgNU4FRlRNNSw/imSiJZ7pY8Go6oXDjmR0G&#10;x34oM9FYUsVFC0ieCKBAPNc4GlUElMY59G0r1qg1pjxnHFdfxQDr8h7jWtAEFlEmyA6qCtQHT7SS&#10;ggGeNhYCK1TBg73guNKJwIEnuVJbSg1TTVZmRyZDSARZUVY3lOOM0To3EV63TlTXMeU4o4hc4epu&#10;pPVaQp8Mz/6lxPsk/bVKnlZ4eZycJABbboFKo0vuz5mOTkEVpo1L8Hhgua4yLLa+PYd3Q0Tym6uU&#10;clwj8dx9xhLelAr1qNtWXyuO3RvdG3RVajDnec+eCSRjY3E0IsCpycc95JmZvLn/AJiVK5GM53js&#10;nLhDmtqRUmynJsDyvGyDGjL46GJvqICx3mWmlZb2owxxA9TfFYbauvnui/uHU2iliubaYdmu2Utj&#10;3b2mNwFKGlVhs11bHBfLPHCHODauprRZV06RsMOMQPBc7f8AbVZbOvnFi2R0ktm2r4KJHXoayrtL&#10;aXRW8MY5ERDqLKxc2X8HIgUHWyw21b6b4P5WS+WIAG3VTNWm2+WVypSyQltyCtPH4c13xVrwma45&#10;DC6xBCw30d/rdnt7485X3OOiZK6oAaBRPn8PTn9o3PMyB+JMWj0+24X+i7tenww6c3gH5N7Xfl5m&#10;TycTaFpJ3f7qM5cnT4YHs/uOTEcMaYHeyxJCixjHa4eQZmQxuaRuIustnRrFxh/0wSbtdchZ5O6q&#10;Du7j2zwB0AoSBVXK4+ujEY2CzHPrYN9PzEK/y48eKk50+4PZBFSaABdPLTLk9jrMF9vds5BpMYS+&#10;twaVXp8uLwe3sYrpGB8ecx3BLHBGGQRPNPV6TQrf/Hjlvt2O2dv/AAtxPAsilzt0+Q6jjR24VR/j&#10;Qr7td/4HtviI8VsbcSMAUu5o0CvT1paNfdqZyI4jBexmPAwSAiu1o/wW3+LInp7VrYcPI3IiZtbQ&#10;eGirXjI4d+m1aV0LNjtxoAF06a4Z/NVn7rGhbIGmrgtLGe2jOmSXLyfaBLY3E1OiixlNPldYvFRw&#10;+t/qrfWqlrNVziujxnD22D7krWk1WrQ/Je06aVAUVpGpw8KjGUFaaqaKtHTiBoaLHqkWVNnzCQa6&#10;qiFg47R/UI+1KnFpE/fOAPy2SNr8eH0A0SpxL2t2GvgpPKmnldu2NcmaXDJtZRxuUga2l8n5qg+a&#10;Ak5FImBo1KnCspGHIYwD1OinZWt+VtE5z3biVFab/MW8RNEM9ZikTQe+xzSBtcKEHzW2mzbbWbR5&#10;G+cP7f8Aj+7MDJzcTHb+8oXAtoOlei69Oj5r7H0fKPl13T2BznZ+TLiZmK9sTHna4tPj4ldnLrmv&#10;h/c9W6VgMsUafFd35jh5zFY7NNHOXPs9ThMq2OYh2qjOHRtz+FizL20uld3PeZM+aNuqz2rflwUU&#10;s3uP1tVYS/LsvPEa/gId0kZ8wunRwdrh2bDd7cDB5LSxxbbGMmavVEjn2qmdMAbLTHwym3yusHKr&#10;S6ws+XXpv8Jk8hciRtKgFriQmvU+wFoupqbUqOSmpU4Rdzv7km1VWCmxJmU4O0w+WwutNYw32Vud&#10;N6Df6LRM2c65h+7co3bc/msK4n3D9Vyfy9jSf1dG7W/PHVaOfd3riXDa36JVOtXxl2gCqitpTokB&#10;aU4jeszzL2hhqujR5nZzfMkBc6i6dHm9EEPt5rWsdfyhuNSsq6NfwXHIQ5OUVdQS6JbRWlWbJrar&#10;Kx0XYky+JTkaeXwLEl28jhH/AM9n/EFG8Pht/d9l/hyTf2Zgn/L/AIBef1fe/W7fDWcpzAxnSR1p&#10;0RpPh6nTZm8HFdyOYJtQXVU7MHW+PxvZiYKXACxuzo56pc83tN1UZdU+DDJBIN5TkZb1Q8jP7s3t&#10;C9CFrIwtVmdjExtIsmMixOOM7Gg38UsnI1OFgDGaCEvJWFg81bRLKlPlR767bkIiar5dxj2G1FaV&#10;dEx73bBcJ5DW4EAhjBcL2UWr1i16AjRZWtJBmxFPBRVYwMGqSsiJ6IHkTU+KcGSHVVJIAVRNPNGi&#10;QIkBobpGhEPI2oBLWGK5VxNSoX7qmqnZWqW3RTI0tE51Eyyi+jxQVpzYKelCTUjX/YEqrUqGtVKk&#10;wmg+xARi0OugBUNFEAh5pfxQqVEc41QKca9wGqKNSmPcTqs9q6tIt8dxssbWuFq14ooyesOtcNKo&#10;ys4CQjIL3gilUZBQNEZBYeUrQVuKQDcUAe8oIW9BDDq9U4B1PimDlfNMD3jqgFB4QCvcHRAAPJQB&#10;7igDD0AsOKAXuKAUH+KAWHIBbXIB5r0A816Aksd96YPIAIAIAIBJcAgiHGqZZMuBCCIJpqgqaLhd&#10;BYQZTWtk5SrP5sQfvBCpnnDlvc3Dtmhko0Gyz2dHPZ5K757UqZn+2DquPpHbpcvNHMcIIpHN2dfB&#10;cm2rea5Z8cQ4SAtGik/1xsuHhnx3spWyvSObrpHae35p3BoudF2aR5nbXDquFDLJG0EHRbeDg3mD&#10;mZgyNZXb0WW2iYzGRCC129vj0WNjWVks7jmyl1AsdtR5Mrl8a9pLWCu6xRIJsqxhyY5JYSHBba08&#10;tnxmS9uNrSRpC6NN1SO79g9wSAsjkfbS665fg9bivQONkNlha4G5CmuvTY6TYEdVOG2ckFCcfJBN&#10;VUXDZB6JGSkBoSST0QCCUAy4poNF3ggBu8UA043QCSgEONvNGFfwbQkR0QDTtEA1S580lsb3kzdx&#10;kw8GFYbfltPw874jaZI+qcZbvT3x2/8AotH0Wscm1cRmwI4iCBRexY5ZU7HyPbAaCkNkjIma6F9N&#10;SDVbaOPrHjj5thcWOft/mvRdMrl/l4/5FrTCbeoBFjbTbDExcnPgZscrXflcKU+q5N58u7TZ9DPh&#10;Hvhr8PGZO89BcrOx0617g4XOizImPa8Frmi1VFOraeKhqzxupYVBlIFA4qoFdIXmtDbomm1WP3F1&#10;K2TiKYkBYK1TBj3tzvUgJgPpG1SID37QLX6oVD0M1bOFQp2WvsKWOoG2iSmhgc0ioCE1ME5ZonE0&#10;Ykke5x8UqcMe57b6E0qgquIWtfHWoNeicJDnx9rS5pp5KiVVWioNSb3QFRkAku2mjvFC4iQsLnUe&#10;boNZMb7Zbe6VgW0DAW7qhSFjBDGbvBKAniSOMUZQBGE2iZkhxpWqeBkc5t6Qb+CCMlkeyrjtPgUB&#10;Q5bpQ/bGKjyugBFhve4PfUHwQFlM1scVAbgJwKVr/wAzXn81kywjSUhJA0KcSpM7H94F0Zo4pjDH&#10;chw8ro3ue9pb1CvWorCZWBNCT7dNlbqko8U0UA9JDXfqqpq5TgztpPtAkePRJcRJ8x5JJc1pPipq&#10;op8vFbmxuEgBB6p6o2jAZfFNxhISKtJKrKMMjlcZiuifI2Kslx9iMjDmHM8MZXEtjIv4KbTZ08UG&#10;xua6O9NKJGzmT2zHm+7E9oaJNAbIwpwXuvg5+CyZIyP6byS0gdFlvqrXfDBxseSQ5wBJqPouTfV1&#10;898p0MQEgcCuXd6HNsMMteImPBo01qFz12augYMOK2B0m8F9KgVus9m+lXHGmJ5dvFL2JUurTZHy&#10;2kTEBhLLosbZZ7KyHxPpWjfBThN3RxyQY4XUXUTouI+Xa6IgG4F0pq0165UObyTWeoA1OpTwjfcf&#10;F8ywTMLnBtTe6jbTK+HbFewfjHuPFLIYfdDnOpaqwsw+h9brmO9Zb2ZGMWbrPbp9Qq02dW/4cg7m&#10;7Zx8nBnxzHRrtxDj4ldMeZ2jxn3L23P23yUkzGboS6+0dEVy24aftzlcOSMH3msdT1Nc66m88qna&#10;R0zA5Lj3ROYXAOP6ibKP1Vf+RB5mZhSN2uka9o8CnObPbpKw/LyDIkbDhi7iA2niujlyzXme10ms&#10;dN7O+DOR5nCZ3BzQDMS5bE+rXHbdepx9fD5z2Pay6Lj9vcdxT4ocaIMirtAdQr1OfLDw+3bNavEw&#10;i2Zj4o60Pp2hb+EYzbLa4wfkZONjvr6hQgqbqppuWz8fg8H1NO8gUAT1+EW4YfjppuSzBLsdsLuv&#10;1T22Vrvl3HjMeLHxY3tG00vVRlrZFZzPNRY7Hsa8bqUIqqlc+2+GEw+cinyXscSam11pktemWwwn&#10;vmjfsoBUbVG1bYjS4+/YBIa6LPIwtsdrHUPghcaLAxgf6h0KmhejMZhxk1Gl0iypMjNdkurHUbtS&#10;UkyjZjSyUL3ghNeFlANo2NKVC1xcVzCHkddUg1mM4GLwoOqAhZWUG7mfqNglgRBx2lz9zzW6SxSG&#10;QyhrPyoC/hxomQh5s7zKAhZA3uAN6EICQKgRilqqNhFpA4AipqFnY1mzQQSs2gAKStG71Gg0Oqcq&#10;9KbdGxwpI3c02IW03T20m8cI+ZviPjO8uHyZYMVv7kMc5hAGoFtF0ct/l839h9d5S3D44fIPZPI9&#10;n8rk4ObE5rWPIBoQvX13zHxfX1rps43nw1D3CwGgSrXjcVmnOLSaWWOz09dcw2Zz1KytE5fKLLkV&#10;6qbt8O/jw+DUJL5Bfqs9S76YjqnbkI9BIXVzjwfYrpzXbY2jpRbYefdlfkOCcjKqOV1zdafwxv5T&#10;sKbYRdY2Nddl77m5uvRLDp12Ne9tNzolhr5HRkMNKlLCNth+63oUeLnu4NeHGgKeGmuyRRoFSlhe&#10;fhAlcR1WkjDeqjLlJaalVYjT5YLln3cAsdnfx1Y0urKfquX+XrSf1dD7Xc73GXtVaRy9HfuKFI2k&#10;+CVY6/lbyEABThtKON9RSqqRnvWb52pYaLbR53Vzeaoc6/VdOn4ef0R6haVnr+UOVxBsoro1gmOJ&#10;N9UhYs4pDSxV4+C1/KayV3UrKxe1PFzqVqqkVdvgMV//AK7DJ6TM/wCIKOk+FcL/AHfZj4ReZOyM&#10;DqSL/cF5fZ+gfWX+sWHdeHkjMD4q7HOunpfh6vT8tb2rjBkDHEeogVWe566t8HmNhLvsXPs6NZhV&#10;ZEpndtBSkXaKaQY0BNei21jDeqHGkE85lNx0WjnynZDvdIZ+kKK01ifiQGNooPqo2rWRbh+2PVRk&#10;1XLlEOI3WVAkSADcriaiSESkhvXVUnCVh4YjO6l+pU2nIuQKgA6LO1pD1TSnRRWkEpOgggTIqp8V&#10;WASdCgEJlRt1SEKIqlaohrRWp1TJHyagEhVCQ8aUkuFdE8HFxG401SsPJqZw6FSStcSOqAkQSurc&#10;oCwJDwLJVWoBgFwFKiiCUAilEAy+mqAaJqKJw4JsdTcVRQedG1o0ootaaxGBDXWWO1dekWcLiAFj&#10;a18U5ryQpyMH2PNkzPh5KAcBQMFgoBQJSopQckRVSgAgAKdUZpF2RKQ1WTwOpTlBSoiwUArpRAK3&#10;BAK3eaAFaoBY0QBoBxAKJpYIBQJogHGu0QD4Ol0BIY5AS2moQCkwCACCNOITSSTS4KAbLq3PRAMP&#10;NEA2gGZDQGnXohnsp8oVr5qoixleRxPeY4dDqlsrWuK929vslik2trUXXNvq7eW7yz3T2yYpJC2P&#10;r4Ln21d2tjnQ4oskI2rDxVdl5h8f/UbbqtdNWPS5dd7a427fT4Ls5x53WO5cNwzZGMq1bzVw7a5q&#10;6y+3A9v5bUU3VH63OuW7de3cGsP3Ln20RYwGfxz8TcXCiyuiKyz6H3TtofFT4JyqnY+8udtJcn4t&#10;Naie5JikktIV6T5axvO1OQeJGOaCL6rv0nwcj0/2zyJycdjXuqQEWNda2QLaUU2OjWkOr0Sw1NuN&#10;FWBkndS5FkWFkVanRSMgaDySI1W5uLIBINWuJNxogzNR1TRTbiBogEk21ugEGg1IQDbnN8UAguZS&#10;u4feqV/BsPaTTcEYSURaoNlIMmvVAIJASWyndY3cbNXTYVhv+W2v4ec4RTLfTo6ycZbvSXx+/bGw&#10;eNKrWOPZkeS4UMZWoXs7Rxa7Mg/GMbiK6KGufg8xu5j2kdFppXJ1jzV82YTBxsktP0uNV061xWPA&#10;nI5zGmVhP5bUV1WtYXIe2SYdauH8Vz7OzTZ69+MN0HH48kYINQsrHZzr3b8c8pNJCxkrzQNtVRWl&#10;ds93cwEFThlVRkh7nWTZFRwPLfUEBX5GOQfTYqiqsfjZDyW0JCskKTHmidUtIopoOR5ftgBw+qmq&#10;hD8kuduANDokcS4JhS7aKatoMNzHkUoElNHC9rWgVQmpTHBxCcTVgwBrT1RfycVM8Rkk3A0Rgqss&#10;VzmbWB9VSU9oLwd4qEBUZMUYLgyxKApZIdS78/VC4aAhaem5Bp8Ige31kB3RAWEeObFj6tSsC7x4&#10;mbKEiqVgIlhjAIJFU4iq0gxHcCmRLs6UXFSB0QEOZ2XkHc1xYPBAtOxySxlrXtLj4oLK0kJDBJod&#10;KIOIhYZQSTZAVsmNV24OFW3QDEsRe011ogWKuSFwa4B1CgsKbKYQxzJDuBVSp2jFciGMDmhlj1VS&#10;ow53y+K9oL4TQ60CuDKlxcrOjsdwalg5sdllY9wdI8A+amxco5M5kMdnB1rUS/Avyoc6duYw7foU&#10;ZLCkGAL7j6TqkcUfIcbjbXbQCUGwOfxcgc4sjq36IDG8tBPA0SMaWOZpbVaazKdq5d3dgRcziFz2&#10;1nibTzRvr8M/J5/z+PbBK4H0ltguLpq6uWxiCG4cXUAXFvHrca0GHM17hG3XxC5do7ZWwxIHxGOS&#10;SUbXfpWVa61rIXxy7BHRniVDp0W8sbTBt1JGqGzEcjjOe51FWEbMllVifQnQpeLG0IstgDqvAt4o&#10;8Tm+DGRkRyRgC6Xid2ypSXtlaWHaq8C03xXX+xOcyeOyoZGzGjSuPtrh7np9nt7tXnG8xixOfIC4&#10;ADXyWHP8vY88xq+RwRkYhBbuHQruk+HJv8vPHe/apy45WltjXor01y872NvFwPK+PeWhZJJxmNJL&#10;JqNgqu3Thl4fb3PFo+2+xu65jHHnNliEmjXN0XRPVcv/ALPDfn4k7gez+nklrn3A2+KV9Vc+y/8A&#10;l0742+Cc9/Iwz85MJYo3h4Y5tNDVXy4Yrn9r3POPXneOHBxnbsGLhBsEMdAGDyAC9HTTDwOvS150&#10;nxDPskc3V3oPmuifDhty2nb0ccIHvt3G1FN2Xo0cePAzKGeaMZESb+aWW2WU7jzo+WymRs9cTBQg&#10;eRQy6XLc9r8ZAcZpZDRw6qbEa3DQchkvxYhHXaAdEpqrbp8OY8pHPlzzPDiWnQLaauTe5VfGcdLH&#10;lbnNNC7VF+Bzly7LxGMxkLSaVNLLG13634aZuIHM9JCWTyssDBdX1Ggr1RlcXUk7MJro9wsEhVZt&#10;mzBvFdmqEW5W0GIwMaLVA1SKEySOjPttdWvgk1XHH4shIkdcIC/M8cVGuAsgJIzohGQwhBZVEsgl&#10;efHogZSY2yMZW+iDT8OLe7c8JCJeZN7YADqCmiMKygsnDiCb3SNPdLWMUF+iVOHsT3DQvWVPaNHC&#10;W7QaqS1ge+ATU0PRJsfZKHAtP2KkwTJCd0TjVpGi002xW2/Ob6YeEf7pPiz/AFrGm5bj8XdMzc+Q&#10;tFTYL0eXXL4z7L0PG2vk9zfHTYc0mNMwxviNHgrs1+XzGPHZhcoAOIApRTvPh6vG5immeQuTd1ax&#10;WyykkBZ+T0OWMLXjWF0jetwq0cntbOx8EwRxtPku3m+Y9vp8tf71WgV0W7zP2fKLK6oKFZVMjbqo&#10;x2pLHljhRK6r12XMWSAy5UWNZujS5VTqpwvzRzlHxTkTdjjMsnUp+LO1bYswJBJSsXrumyzACxSw&#10;3m3wrXSh9R1C01jl6bKjLkABujaDnflheUeKlc+z2PXmWXABkr5rl/l6mP6ui9sCj2fVXHD1d44x&#10;/wDSaPJXWGflOnloNVC5RQS1VxG1VvKjfG5Xq4+rmmZ6ZHfVdOn4ef0Vzn06rSo1iK6QddVnXTrA&#10;ZIK2Th3VLilvqtP4ZYxU1swqKKLC2WDHB8dK3VSDPwTBbMxD4TM/isukaev/AN32S+A5fc7LwB/8&#10;aBeV2foP1f4jr3LYkU0VSKuCy12e1tMl8LEIomjSgCVq9dVpnZIDWsB1F1NmVZMRR+n3ETVF2UnI&#10;ZLpX+z0WkiCsWEQRDxKtFnynY7PckFfFZbNNY0bWBrPosa2kRZ5NrCnCrPvLnSarWRnT4Li0MGpS&#10;vwJ8peLiuBDndUsrkXrWgNoBSym08CHRTao4kMgpsMaMCi81UTkncgZCtbIMRFECjGoQZfVTVwlw&#10;obIg2MzN3MPitYhTsDo3uPSqeEpwygGa6eaMGhHKLn0r+KRn39FAPwsJ6oCxYKBQvU8KIMdR4oBh&#10;zggGaVOqAW2IqoD8cYRsIYyPSKLHZ0aRV+566Ln2rt5xbwu9IWNrbCaw2/xS1rPY+0rRKQD+CAdH&#10;RAKBQDgPigFIA6lAHu8kAdUAaAMGiAcGqAVW6qAKplgdSgh1KAMGqAWNUA61AGgFVKAUCgFA0QCw&#10;f+pAOh2iAkxlATmGyAc1TAIAjoUFTDvFNGTRPn9iBkkmg/wQZs3QCEFUeRJEQZmblcPCnyYTtcAl&#10;YzrEctx/uscHBZ7Rpz3w4b3V24JBIQ1Y7a/Dt06OFcjwT4JD6eq5/FvKbwcB/utBHVa6ROzr/buD&#10;sLKjWi7Occe7uPBQbQwLfDk2/LYnH3AWGiiwmb5XBgZC972gG6z8SvNxHmsF2bO9sbPQD0U+DDbR&#10;k8rt47oo42Vc40eAlebPxWMHZ5AbuZr5I/UvXVX8x2aGx19uladETnh0a6pnEduOw4gWx+dV0SKu&#10;rpfbU/7R1JHUHghLoo5XE2isjapYdGpDuaxG6SA/ak2IbzGO/qChntsdbmsloGyAeAVYR5LWOAui&#10;3+4Pqlg5saZjvlJBfUDolYcpMuKYg810CnBqN+SWe4FK0J2bJoAVWCwaOdIP0lGBhFdnz/pBRgYM&#10;O5HI8DVGBgyc3Jd0cjBYVmXn5cR/V9Ez/g9iZeS+hNU0NNjSvdHV9UqZ0uJUgkhJbM9zsJ42YDow&#10;rDf8t9fw86RDZmSV/mVRj0egexJaGIV6BbauPY/yMBfGaO3L17s4JMMLLi0kduWeWk2RXRtG8NNy&#10;KK9WXSZefPmvHP8AoORUXbG6tl1axw7vl1zuQyPLyGGSh3GyvFLWKTjg7KzoYgN9Tp9qy2jp0e4u&#10;xI2Y/HY7NgDqNP4LGu3ns9R9n55gbFtNAaLOt69A8blmaFhJrVJltFgab79UMrDjpaNNBYJhnMrM&#10;2SHomVJi5RjXeoBUmpL5osgVLRdKnECTFgeTokZkYwD9ob6R1UrkWDMWPb6QCfolYpMx4nxuBAU4&#10;Nd4oLyAUFV42ENaCNU4mpLLNofBH8nEGcOadw08VRUiA7n7hLSiEr7Dy4m+mQB+uqAhZgje4ubRi&#10;BlQzPbGT+vzQqVFDIpKyWteiDybNJCRGaEaUQMp8OVNA3aST5lAyn4/I3/PfwSoymfvGOu+m5ETU&#10;TKlc8ARCtfBMjeJFMbyA/QoCxMDj+Vxb5IJGyfcjpRpcR1QQMyC9u2Q7UKhZPpox1a+CMmjhpaSS&#10;ddQjJEvdHergB1SyamyP6jiIXbvonklTknYxwlj3HxKCrI8h7bwQIQD4qomxj8vAq1ziaU/StJUY&#10;YjOhk3EROLSP0hNOKyOU+cSe2Sd2lUsGZfOcZlJzuDr1PRTYuU1FkCSKR0VzU0opwrKrdnPALZJC&#10;x242PggZVeflBg3tfuBTwMqGXlWtbR7BQ6VRg2V5fIhyY3bGjc0fl8VtzjPdyvKMDXyh4AqTVqra&#10;MblyHuTjIJHPljoAVx9NHRyuHPnxEVaHEUOi4Omlevw3iy4lpjdUirh1XJtHoTbMaeLKfJKGl1RE&#10;fyrCxrpWjgyS8sDR7dOoU4dOmy+flsZCB7/qolh0TaYUk8znVNKg9VTPasxnwCRxcU4xsZuTGO54&#10;3EClkrZE2UGQPYwVFVOcjODMsUjnDa2w1K31nwzu3yuOMzJYHAFxip1XN243b8PR9btNXoT4778Z&#10;x88cOTP6PElc2nq7SvY19zXD043vXBkxWvbkNLCLCvWi9CcbhN9vSM4codwZjYmDbG5woRetVvy4&#10;3Lxfe+w0+flvmcBj8dhgRxgyUu8C69bjxfI+17Xl+FPix5r8nf7Bc2E0B8QuvxkeRt12tdKw8abJ&#10;ZFI1hYWUBCd0laadN3XOJgdFHDv9L7WWX68N9etv5V3yGyQ4MUIadpcPxVSp32jleJhQmBkLow94&#10;1Ph5p2sPHLUcZwzPSXCo8VNlXjBvlsR8sUuHD6S6woqkRtuqcDtl2J6p2bnOO64Wkidb8/LaYmZD&#10;xcFNoaU/FW20Zfl+XfmO9Hj0TmrntVkLZzdzCd2gT+FTVqcDCdIxrvZ9XVZb1trrG0xsIsiadCBo&#10;sK0XWCyR7g25A1P0QFxNIyKPbE6sngEHlAggmzHudkVb4VQrJ+TK/Yt9lgqNCUJBufI9lIjUnWnR&#10;IT8rLAx3Sva6Ym/ik1bOMshiAbSyAiPaJ33NCeiAalh9lvpdVBDxmNtI40Lb0TCyZOJPS0VpaiRr&#10;THBDbDogKfkXucSGuv4JAzhsmNKtJuktfgbGjc2hSprLFLZGgDXwUYXLKsdzImkOdQ9EsHcK+R4o&#10;X77g2Hkl4plThN6AR5XSw1mBtJe/cH2CD12+VZzvGY3KYWRizxCZuQwsIPSq35bYc32XD9mvw+Qf&#10;9ynxVndvcxkZ+BgkYcz3OdI0UAAqvU5dY/Pva9PbXd4dzYnNc8FlNupW1uV8f6s5M3e4gBcXTWu7&#10;n/aq4tBNRcA0K58u6f1jTcPCXSN9NrXXRz1eb7fT4dg4uNrYm1saLu56vlPa3zVo8hlKLbxcGuUZ&#10;0gP6qKWsqK93WqJU+NRw69yr/hpIdMhpYpYPFRZJadVNhyGfdHUoh+NONnb4p0eFTocotIoVFTNb&#10;KtWzb26oka+WIjOftLjVa6xz77ZUubNY3U7tOOttYfkpSSaFcvTaPd9bSqOMnf8AauPy+Xpbfh0z&#10;tgVexdE1ef1+Xc+PafabbonWPifyjQKZMlnBrHlb/Mr8cFZk1mEuY7qq1rk62Occg3+o4DxK6NK4&#10;t5lSyWNOq2xlOuqumdQ6qbpXRrBROd1SkOpIdRaZY2fKVG86k0ClG0WMM46OVRO1xEjHc92TjGmk&#10;zT+Kx634V6+3932I/t6m3dl4LgbGoB86BeT2fo/1MzHfc0ARsraq5vl722uKRjH22k6NIsU4SK53&#10;uyncfSDZWjanJMz22e2w1KqRhapqtc/c80ceirCpsfdM6gpoE8Fb8rLBmZUVN1js012aJr9woLhZ&#10;WNpUbJbVpT1Fqn9s7q7VtKx2mU2KPR1FG1XpFjHanRZ2rSQRTVIxildUgXUeKYED4lTYcHUeKZBU&#10;UQmkIAgQCLoVCiQdLoMAlQUpXKBuK1Tgps0IvoqlThXZBi2mjhu6BaSpqrZvJIINEWklw453VIt4&#10;pZNIkFLKDSIXACpNEYPCW2SvVTYsoyBurkA2Za6FIZRnzAauomMhHMKi6MFlYMeCNVWvwMnWuHil&#10;srVDyyKLDd081GHD3PFcu1d2kXkLvSFja0WEfnp0T1Z7JLNVplCQ1MHQdEAoIBaAAQCxpdAGgAgF&#10;A+KAUjALBCMAacyBiqoFXQVGgihSiAUEA4D4FAGNUAo16IABAOIA0A603CAmRkICYw2ogHhogDqm&#10;WSTomVpl1KaoQj0ugQH6hCiKhANlCaafRDOfCM8WKqVrKrZ2Eg2Rlnsz2bjlzTaqiojEcrxYma70&#10;1too21dPPZyTm+297iWx9dVh4OzXeMzB26WSAiPQrTTWltvK33D8W5pb6aU1XVp8OTpcurcTi7A2&#10;gWuXLV+/cylbBTfktfyyncc1Y9jevgiRvdphjcbCaI3PkaBUGhKrDC/JriuLZPnyPc0FgIIRhP6m&#10;pmwIRLGxjR5pfBzXCq7i46NmM120CgFShvod47jYZsEu9sVAt9ynKqyM2LMzJexrS1o8PqjLO6p2&#10;Px2RO7b7hFE2mvwnnhJG3fIftCWF3eROxOKr+U1A1R4sNtstXx/CMJFdSR0V4S3kPDtGL+W6MHKV&#10;icRG61NrvooqpsY5HimsY+hqaaKauVzjIxRHJI11iSp+F+RMWLG6gIBVDyM5GKwaMCC80b9tGBXY&#10;CgeaFLC0aRAoVNgjYzUxiiDZ/mHM3ANaCboFTcDY2Eb2gE6IQu4j6LC3RAKNlNgJLqdUsLUPPgv4&#10;+ev8hWO0b6/h5wm9GbL0o5KMt3buxJaujIOlFtrXHvGjDhI0gr065Nop8rCYakBKM5GYzIPa3OA0&#10;XRoe/wCHmr5wyxF25nvdqInUXXq87p+XyR5fLdkclku/SHlVafOtr2DxpzuSieW1DSsN22v5e1u3&#10;cF0ccLQKUaFjXVo7v2sPbdGx+gus3VrXoPhjXHaQbAKanZaHIaJKOOhTjLZAnz2tc4BxpVNnaz+d&#10;yuK0EOI3HrRUVqsx8qKSQv3W8EEnHkXRaAEIwuU5HyglNgAVKoltzxUNIv1KR5Wcc4oHVp5IUucN&#10;wkpUqaF7jxNadwKkk33DWgKDJdWp9ZB8EIpqb3PbNKusqgQMbIMTj7rKN6lMk5ufjuO1poeiAXIX&#10;7d2oKEquSTe5wLRRCogSZDIg5o1PRAR8eZxfV3pYTdyAvoJMWnqk3DzQC5pcalIqbvEBARoIZ5Jd&#10;xJ2IDQsEbWAUFQgFMjc41BoEA8I3B1nEoBqeOR2gqhKE7HeGF5FCDSimqhmNsrzQemiDN5EjoQW6&#10;k2QELe5wuNUAkFsQrShcgI88QLDvH5rhOBR5WNCG12iv0VFWczIIXNNAFUqWG5XjrOe1u0nwVS4S&#10;5xmcRO2YzVJFa3TymxV5vqjoYg7aKXSpxmMh0u1zIP6ZPQWSNCgxMlm6Sdu8XI3FAQ55Icg/tyAw&#10;g9EBSZ/FhjC8SF1L0QeWcl42WjXn8rlprU7OZd0wRYRL73uaBXajDjvMTOmBZFeqx2aasbJH7QL3&#10;t9X8q5emrs57Cx2tlJk9wxH+ULh30ehz3SWZftyENdU/qK5t9MO3TbLQ4We1wArdY1vrVqcjQuNl&#10;F2bynA4zxnYaEdETY0CWEX95xZqqibVLMYwdo0B9J8Sn4ZKbQxG2bJlbAyM73GjQ0Vqr041h03kd&#10;O7f+H+8e4Gtkh45zcd9KSVoaH7F1a8nBv7GHee2P7ZjIxknK5EkLhTcKAro14sv83xd/7b+Ae28G&#10;JpMbch7f1PYKqv0o2+zsa3J+M+DwMVz9oO0Gke2wWvPjkT7G7fyxuBxfH4mc0RMaAxwpZbfqxXk+&#10;x3u+35aHmM/EgZR7g0FVt1mkdvp+jeyj4/leP94MEgo43XDt7kuz0un0l1mcOj8dGx0VYnmjiCKL&#10;v4dfKPH7cf1/Do/CQPJZJK4losAVrts5Jr8qrvmdrpI4SbBzVCN4z3H8ZE4mToQFcPSriX2sZjWs&#10;dQhVhW9+FYyNkuQxxfeqHJWoGJHKGkmtAq1VZ8KPlMNlCAK0V5Z4rHHDaZw0il1Nqpqvsbji921r&#10;ahvVRa0kaTGiMIDNtCFnWkmEj9y+F4a/8pUWLXGPmsio5p1SC7blY4Z7jmgmiAhPz7ucwWIsAgKj&#10;JfNPUhqAm8ZjzVBIpVAjY47dlKlKtFyX1YACkDb6sj9yt9EBUvzZHup0QabFONu06nRAXPGRFzi4&#10;6E1QUWMmQyEObWhKDVUYM5c4+Jopqos8UMiDi86AkJKiCc10szmg1b0SOr/Cf7bdxN0RJufIfJIK&#10;aJnBvkHpB1okpLEobHcqbDh+KSjdwU1WqXC8Tk+A6JytNr8MD8h/HnG96cTk4s8TXSFhDTtrcrfT&#10;d4vterN/4fIr5q/tx57tnLyc/jsV8mIC5xaNKfQBd3Ppl4Hs+tda8Yclg5GHkPiyYTBIyoc2hR02&#10;yv1Zi/Knhi9RjaNxJqVxX8u3rMxuOFxaEWXbzeH7jo+INjBVd+j5fv8Ak7LItmMiE591ltBj5NOk&#10;opw11RDIamytWDgksqyMIs0iVq9YgPmNSs61mgmz0KWV+KdHNWl0RntF1BN6Vpq5eg5JCQtGEihz&#10;pPSbrHpXo+tr8sZmPJLgvP617/DVDgALhXVcuk/s6+nP+rpvbLPWz6r0db8PI63Dt2CXCFv0WO2z&#10;D9hrLlcAr0rn36/KJjPJctLRp2WEraxE+IRrrle/HymWA5GKkrj5lb6R5nW+LOZDCakW81vKnTfK&#10;mkc4OoW/ai7YdmszD0NPGvksr0hXXZaR40mQP6cZJ8gVzbexI209Xfb+CjxfIVoIXU+hRPZjaehv&#10;f4Osw8uIhroXN86H/Yn/AJMR0+t3x+EiIzxSwEsdaRvQ+Ky27SseXo767Zw+vP8AbVkiXsbCa6zm&#10;lxoVz74r7f6rbbSfL0XLMMjbGLlpXPY+g8vI4Yn+2G+SInZWZEgxmmRxoGqozqmOZ7riWLSMqJsj&#10;vcG4KompcsopbRKiDxpzuFFlV6tLDlO2i9FFjWHnT7m3KWFw0whzqJpWUbKBTWmp9oooUUkCmoBS&#10;ACACACACASW3QCwKIODBolQUpMZpSgQsw+wTClnY7fbRaRnT8EY6p0liA0BQaDLqnIcpJfQK5DyU&#10;2baKosO007NYXBqzsLySN5c2rUsFahyvq6iMEcYaUVyDCeyWgARQlRvqorTVDy5KLHf8OzkpWu9f&#10;2ri3dui+hd6QsFVaRmoWkZVJjVEfVg4OiAcb0QDiACAVuQCkAEAEQHOiuUCGoQCqhALBQVLqCgho&#10;AIBY0QCmoBY1QDiACAWNEAaAcA08kBKjQEthTCTushNpskpkRuNUAl2qEEIWbcb3QDaCoiDWqEmn&#10;D8UIMvFkDKHI3VAVeRHWqAoMnGBr5+SVOVnMrjY5K1b+CltNlOeFZuqGD7lcK7LLE40NNm0VJtav&#10;Dg2AWVs6mZLKt+gSibGS5CAZTSwCr2HcfoFqjastnf0MckW31a0eaC0/Kd25juEXuP8AzOAqprsn&#10;4WzqfuaeBUsNkDuYVwvsCLV6QvgjuxS3yP8ABSbP8pCYp3OGhKAlcQ4PlF1pC2ajKgHtk+SbOqrD&#10;kLXvb5pxNbXj3/lTU28EgOPSqkisVw9wrOmjcka71nVRyvkif3En1SaIcLzVaQqclJNEM6juFWlA&#10;iJI2jShpqhE0YUN4yfIP3TtHmUEtobRx18EJ2XcJHtgISW7xQZsjqktU8yK8fN/uFY7NdXm3LFM+&#10;f/fWZbOwdhv27Vrq5OjSxytoaFerXNvCSd/0SYqvNxQ9rvot9C3eUPn7i5Hds55YDT2XLq1eX1vy&#10;+RnIQCLLyoz+feqqedd9+JONja9sko1dVZV1aPV+CGwmMsFrBZ2OrV1rghu2OFjZZ10a11zD5E4m&#10;M0E9FJ1Y4mWcslwKGGyXK32mFzgDXSquRjtWI5Ml7z6QAqkLLPvfkizLDxTwMmTyOVGdrhUJWKlT&#10;8XNe8g1oVFjSVocTLEjmtdqLEqTaePY5rQHJVUq/xGuEYDUjy0eM1+wXU01jHjuPqqkAkja06mp6&#10;IRSg1xaABUKoDEsLdHtAB8EyQ5eOj/OwkHogI05yIoiG3AQlnX580HreBQoVEZ/JMmIG29fBAWUM&#10;EmVH7Y9IeNdCgHm4L8agc9xA1ugLTF/bgguqSgLyJzCAWCyAkB7P1CiAkN20qNAgA+QC4CAT7j3C&#10;wCEmqv1cLeCFQRO6zW0QEWSNhrv16ICH7TS/aNAUA/PjQmO35gEBRZZdUAD0tsg1VOA5tEslWZzY&#10;ZQPSE8pVoY17C2doqE8is1yGPju3RsHlojJYYPP41jHONa+QVSlhlszGe2vtRt+pRkM7njJbG4Ft&#10;BQ/lRkMrjQEyl4J3HQFGQlZmNkvicH0ApaiMhzzOknbJ7Ic6jDROU5FZyGDFnY5ErQXAUuqmww4x&#10;zHCQx5Dnbi0CtAEqJGdZwQnd77m+mu3b9FntGuu2ELmu03/t/wB7jbm7blgtp5LDbm6demGEjeQ4&#10;xyNLXN/MSKLm68nVy7LXHnjjIIddce3J2a94uo8xkgAJXPtzdOvVL/dtxxtabuv96Nedyq9Ud+RK&#10;8hjWGVzzQBo3a/RdGvNz793Qe0/iLujvGaL2MUxwPI3OdVpofqurnxcvX2cPZfYv9ufCdqMgzuX3&#10;5GSKOLHUeKhdOvKOHp7VrvWHhYcIZBh4jIoW2G1m2y2mjj262r/F40veKCjeq1miPmtRHhMhjq37&#10;aJ+BXnaz3OVmxnxAUoDcarflqz2l0ckHHNile81rqr6SYc/PO27ivy3yOVxuIyaFxAIcdV859h28&#10;X6n/AKt6M6flyLt/vV8xgj9wmW1R5r5zT27d333vfT6zjnD2t2lPJk8bjOuXOY0r6r0emY/H/vPW&#10;/XvXauHD3hjKUAFSvRly+dmrF99slfmBsd9paVpI5+rOw8scCBgmO09VphlNsKHP7haXPd7tjpdV&#10;gbbfCFgc5I6drvcq2vilWMuXSuO5iOTYDJ08VLpx8JGdnRhpINahHkias4wmfIBaKCuqVqvFs8V8&#10;cLGClXn8ymiQ9kZUcbd4/NrRSsnGyYskj3RRKhYOMRHoOilRkPnkcGtPpCAtseMmjSPqgJkpjhAb&#10;tv8ARAPRZIY30tufJAiS3LkcQKIWvYJjtG9KgnOyXAbGXCRoEDairtUBOhic57SNAboDSY+Q2BhF&#10;aFBq2SR809jYlAWrQMeGpsTqlTlVmbkukaBEdTeik8nsSL0tcfzVug1kZnj0hAAyloqdUwUwvkcH&#10;9AkqHZMipDAfCynBxZtkEULQ7UqLFLbjmtc0OHXVTTzlbvYzbbXqnK1vOYZnnO2+K5rFkhzsaOVj&#10;hR25oJ/Fb6dHl+x6nn+HzC/us+CuG4PjMrn+Lg9sgAlrQBd30W/ll43bn+p8vommGeR41Y8sIP1U&#10;zXNVpt5at1w7wQ0rr5/DxvcbSJ9gu3m+Y7z5B7vEroYyIjnXWdLCM9yGmsR9wqjK8Hg4UQMIc5FE&#10;2usVcr7rPZvrCGPqVC/FOhfcBNjvF3A+wCrWuTeH5TRtVrljIzfISCjlh0ep62rKZDgSfNef0r3/&#10;AF9DWKCZPtso5z5d/WTxdb7ZjFWLrz8PnfY/LsmIAIWrn2+a55ztQ86gBW3PVj05KuCUNdcrW6ue&#10;TFW4m3Np0S12ds6TxZjlotSAunncvP76eTITMLyWjVabbSRhz47ZQ2cbmZbxHFFuJOtF53f2Zq93&#10;0/Q33rrvYvxRm8xNG7IY4NdSy8jt9hh9V6n+v7b/AMPYHbPwdxsMEAmxw5wFyQCvJ6+/bX03r/6/&#10;NdfmOgM+HuCZQHDZ/wBwKZ71/wCXVr9HrP4Qcz4a4Ga37RrRTUMCJ9hf+XR/6HSz8Mfn/CPDVaYo&#10;iCHgiw6Fb6e7a4u30Os/h6O+NeJj7b4hmBD6Q2tB9V3c+9rl/wACc/4de46KQu91/W66dblG0wuZ&#10;Z2tBHgqZ25YzPdLlS+y38rjROIsP43HGJtXVWkrOwDE3dfoqLASwkm2iAexsUg1U2K1XLW7AKrOt&#10;DT5PVtCk1jiRE0JQeFuOimqnwWkoSmmASBZNqoAgfFAHuCAFQgDqgCrdAKrVBwEqABUmO9ULG8Wu&#10;nAg5EdgQPqtdWeytbI5r6KrErFsjdtzSyWArH5ILzdOQ5RmUEapnk2XE0A6pUZPw4PuODiSpoyuh&#10;AGMp5KMBVzQ+onzVSGRSiqQ8Fg0olsmpcT1nVaoWa41WO/4dvJVMcS9cXR3aNBju9IWK7FtE6wVx&#10;lYmMKqJPjQKwcGiAcbogF7kAYNUAaAWNAgDQAQDvT7UAQFwqyB0CYKCCpQ1QRaACAMFALQC0AdaI&#10;BxABALb0QEgD8UA/GgJDHAFMspFaplQQQHbRAMG6EEnQoWZJQBIKjQky5CCCKhARnNF0BAlZWqAr&#10;JoK6BAV0mOD+lSfki/tQTdqqF5JEeO0HRWafHHSlEyKyG+g/REKsc+VsWSXH8snop9VtIx3rMc9H&#10;SeOFv5GuBH2oLSr/AImPZj1pSyiu7W/CK15OZT/MptY7fknuNhOF9gUWtNIT29/yqHzQKic1FuLn&#10;BMlNxMhZkAV0IWkKxtHz7mkFNFUcUgbkuA6uTiK1+DLQA1SNtcGUui1SyEqF+2UqKZGc8HeosVHM&#10;uT/58n1UrV8VKq4VOy0p5qsJN6hGCiJKPSUq11VklmFKtoxWU4nNA6ByMk07WAQxk+CMpq0hoI/o&#10;jJFE1RkGyfFLK1fyY3YU/wDurPZrq838i2nITf76yLZ1Dsd9HtHmtNXJ0ZfH7944mnvD7wvYw5t6&#10;vMfu7DyCBDM2p8SFOGcX8XIMmYXGRpFKm4W2iejinzLHBk9rciSRT2XdV1avI7fl8YuZg3dw5zR+&#10;RsxAoqqdHoXsVsGNBCRXcaVWVdej07wkAy8eNzNRTVZ106umcUXYpG9pG0XKzrbWtnjZpzNsY/L1&#10;Uqtb7hsMtDQ0HadaoZVZcjiSRxl40AWurCub8jkje5rungrwSn9+vpH5apgjIa91A0Ch1SsVBMxg&#10;wbr1PgorRZ485gFXg7elNVnYuNBg5H7ggxkgjxUhuMHJlaxrXEEiiRxr8aQujB6qaqVaRzENpT8E&#10;gUGseQ41qUJqdQBtqKoEV4ican840CZEzQ1ZUEICnnbIWltEJZ3JxY3HZI02uKIVDTMPaW+2BQeK&#10;AsWTGHY2lCeoQEtsolsfogG3MfG7cBUeSAs8SYupRpHkQgLYNa8UfY+SAca1sZBBsEA+ZGPFCPsQ&#10;Ao0NtZCSWbAb3QeRTPZSjRRAyqpY3m40QMmwGxipuUDJh7qettb+KBlGlcXMOiVOKaWMknakaHMx&#10;20h4aQEZLDPZePXdI1pAOqMjDIchGPUR+bqqGGKnjcJHAVLXH1VTibFJyONHtq1rtyCZ3JEscTgG&#10;Ag1pUJiRgs0TQvBaKPDq0og8Jjcg5MLWy0ElL9EDCm5HiIzGZ203gVcptwqRz7kMZ4bJsqDVOU7G&#10;DzO3MrMqaG5r1VypqZg9usiBM9nNFhWiE5Rs3Ca4PYG1AFvBLxPzYDke0os94AAY8npZK8/I51wo&#10;cj405aodiObTzJKw24N9fYOYnxv3ZM8Ma1m0WNiufbg6NfZ+G94n4W7n5La2d0TWE3qaH+KWvBV9&#10;nL0h8efA/GcSY8nkGieYXoTuFfoarfTix2716w4XiMbjoY48bGjjYzQtYAfwC18MM5t5r6U1c3c0&#10;m+hCcRvosYYI3sDwwVHkqlYYwlxxNiBtTdcq5sqbYTGSBkZa24OtVWR+1muV/wCU4sFXHUeSrTdh&#10;138nM8t/9R7Sx3nZHTp8NvU45ryd82dxM9PHUsC5otdfKfa7P2X/AE/l+HmriuQdxuZHktBIa6pF&#10;Kr5Tnv8A+R+oezx8uWH0Z+Ge52c9gY7Aw7owG6eAX2v1u/8AV+H/AO0+r4716r4+IRwbwAAAvb5z&#10;L8/3+K5d3by+Ni5c007gGtb1p0XVNXndt3mnun5CgnyJYcRwpEbLTxc03cxye+smVxYXWbZPxPbf&#10;4X3Fd4TbQC8KLE6bfLpXCc/kZLmCOT1FZ7R363MdJhzZvaaZau8aLPJpmNlOlmaIWkAkXIRKGzY1&#10;0UbX1q92oTJFyXyvO4D8EYMI53MAG07vECyVgi6xHvcKkG6nCltjwlxsNUYC8xYfaG4owBTtEsgL&#10;hYFGAXtjO1rQlYcSsaJzn0IskpbvYGAD+CQNPoTsPhVBnYIBWn6UgsXujx4yY9adUBGxzLlPANhX&#10;6INbSRR4zQ8n1AICnyeVc53tn8vkgJmGxkjdwqSfFLAysomlh8PBI8n9LnVPByoU0wkeGtNwkacM&#10;hsEBB/MdEjiPhNM8pe8+kaJKWk8vuOawflaUYC9wCWAEWCm6nLg/yHJshYfUNwCjDX9nwo28tuNn&#10;VKcb89ZZ8uE/P3ASdy9l8gxkZe4MqBTwBXRo8H7Xj8fD4Jc9hz8ZzWdjTRujezIkFCKWDl06x43G&#10;+MW/E5Dmva1pFLLXV5nuV0CB1WgldvN812/JUhI1Nui3Z6xCc+5U0YMvJKS9YjuPgpaSDD7KjwYm&#10;cTRFrTWK2bqotbamGPpZRW2PhMhfcFNz7xeQPFlUcu+qRK8FlFbPXX5ZjkTQOoufq9X1dWVkcd3k&#10;vP6V9Bw0+EjDr7oPSqnnfk+9xHXO3TtDKeS6cvE6fNdcxHAwtqp1mTmIrOUkLNF3ctPhy9+kZz9x&#10;R3pN+qveSPN23+V9jTVYyxc7rRcW1xXby5XeHn8Vl8kQyKN1/JZbe1NXdx+u33/hY4HxvlzytdMw&#10;7TqBVcPb7KSfl9H6X+vXbGY6jwvZGJxzWl0QLh4gFeJ7P2OX3H13+vTXGY7z2Vh40MjAGNbSmgC8&#10;Tt7N2r6/1vrNdJ+Ho7jfabDGRTRXpfKNt+EixkyIweiuyOfbTCBLmg1bQU8aBY7XDTRRZE43VNNV&#10;0cNvlHfnLGx7bgGS1kvUnove9eZfK+7rh0l//p4gBSvVelrHh7VAL9wJGpVsjmNhtkeHuF/FEJMy&#10;GsjjIAurTYysrne4aaIyhNxg55o5GVSL2OFrBWiMnIZmJrRuiiqNRQFzwSNUqbQQtDWCym1Z1qkH&#10;AQg8jKWDhNQLJGFSfp0SBQpS6AJAKFPtQCkA2QaoAxUaoOHOiVAKTHUg1QsRO7VOAlwqNvQrXWs9&#10;lHPRkproFaVe/NBeWA9EAyWSF24aICSTRg8UFk0zJaJGN86FKm0uO4FgI8FJpDpaC5U0RCMjZHUK&#10;pcNyNo6yqKNGoNOgSqNjrH0sos+D1qHlSVXPu7eKuiu4rj3/AC7+a8xnmw6LKxpsuo3aJxlUxhNF&#10;cThKYa6qk2FjVAOt0QCkAY1QC0AoE6IBSACAWDUIA0AoXqnKCgqKggiwahAGgANQgHEAsaIA0AvR&#10;AGgFt6IB4E2QEllghNp1tyqJKGiAIjwQCCgCNOiEGiTUhC4aOpQAQVLIFEJMm6EG3dUAw4ICMW/9&#10;aAiyNHggIbo/EJINGOvRVIZYhHgrkOHA3aRZIyMj8hr4f4Jwq51ntLZ3AaN9Tfqt/wCGHRX5bDk4&#10;+LM+8vuesjwCRaNHit24tR/Kors1/ChgJdmmvRyzqNkrm6vxdp0oFOzXT8GeCaGsI+qZUfLsAjJC&#10;CYzEk2ZQI1JutYbYA1aHDUps9lW47ckHxN04zrU4cg2tp5JG3nG7fbA6lTQmvG2QU60U0zWaKNJ6&#10;pVUc15M0md4kqFqqMkEkKoKafmsa7a40VxB+KZrtCCEwbmdct6Ka01Vk9GsfXoLKK2jCvkEmeadH&#10;KSrYyUbjxU6tCaanxWiHmAghOKAbN0loedfFmH+VTWurzjy1G8nK3oXrOls6J2a/bI2nir1cnR4p&#10;5DD5Xj7l7h969uxw7U3h91ZfGvaXyONPNThOtdN4P5FkyqR73AUG6620it/wxPzJ8i40Hb0+GMge&#10;5LG5tNy6JHl9p8vnFiwS53K5GQXAiWTdVOsucdz7aZ7HshrgLXUWOrV6G7Y7gxsP22yvBIp1Wdjo&#10;1rsOFy0fLbYsY0JAvqs7GutdG7d4WeNzXPINaKMHXWcWJuJG0EJyJpvkZ2PxZRuANLLSMa4fyp9u&#10;WRxNqlVEq/j8yCZ5jeaEJhazubUe2a/RK1UScY1IEgsorRdQYcU24kek6BZVcTsbj/bf/QsgNNiQ&#10;zhoDgfrRINPhT+2AHJGv4MzHdQEiv1UKykCaFzzRwp0Qmn4pYq0cRRVAKdmMaOYRv6XTJFcZG9bI&#10;Bv3muO0i6Eo8sEb3VcKEoVFdkY7mXjIogIclNlXCrgEA5E0ubVhoUBZQumjbV4qPGiAdiyTvLgKB&#10;ATWzGV1OiAsDGzb0J6oBhoAdQIB+UODaBCSInOGrSb6oASOBOiAive6oHQoCLMx4oQwkeSAJzh7Y&#10;DoyLICsyA78sYIB1QcR2Y7yalFNDyMdxNdwslg1Rmud7ZjAubJURlZeO3lxeNUjwzfIcfHju9A/N&#10;qqibGVzsfKP/AC2Et+iZYVEuONhGQ2jvOyBhlsjh4smdziAB0QvxVc/bu2bdGRSqB4qHlcHNhpHE&#10;8Br9RRKj8MhmYOTGPVcnyTgtWGNxezHMkgFfNOJrMZ3FunnO0hoVys9lDm8fNiv26tdbRWytQMbh&#10;4pcpkkjCKOqr1RblrcbBd7pbC2rWnwqiwTax0PhMF/skNa33KjoFltqub10fh+ImkA/K2pvZLxaT&#10;Z1LieEEMTXPcCfJOXCvy22DjNbGNwqOija5Xrt4kZmO1o3tbWizwW/RXw8gI3bC00Ccjn22Puzmv&#10;cGAaqsFireENLKnwVSJutZnlckY7iAN261AtOemWf4YzIcx0slWV3LHv/WPX9C5seDfnWIxdwMcA&#10;dpldb7F8h9p0/L9z/wBL9XzckxMISwyOLDV1wvjp2x0fq/T0r4PYf9uedLDP+1DDQvNF9p9T3zH4&#10;v/uPqeNr3tjNcMV73naAwuP3L6/1/l+Ke9fHavBXzz32MTk5sHDmrVwa4NPjYrv11eH16vMzeVbR&#10;0z37nyfmutZqz02yfimbON7dXaJ3VpatsORzHtFbVWO0LXb5d27QEexkgPrFFjtHoc9nc+KyMeaE&#10;RvG4rPxbNbgYuPEwyNZcBKwJcX7iWTePydBRIlmceSRt20og5Co8WliyvminhbRwHaAxtCpNb4OO&#10;9tN4QFq4n/ltFh1QEaQU9JQDuNCxsjXOIolQmSStjdVgUnKbZNJK8VrRClgYA8hxcAkDm5uOKNcH&#10;U8EYMhrzM4F9m1uCkEtmXFin0nTRBq/J5CTJdtGhsgG24W4hztdUEv8ACa2EAICyc5p9QQFc/KIc&#10;9qdNHxnD3nPcbVSqoKWb9xMGNNgoVKudwxoWgamiDTMOSPbvlIqfFBxYScnDBF6HBEqenyymbky5&#10;r6NJoUWJ5/lYcfgHZ6z6uizrq/Zhe53EY/I4MmG9ofHJGQ8HxpRaabObtr+yPj7/AHUfBMvBZ2Rz&#10;vGY1IXuq8tFdTUrr02eD7XHweI+MjMWQWE0czUfRb6Pn/brouJJvj2nUBdvOPnuv5LlqAL1W5SIL&#10;nXWdPBoyJZXrEcuJqkvBG9I5CXO3JtYhyhRVxD6qWsqVBqmy3XERIAqm594XJJRuqqo0nyzmfNWq&#10;w6fh6/qxnnmrqrzt/wAvoeGvwn413NoEtJ8uf2I6x20yoYCuqR43XV1jF9LADpRVr+XPvtiKnlnV&#10;quzXfEcG8u1ZyHFlyZKRNJJPguP2PZw34fXbb12ztDsebKEL54zRwBNQvG7e/I+4+t+j22k+Hc8D&#10;tDAwI2ufG0EBeL7Pvvt/r/8AX5/wTkPx8R/o27RZeH29va19b6/1WvOfhn8/lomVO4Ci4/22vR05&#10;a6rTtnuiBk4b7zRp1V63LaR6C4nuaJ8EYEgNrGq317Yc3SfK0m52ICpePvWl6ubfTKgyu5Ym1pIB&#10;9q59+paafKiy+7MdgFZRWvit/X6fKuuv9XcPjfk4s/j2PY4E3X0vqb18f9l8OiZWSXO9vU+K9nT8&#10;PnN6k4eOXAEq0LhobC0nwQSlysj3HFoTlGFW+O9U8ktuPgqA8qbVSLDIcGWQEYHfQ0SCfE0UrRK0&#10;JbT0WdqzhsiAW+iYHuNEAAapWLOjQJYAJAEACaIAhJVAOA1ogAUCD6BKmCkxk1QsScBLjcUVyp2U&#10;ueyx8SriMKPExC+cuPmqJeuayJu2ieRVfKNQOqnJYRYcB7pd/QlK3J6tNAwxMAKm1RvIeQCpCugk&#10;JkP1TlCe99DdVKZkyVJKdqajumolT1RJZK6rn3d3K4NQuuaLi3/L0Oa8xzSixbVcxmoCtjsmsOia&#10;Elhv9FQPBCTreiAWgAgFB3igFIBYKANAKb4IBSAMGhQC05SoKiKbogFIADUIBxALGgQBoBxABALb&#10;0QDqCp+MoQfbqqNLGiANANE0QCCUINoWQ4IAkFQQkhCCXBAMkfcgGXNp9EBHcKoCOWg9FUhYJ2eS&#10;cGADLqzGW3UBDyhRh+iX8hhuTAa7cf1Gi3jDdExGCR80J/8ADbVqMp0WrBsxCDqGqa7J+GdwzuzH&#10;/wC8prLa/Kfy7a45CmtdKa4pu0JAvmgBjuPkmeHLBkGPKrW25aQm7wcgSxt+iaKYym0k3JoXmG47&#10;G+RCihv+Jkq1oSC/yGbdjvEhKmYyW7oyUlRzLmW7Zj9UlqSM1qOqMhmuTx8j3NzK06K9U1Exc6eG&#10;QNkrRWUi5/1GN7qkhTWuoZ08ZxXyNvYrKtpHOOPkM3ITuOgdZOE37Xb42DwCaNlkx1GNHkhIG6DN&#10;JLRcsbseXzas611educjLeUkPi8rOwtm27UO17T5qtXJ0cQ79wYcPCkndQNY3832L39o8q7x425r&#10;vjhoMmSOXJjG1xF3eBWeF6qWT5X43jIpHYUjZJHig2uWurTb8OVc53Byfeku55e2OtRW+q6Na83t&#10;+UXB4PLxXMLKkDU0TrLXbDfcd+4btbQxOA1PVRW03jd8LVzq5EwqNKqLG2u0dk7U5KWCRoilpt0W&#10;VjfWvTXa/MZU8TDI8mg6pYW6A7lGlg9x9x4pYTay3JctId7Yn7gegVyMdq5xzGWdrt1iVcjPyZCP&#10;I2SVa/aSUHLlsOOmmdtLgXDxU1cab3mUFtqi1rGh40AsDq1B0Czql5iktf4CqQarEyI30jLaGn5k&#10;BK9tjjZwCQJGM/fUOspwqJZgmiaHhxoUYKnI56N9YqVUhG/38G/aXBh6EoCzhzI3jbvBqgEyAQu9&#10;2lQUJJfkMmAINChURMl742g6goCIJGPZV1iRZAKxy0vG11AgLeRkr46MdUIyEEY07G2Jde5QE2EO&#10;Y2puUBZ4sgeCHNoUAbmlsgI0qgJMnuAAhpIolksDZN7Y2vjNSmRJLJHUGvggI0rHNc2gpU/mQBSP&#10;kjAAdvOiAgTieRtgWoCII3xihPuOKDhUe5x2mx8EGr86FzL7qINW/t43t3ukBQr4RnwQSAgUKnAy&#10;zXI8c1xo1t+iJ8BnH4jmbhXroqyMRTZ/CDIjLzYDqjI+GRyOMcyojuRVB5VrcSYFzZDt8KoGVFlc&#10;ZkSzklpMbTY9EJ2QeQ4zHENdgkeBoglZHFDPH7Loth6Aplajz9vtDPcGvjRVEWs1mduSzysd7u5u&#10;4VbRVljVqe1oXwxGOMNe387vFXlMi04rtx0Un/K3hx/MjIsdC4vt+GF4cAKuNS1K0pHTuM4aJrWm&#10;gao2rXWNZDhxNjDWjc4LK2t9VtBDthAdqOiWtXtIU2FswLCKq2N1itfw0fu1pqURHiabwwEwcBYa&#10;lV8Lmq3djMjZQOGi0mCsjGcnA33JHO0a2o+q6uMjl7f/AAyEIZNNJvIG3xXH72vx8O76y3zjwr89&#10;SsPcbYgQQJXBfA/a2zL+mP8A9H3PWyZc9xdrcRhYy4bcr4Tp1v7H7J246+D09/bq4P5S5uHusvtv&#10;o9rZH4X/ALxwxl7d7o5L/SO283Le72g2F4Dj/ulfofq/h/Of2sxvXxe747tl5nujOkfKZYd7g19b&#10;VDivR1w+c31tVmNkmWoruHQLXWwa51/LScbJLuAJIHQKq085XQuOibIWVFSVjtBrK7r2rhj2Whoo&#10;40osNnby2do7f4pzP6koo25qs7HVlqTmxMeIIiHdLJYHk0vFjadzzRrtAVNistCWRkVDw1LBw0ZI&#10;Yg4vINOqMKNYvLQmbYBW/ipwGhbnRuA2kBIFPzo2Mq0hzjrRAJiJyhuAuUZGT7caYG9Q0JWhYQY2&#10;+5uPFSEh0cTGktpUaoVMq0zPlkMcbqUCFJcGJPG7dJV4Rggy3htA07SNQlYMqkPfJJStRVJS5gx2&#10;gCn5kEs2MNPX6SNAUA63aDUuoEAmfMjY0hjwfogRVtlfIS4DVUrAnSkGg1U00/EYyJplkdQ63UGh&#10;ZHKb5NodUD/BB+Rh/JTuO1ldqf8ABXZNhdJkMG5yiSnpM/le4MLWAEipC0/g9pi/C8jkaCy9KdFj&#10;snbNXWJVgNPUHXr4KZcL5z5c5+S+ycHu/t/M4/IibI97XOaSK3pZdPPdx+5xzHxG+VPi7M7D7iym&#10;ugMcDn+l1KC5JXfzfGe9pYxOI8EGnVd2j5zrPk7K838lsNagPddZ7RrJklwI1UYqp8GKhC8GXOvq&#10;g8EOfTRByGJHEqa0kRC66hphKgNwU8o2i2jdZOVhtDORJ6dU7semlrNZT6k0NVzdNsvX9XnVW4kr&#10;g2vy9/jMRdcdHuc3cFfOuTvXW+3WBu1dUeT1dLiHpF6CiMYcm2mTBwJM6UMDC5pOqy6+xNI7vT+v&#10;vS/h0/tbsyFjmSTRiltQvnvc96f8vvfq/os2ZjvHGxY3HxMaxoAaF8v39va7P0n0fqdNNJ8KzuDn&#10;4oYXBsgBAXPet2eppwmn4cP5Pux4keDLUVKjxyu7MVyPdD5GuHu0Km6YTGWxu7MrEytzZTStroxY&#10;11kdg4H5MyGRxMdKagXujXW5Zbcs1tv/ALI7pGgGe5810SH+qIru7pco0ElAeqjbQ5xmU/Gjy+SL&#10;dry6pBW3DErPvx/q9a/FEUnHcUwTPo6/pK+o9LFfDfbcsO0YROTNvNyV7Ovw+W2jYRMEcelwE0Im&#10;VLVjgCngmeq73biyAs4YPccPTZI8LcMbA2mgohUVU8vuPoDVBWLDGisKpFhODaWHVTTwcAHRZ1RV&#10;bX1VQG0wUDYj7kAtuiFQ4TayKYqnqpBVUgS6ugCAQGlAPtAQBkeF0AoaIsMSkyKkdUlh5oyCd+25&#10;FFcKqLOmL3UZcK4kiEhjaj83gqyWC5XbxWv2IykiGN8hFWminJ4W8LdlBtU3ZU1SHEWU2rwrco0a&#10;bpJsVmMHbyaUFU4WEmV3rtfRVkjZdSp0TnymxFc7cbGqdXrDDyNOq5t7h28oODVcW9ejzi/x+iyy&#10;1tW0ZVsbU2M2TiElvRUEgdEFTg0QRyo8UAKjxQBoBY0CANALOiAUNUA6KUQCUAqooEEOt/JWRbUA&#10;pAAIBxALGiANALqgDQC29EA4gqfYjCD7FRpIPggBUlANlAIQkSFEuQCUFSalCaJCBIBl2qAaeEA0&#10;GlAJ9sKsq+BFgVQfBotoRRPJUCFJIWW2rTZL+Q533E/ZFC8aGUAlayst4jYEg/fSX9MjQAU2WtxV&#10;7kNLYpWj9ISrt1/DJ8e7/wBbJ5OUZZbT5W/KAmH7E8ZXrMEccPSCVNi58hzl8YkaURDxhyXKjO9r&#10;wOt1pE5y0/EzegAHojyK61a5DqiqqfLNYYknoCmk2vE5A3MFfsUhtsk7ooz5hKg1LT2qpLjm3PAC&#10;QnQVKS2Zx/8AmGqn+QmTMY8XatNU1Q5fHMcCQ0VWmSjH5kWTAXbWG2ii1rDsOQ6TjJmzO2yBho06&#10;rOtopOIhLTLIfI1TgsbPEdujJ1pSiMosW8YNLpZLxKNB1R5H4myDSqeVIuST7L/oo2+WmrgHcLXf&#10;6k8gfqKjCdmk7akDZGA2PgnI5ejjPzlFM3tjMfhk1DDdv+6voNo8HV8XubyuQn5PKbM9xIlfY/7x&#10;WNdetTeIw555miQHbUUqtNBvt8PQna/FY7IGNcBup4LeOHo3mPxcRcG0FCrc9hzM7ayHuY/He78u&#10;gU2nIn8JxOQycMnBd9VFb6uycVwU7WRywMNbVp4LOuzR2Ht2TJx2MY6oOinLf+G9aySVoc5xSyy2&#10;E840I9YFTqSttXPswPc0mKY3OjpXyTZVyCbkjjSF7rsrQJU9Wy4LmnzlgDyGnpVZ11aulxkSwigq&#10;SNVnWjUcM8MaxsgpRSbZY0Mc7mhp1SoX8XFuBDmu6JBLZhuYbmqAnsj2gClUwkBrnABwo3oEAT8J&#10;r2naEwzuVhMD7gVQEF4yIiDFWg8EAs8y4ARSjTxQBHkYAAWyAPF9qksnGco2Vu19wNCU4Z2PIx5D&#10;ah29Ewb3sMnpdsNeiQX+C9zRUyF4U2Gt4siF/wDTIAd1RAJ0TC4gOpXRMkiDCIBIkNPBAKMchNL2&#10;RYZ8b3N2kkUUhGlde5vonE0030neOiZFnJa8Fp/NSgQEOX3NQSPFANDJ2+l5r9UAl0kb/UDtog4Y&#10;LKne2S/gg1Zkylx2SGvggKueOZv5Y6MQEUROcCWu2+KAjTNIBNdzmqaqKXJx6vBaNRdPAtRJCxoM&#10;ThaiMJyzGdhuBMkbKNr0RIWVeYcV0ZdIRvp1TOM/kMBLwx1WhOC1CfBitjJkaCfNNGVJPhYjQZW0&#10;bRPCbVPJPJI/Y0HZonJhNSYsI1bI5v8ATOqaV/i40MnpDQQdE4VaTE4l7W1YyxVHGh4/ipA+rmdV&#10;NVI2vH4b2kb7jwKzrSL1wjhA2xiqlcCMOe71N2NOhQqJftiE7gK1QWwmEySVdaiEJ5ZGW0aBXqnF&#10;K2SMAGquMtmO5gMDX1tULp53Dn2YNrGMfK4n8wWHs7Zj0vrdf7x4N+doK9yNey9ZXL4D7zbEr+lP&#10;9A/EYfjsWd+IAK0IC/NenXHV+1eP9Xe/gPKlwu4WQuqKvdZfefRdcyPxX/edPy9YfNGflS9mZGJj&#10;1Ej4628C1fovrdP6v5u+2553r4ucjj5eFyuVFkA1EjnX83Fejpvl8/efi0HGvklMft1BcaWXRrHF&#10;1dZ7e4OeZ7HPJItqrzhlpr8uycRwcTXx7gK/RZbbO7TX4dn4LGEHttZEDQC6xrXSYrfz58uPAImV&#10;bUCw81LbKifny4rxNTcSboLyXOP3fSOjjtc0aVStVlb8d3d+4LmvfSlhdLLSVPl5wEOJfub4IPyR&#10;sLJnlm3x1oTVKwebZ4M+RJRjgQT1U2KmzT4+I+jQ8fapwpfQCHGbU0BU4KxAyuUBcWNclYUiRj5U&#10;wjqCbpKLMsrWuJGv+KGkN4MT/eMpFAhS+m5COJhFb0TlQys+U6eY0uCbp1N/J+KRkJBcbrNUi1gy&#10;N1HN6INIdnDcN+tKIwYsjKaYjtN08JtZ/wB6QyXJ2nVGCl+V3iStJDGmtUNcrV2IGt911utUiypc&#10;/PZ/ymUtYlLAyqI4nvduKkl1jMbShFSgRdYuM549JoraSr3GxHx3e4kJWnlPa1hcDtB26lZ01/jb&#10;THRrqW6KaqUh8YG7d6gReqNbip6TymHjP+5r43xOe4WXkoIQ7IBcbC9gvQ59Hznvenl8psnt7leM&#10;fI2TGfRhN6ea7+fR8r7HpWVVv3ioe3a49Ct/N5u/O61Dc1xP0R5NedIdITroLIti9tDBKypww4oy&#10;cMl4RlcgE7lNaRHe26n8tIlQdFU0Y77LFhoNVfgwuyvyZB6rrLeOjj+WdmdVxK5d3t+sitNXLk2j&#10;19Pw1HHM3llNVXOfLi9nR1HhGlmyq7tPiPE635dT47Ffk7GBtRaqw79prHX6Xq3pXWeA7cjaxssj&#10;B41ovmvc9t+ifUfUfj4bF08OGNjKCngvm/Y63Z+g+n6U0k+FdPzb2tfQmnRcFe3riTDmXcPMTPD7&#10;m6qI3rjXJ8hIZHEk/etY57WUyeQfIT6iqEqTxWHJyEoNKhLDSVpOQx38TB7tS2g0VyK23xGMf3hL&#10;HIQJDbzVyOX9vy0HF98ytkZveXN8Kqd42nV6Y+Pu7oMt8QdT71lp+S69P6va/Y2ZFlYsewg1X1P1&#10;0fE/cdHcOJgcwNfTVe5HyluWkllDIySaWVxnspDKZXGlxVWzNMYHSAFKhoooxGwFQvVAy5y4Fo1Q&#10;KjYcLnvq4U6oEuF6BtoAin5HQoEoxqgxOcPFCaQXeCDyMGqDhYPiUKlOC6DyNKgpuqkFIAqhAHVA&#10;ycGicoJLqaItMguJSAi8EqDlwXva0dEsLQMrIAFAdei01iaqBVxJV0iCdpU2klxBrykuRbRsDB9E&#10;rTwcaQSppwmagFUjZ7NyRWlVcB3EdvbqmkqUFpU0sIkrraq9aWDMXVPatNYjSfnXL0dfI9CLrz93&#10;fo0OKDZQrZatFKLSMrEphsqSlRm6AlA6KklA0KYLQAGoQDiAWNAgDQC6hAGgDBogFoAiq1BY6Jil&#10;ISUCKXQBoBwaIBQ1QC0ABqgFoBbUA6OiIVOt6qkpDLAICQ09EApAMk6IAifBAJqg4SUCklCaShnQ&#10;QQjoUA07ogEEVCAQgCAogCIqqgMuTAkBDn0d9qA5v3Oz/wBI0fyybkan0nwoeOl/+45ekkm37l0T&#10;8OC/9mzyyQ3I8ws93fy/DD4Dj++mH+dYfyX8tHyZ/otH+ULbVew8AD2wjY+aPzhpiEVUatOjnHsO&#10;kicfAErVz8vyHHTGJ5ZWiw2/Lq2nw0RfubVdXJyVPxn0AWe35DS8XLSZqlLpDpN2Kz6oKEk7oAAp&#10;aRz3n/zD7UNYysFd6nAqY91Ar1Z0yfULq8FIrMvEExd9FFa6xkOTgONHIANQVlWusVGDPsgkDrbg&#10;nK1/hcxcjHBCTXwSZ2rOHm4HBtXgFPCZssos2CUVDgSlhWTnu7vSChNpmcf03treii1rr+HBu5Gv&#10;j5Fx6binKirjt6lWu6pxhs5b3rIOT7Yz43eo7H6/7pX0NjwNXx07l4qRvc2XE0UBldb/ALRWNjXL&#10;b8VwT4ceKQsofFXqz23dC4UGGRu40FlvGFuXRWyxCNr2uuBdVkTVdwctA9rWh3qaKFRVTVa8Xm4r&#10;p/URVRWmsdm4DPx4mNcSHNdYBZV06OmcdDHktbJEAD5KWrUY+LMaNdUBEZVWc1ExsRAd6mi631Yb&#10;ON87IaPbvNE2Nc4yC1xLXmoqiq1WHFNlila6Nx2g6LLZ06123tzkGOa1kyyq3QR7TgwxOp9E1StF&#10;x0zRQB53KcG1ePlSAAVtZSFjHkgkbigLrFlhcRuTCdJ7JFG2CCRyLUZeqYVOdhu2OkvZAUG+RtQW&#10;VHmgKjLia6rw2hCAqqMe4gnaTZGADuMcWl8c7xUWCeAjwS5mC47mb2A/mJun/BrODkI5TukO016K&#10;QuMLk4w7aH1CQarAzsIP3SOAcRpRILOabHm9ULvuQCYJi2o3koB05Owkk66IA2zF5Jb1Spg/He8b&#10;jWqQJa0t9LkAP2orvB0vRARclshqBZBK0RSBxc7RAObQ8gaDqnAQ+L2vUHEhMZRXPikItVw8kDJb&#10;3bm7DGKFAyqpYxHWlgdUDKI32GBwcalxrdGBlUvkja5wcBSpohNqsyo4Xs3V9VbJlaocpzgDEACn&#10;gsqyHhzkOeXEgFGFSmjwbA6VtT6U5CtV+bxjGxlrWhx81SLWYy8DKczYyFtK3NeiCyr38TEHANJq&#10;KE26owm1MhwPcLYb7fFVIi1p8LjIMENc6r66VCDi9GW1rdscQ+5FVF7xrpZaegBSpp4TsoVDSFyP&#10;dJQMaClTPNhmc1u4UDb2KS5Uz3KMo4Vp1QVpLme4yrLEeCEno3tiZ6jUpyBVzZBe4hosrkZ7VmeV&#10;gOSzbXaW3K0lc9rBZ2L7TDtcarDtMx6n11/vHhv5oiI5yAvvWV118H9/MSv6T/8A0fbSyK3g8Njs&#10;aIkWLQvyb2N7Or9xx/R1D4ojZj9249rbnfxX3X+vdLcPxn/d9M5el/ljKacAQRipOO00/wCyv0vj&#10;tjWP51+w5Z6V8m+/ohH3LlMLQ0O/xK9T1tsvmfc18T3BYQIjI/Rdezpp8PC32+Xee3po444gBV5p&#10;ZZdPhro67w3F5GW+OUNLW6rly6ddnWMJrcWJrKAyAdVXi1InynE/1RTwUjKFIZJxRrQQdFJHMPD3&#10;O2OjBd+pTVxew8U5kjXRxilbqa0jUwcQZmAFtB1SydX+Bx0eIQToqyiZaCCaISNDWgHxojLSNP8A&#10;uWxxAUG6mqVaSqx0sk7qAmh8EmksSIeOa4h7nXU7HmLtogiY0E6BZmj5PIY4FGkWQcQJOVawHbQB&#10;PB5VX779w4+r6poynY7mUdepOiZfyeGO6dw1ooardnt4sVCb06oLKoyM1tSBrWyMJtRBkyEUrZOR&#10;FpUbZZnDb1VYTK1XHQxYzd8z6EXU4azZF5XnW0MMJqNKowcrP4xkmc5zhUk1SwbWYvHuewHRTgLj&#10;GxGss4Iwa0bH7YG1AS4ZQPzuspVCnZkEdaOFOqmhAn7jigq2I7nKas5g8jm5zrNsfNTg4mcj28zl&#10;IP2+XEJoTqHXF1eu+E9ec2jnXJ/CvZ3IwTxycdBHI5tnCMVqV18+ryu/oTaPnR/cF8Nx9oZP7zjY&#10;z+3Jc51BQABdmu+Xy3v+l4vHMshaXNIoRqt5XjTXxqPMQG0BubptLcoTnFI8GXP80KkMFyF4LDkq&#10;qQTnKM4Xg9A9aTdntolbzSqfmwvNT5U1zdY77urloqXOJJXF03ez6+gohVy47v8AL1NZiNdxbSC0&#10;0uurntHm9+mbh1bt7j8nKlj2tNCQn09iaxnx9Hbps9N9qdvhjWPlZ06r5/3fdfbfUfU4stjp7YIo&#10;oNjBQgL5jv7Ftfo/oerrpIzuRgSzSEgGhK5fLL2JZDLuBnc0+k0Kmwruy3KdqTSh1I05GW2zk/Od&#10;l5bWvc2I1utZGdrkXJduclBKWiI0r5qhK2XZvG5UEgE0ZFfFDaVru6OIfmYxjY29DorlR01tjk8f&#10;Yc0kpLmuufBXrXJ43K/wuxPae0uaaDyRvY311rrPbHEHjHtc2oosdP8AsW+l8XuD4bLsqCMOOlV9&#10;T9e+K+40r1jhRCOOngF7j5fGFZyeSbtafGyqROxjCkAjdu1OipnUmKpkBASolX4r7Yqs6uIBh3Pq&#10;dEQtktjWs/KmlJBqLop5JJP2KDyLdTqgZEXVKCtAXQeQrQhBynA7zQeTjXIPIyb6pWHKW0kpYPJz&#10;UIwZBsjAEHeeiMArf5oBQcOqQJMgvdBmd7fFGAS94I1T8Vyq2QF7gnPgrSS3bSqLSMyiqkSJmJER&#10;coWmyStbo5TQTFLUm6RiypP6Zob0Thsy6F88nXVUFrjxmJoqjJ4SS3eEsnNUKSGpI8EpR4kGLaE7&#10;VSIj4i41XP0dfOJUMRBXFvHZou8ceKzweyzYK0WkjKpTW2CaT7NUwfFk0nEwUDVAKGoQDiAUD0QC&#10;kABZAOIAIBY0CABVagsdExSkJBALGiAcGiANALBqgDQBgoBxqAcbqEFUgD8VST7dEA63ogHCaIBk&#10;6oAkAg6oEAoOklCaShnQQQjoUA2RVAIQCCKIAkARVQGjeqYClqICBPo77UBzvuIF2LJ9qNT6fhkM&#10;MlmDxbjr75quifh59/7N9LIJInu8Qs9nocvwwmE6nJSj/Osf5L+Wm5Ej22D/ACrXRexWFaNG6uav&#10;5+TbjUr1Uar6MrjlgxHuPVpotr+HPy/LMtmDZ3UPVc235dd/DS484cwXXRyrl2i6gNgnU1eYEm2V&#10;qWEumwu34jCpwk4y8X2XSXHP+4Pz08yprSMxDTd5qpFHZXUCqROYba6rSmqIz5aCpKz2aasfzeQ0&#10;uDDS5osq0imdjUhaW/qCjywvHwcg452QwsvdXrcsdkfJ4XJY0iMu3ahbyM4qI5uQwpNrgSB5qNlx&#10;seJ5B2S4NfY2WNqa0mW1kcZduuQoy30/Dh/csUk2cdja1JTymrHgMTIa5gLKKssdpl535/nYcfgc&#10;3c+lY3i/m0r6Sx4H4fMXlH/ve655o6FrpSD/AN4rKwWu9YfGxS8VCWtG5oqaK9Yx2ZiZ7opnxNo3&#10;abLaJi3wsxzI3e+47R4FKttTQ5F7JHGF1GXqSpqqLH5XMZPua701vdRRHbuxuUkmlY2aX000JWVd&#10;Gr1D25yEcRjYxwcLVqaqWmXTg+KeIFpo6nREY7MLzrvbLmOJo5b6sdnI+Wx2Pc9znkNv1VYYbOcZ&#10;QbHOfbJcNLpVerRcLFvIJ18FFjfV0XCY5gFAQPELOtWnwuTnjd7ZuwaHqjCo02Hl+tr2uduNyOii&#10;m6Dx8pka10jhpYAqDX0cT3irCgJuOzIY4VQcizBlfQE0QmpsZMLam/1unkkTLz45WGJxpXwTNVuk&#10;DWGjGkeJCAqHsdK4taG0KAz+dxkrZy5vS9AbKoDsMOQWUNbJkSRJuAewFo1sptM5+yik9QBBPQBI&#10;xswnRn0Cn1QDrsXLY0PYbV8VNLKbjcm7EZSUOqfIoGV3g8lDkVO4g9BogZW7If3ZpvoPqgZTmYbo&#10;XABwcPrVAysy9rC2vgppw3NHHKN0Z9SDNxRPBq46aIAp4g/pSvggEnDYGbj4ICO+BuwgAAfinE1B&#10;OPUloq4eaZGm4bWGpbcoBuSCT8jQPr1QEJ+LYtf1QFDlccGP3Nc6/SqcCozI60ralrKsJtUWa0to&#10;5h1tqnhFqtMUu8PbRxtbVEhRPx2ytdvLaHwomrI58d8ri/8AKTrRBWs9mYMridr/AMUJyohxk75C&#10;HPo3rQpwLrB4qAj1NLjfVNNWY42NlmRj7kJTI8KdwDTG3aNLItVrE5uHG0Bvtt3dbJZaYW8fGtZF&#10;vbZ/kkchBD2Ag69FCzUX7jfcUb4pYNeYzCS4vcaEeKMHEtzKM9NDbqkVMua5rCdPoglVNNIDtHVV&#10;BlKgjozeQCVrGO7O8uNzSB6SbWsqky5t6wGRx2RLIQ11Wg+KOmnw9D0d8bR4m+foP2HJ4r3a+46q&#10;+H/2Dn/Wv6K//R33/DHcFybRxzHm21oovxz2+X/lr9916f8Ajb/4n5yCbu6CN5pRztF9t/r2uMPy&#10;T/cpmV6b7/y48hzGtuDjtaBr0X6Rrf6R/PPua/8Alr5r/L3HSYHcT59tGPc25C9D0tny32Wqr4DJ&#10;jkG3dd4pZfSc9ph8xtrZXe+zcWH3Id9XUIrW6x6ttb8PQ+NmQQwMix20dSlaLkx8q8yg7JdI11Td&#10;bWfDo12y0LMF+TG1ztbLFstYuLa5g3VBHUJKkS8LjyyZ1BX6pYVhr4MTYwkgV6qbDlXOI1rYntaK&#10;vOgS8VDZiTzvq4hor0NFJ4XJwocaMS7vWPNAD96XNpVtkDJgcnHE6jnNFPNB+aFk9yNgO4SDYNaF&#10;JWu6qd3fHK4tDz5KMNfJLw8qXNduBqxGB5JuY9rItjCS/qqwjzVOLLOHH0m/kU8F5tBjPewtfJUU&#10;uUrBN1s3moYBfVT4tPNX5XIvynD2q3TmpeRyDEyHlr5Py+SeE3Za/t2lv8rRqTZGE+RmTPxePaSJ&#10;GlzehITJlsruaTKkDIq0NvSEq0yuuNxZpwJX6G5qkbZYmPE1thcJWLlXcEgYKVaB9VKzj8+CEEl4&#10;JHRBqmXuKM1bHUnpZTgIsfI5mQ8tAo06FLBnRg5eU+7y1tb3olYcaHC4mCDa6U7z1qaqcKaOHLws&#10;ZtG7WmnkjApxvNYjGkTS0ppQqLqib/Koyucxn7gySlNLq9Lh04l1eR/7kOWwJO2cpkxYZfadtJoT&#10;VehxuXy/20j5N5sjHSzub+XdZd0j47f/ALK+aUEtp0GiKJqhukKltNTe6qZ+JJOiDwG4hTVSEby4&#10;3UVcSIWmt9FPyVqQ59DTpRPFY38qbKc0O63WO8dXJXu1Ab+K5N49fhDsLHbxatfC649npTW2Oqdp&#10;9v5XIzR/0ztOhoUt+/jGfL63bffOHq/tLs79rHG98fQFeL7PvYfY/WfUf8x13GEWIwNDaEBeH29i&#10;7vtPV9GaQ82cyvA6Erlsy9Ga+LXcZx0cwaS25U/gZrVt4OIxj0dEzV8/BQXqwK4VZTke2cWUEGMf&#10;ctEue8n2VgvcXGMV+iDiiZ2pBA8OjZQjyQ01TncDG9vrYCeqWW1/CE/t6KMFwiFfonNnP8K2Tjdr&#10;qCMD7EbbNtcLCHj5Ghu1o6LPnf7H0k8Xqr4Sx5I2hrtA0lfVfXV8X9xI9TumbDGaG9Oq9+Pjt/yz&#10;eTL7sp+qvVjaajO14FbFUytaXDiqA4XU1Wq1rRtCs60hiopZLKaSDdGSSGuJoEZBDya2TwBbreaM&#10;ATb62RgFF1EYAA1ujAyVVGDlOAhGDKrdKqhwGiRl776oPIPc1ByoxeK2KAW1wPVKmD5S0WSCC+d9&#10;05DiMZHC9SnIYxM7qddUwW03qp2BudzqVUng1HvlN0HIuWRlsdUqaszXGNu4E1UmjYeRK69K11Tk&#10;NYyvLmgeIQMFYsLWncRU+aPI5E047XXNQla0wHshg9N0snIjujNd1LlFuDwZkjJF0snIje1dZbuj&#10;RKjiBXLtHVpVpFGLKJDtTmNAV4Z1KY2oTwk+1tEFS6FMi0AbdUEWgziAMaoBf8UAEApqAUgFjQIA&#10;KtQWKfYmBoGAQVhQOgQR1p6IBSAU3RAKQCgOqAWB+CAdbSoPgiFTwNSqSfbRAPtpS6AMmqAaQBE0&#10;QCOqBBlB0koTSUM6CCJJ/FAJQCCKIBJFUAhAEVUBFLhMEOO1ARJhUHzQbn3cTaQyM/TQmqNR0/DC&#10;h+3j8CmglK6Z+HBf+zY40zpIKHQhZbx3c/wyMJEfLub0c81WH8l/LSZ7qtb5Cy20abJWC6sX2pbV&#10;XNne6ZjHC1tqkqdVdb8MuXkYDWg+og1C2Ycr8si9z2THd4rk2/Lsv4aTj5zQBy35Vz2NbCfQ1y1Z&#10;1bYT2mRt71SQ6hgFz8QV0opqUmNw9o+NFGV6xz7uLeXVFOqlpIysLqOubq5RcjyHgAGqfkWEdmQA&#10;CSUrVq/MzGsZ6Teqm1U+HP8AlMsy5EYB/Us61lSxyDGRCN5uwWXJtfltPwvOGnMzqgAiq351jvGk&#10;ewONSF1S/CJEGbBx3AlzBdZb7L8VYcAQu9yGy5N9j8FTyedlsG1t6aJTZcmFLBH78olnZcGuiqbF&#10;Y3fFnCZtLmAEeSvyZXV8bO9/lvH5HEfhYchpI2h+0L6mvm8vP/HYc0uaZ2mr3v3feaqMB6X7WxMi&#10;XinM1eIzUK9Yy2Yfl+PlgypHSgtqbFaYRn5R8ZwZZ5q1ymtdaPJxd4/omgdcpLydiifimNpFQSL/&#10;AFU2DLqvbfH5MskckDwG0FllY31rvPbwz8WRm8lwtoosaO/8GZJMf3H9AK1RIz2VfcUUb2F1RWi6&#10;Nfwx2cM5h8zXyA12Ct02GznE839Unz/xSp6tbwuQGbSo2dOjpuHlNkiHpNaeCyrWrPEBMtaWroqk&#10;DY4MbnFtW086KLFRsuPwnhzXtfemlVFONRjzTwUGpUqXUGRkPA9P4IWmsc/cS6x6hDKlzvqwgGho&#10;gmUy97HGXcAAiA3FmOn/AKe9pVGU8iC9y7yQBuO6ISEa9DqqgKgyI6bS2n2KbQeMEMtXNI3HRLJH&#10;o2NiFC2qMgTtshs0hNQms2u2m7fBBUuaDHmG0s+qnBI0fHQMNGO2k6XQE+LGyITWOQfeUA+M3Mie&#10;NxDgPBASH8vM5wD2nbTWiWFRNgz4HU9dHHxKMGtGSFzSWvFPqlgGXZDmkbiLJ4Azlse3bVGAhvna&#10;KtqbpyEZZOGPqUBZRuEraiiAqcl8jJqNFkAzIHPFaepAVM0ctSHBOJqhzYQdTRXlkr5eNE8VnBBU&#10;3icfDEauBNEyTn/tfylhCFQxLi47m1jNCdapUqyOVhzCUgGxKMkabhSh1dUw0GHjMjb6o3ICcIm1&#10;q2N33J5GEiOQuO32yKeSKch1mLvlDiKCqRpjmUIaDZCoZLsYH+uQKeagzMs0VB7BG0IMGZLHt2MP&#10;rbdyFSnWzkNNXi3mhNoOzmhhGpQiVVvyDK8DaQE4dXDHbIN1VpGOzFc3nODaMaag6rbVzbs7BmyP&#10;6Ur4hHTb4dPrXFeKf7km1zMR7hq9/wDAr4v7z51r97//AEddvlyHiWj/AEgHQbBRfkvt6f8Alf0P&#10;y3zzTvjPMbh93RyF1KOcvq/o/h+af7ZM61675XkP3r4nNO4e20L7rXfOr+fPe1x1rzr8w9nnmePd&#10;mxNrKw1NP8oXb63TDwfc4ebyrwT5MDJGJPVkrTQbrL3uXf4fN9/WxXp7siUuMLSQSaVK2u+XL4Ye&#10;nuH4WKbHbK4guoDqs1/raSDjMbYQ6zgbFHkrWYT4o2QigIIClt5JLciL8o1RhWU1ssUUe8A7+qeB&#10;5F4/JukJabAeKPEvJbwcvj453PkaKeJRdB+3Cuze9eLwmvkkyWVB0Dgl+s/3MJyXy/g0MULnOvSo&#10;ul4JvZSD5LlkJLN206WS8R+zKK/vDNzZAGONyjxVNl7iN5DNaC5xIOuqV1XrWlweGkdd5pTVRht5&#10;N5x23GhMbXDcnNU3ZMxoo3OMkzvXXqbJ4Rd0jKz8LDbudIy2gBCeC82ayu52z1jxyCNLIwc3NxGf&#10;J2vdI1o8DZLxPzXsGbBjNaJHtJHWqMCbrQ9y4sUW1p3HoBdTYqbMnyfdPI5JMGJC8A2rtUqnyrcP&#10;iszLeJM6RzQ43FSEZXJ8Nvx/HYOGAWjeR9qVpr08pFAw0icKeSQiu/8AdL490cUT7nWiVq5Qj5TP&#10;y3emrQfGqlUq3hxpHgGWYeYqg7U+OPjoHbpJBbzCE+Z2XnuKxaNikbXxqEDzRXdzM1jq6um1LCps&#10;WzuHNlaQwEDoSE8H5GDk52Q68oFUTU/LJ2Tj8+SNpZO0EnqUttcHIrZuH5pjnPE7HtF6AlZa/lpt&#10;tjV4M/ua5Xl4ZIsWRkggq8SOoaUXfwr5T7Xa14gfK2Sp/T+qq9HWvmPH5QpHtEraGools6Zqjvd5&#10;qFYNB5JQWDhuAgCuVNVApRRDweYSKEFasNi3ybRuqKqbZBrpaqJnOlfUivhRcvXrI9b1vVtSsTiM&#10;zPkayCF1zStCvN6+xI+i9b0LXYu0fjHMyZGSZUJLSRWxXn9Paj2+H1tt/D1Z2p2Nj8eyI+0BQDVe&#10;P7HuPr/U+q1msuHTGY4xhtaAAAvE79bs9jj600V+Q+ptanVY6/Lv1kiKM6PHcC43quifhp4ytrwf&#10;PxjaKrHajwdCg5uJ0YO4aKtWV1wq8znIw40cKBaYRYosnnItpJKosMjn8xG51ihesU/+qR11Cm1S&#10;VFnROAqQopbfgqbKx9uo/BOOeflnpsjHEhNQnv8AhvrS/wB/CGjaQs+c/sfS/wBXpf4Vy2zghpvt&#10;K+s+uj4v7fL0VlOcQWjwX0Gr5HdVNY5rqlXGNSI4TJI1wGipnWrxaRsFVGxwovLyQFls1hFCLFKJ&#10;oDVMjodT7E4eBueCFRYRd5qhRwOsgBuqgHAaBAHuogqL3EFg6w1upq9ToNElBuQDZfXqgGzrqgDB&#10;oUSHDUslLVTwZgit0YM25ppZCiGsIKAkCzS6uinY4gyZG920KVLLEaGipQFjv9O1QpX5MYkbtKAL&#10;HhjhZfUoEh9rWyOSy0kWDIWAWU5PB6goptVIItBCMma2I22WakYFMqf5MiIV0U7VrrUqOG6x2dOt&#10;TWxqZDtS42K8IyksakD4ahI9qAUGoKhQoEKAQZYCAUBRAGgAgDBogF6oBY0QAKrUDB6JgpABAGhN&#10;Og6FAOIAwaIBQNUAYNCgHWn8UAsaohU8DoVSTzTRAPNdZADVABAJd0QCQgQZQdJKE0lDOggiXdEA&#10;lAIdqgCQDaAJVASeiYMv0QEab8v2f4INhO44ycWQjWhT1/I6fhzh5LONwAdfdcunVwX/ALNbx8gM&#10;QbW4Cz3d/L8MpO72+Yaa6vK5y/lo859WR31aFrqvZZYVBjimqjZXP8sB3bmH9wyOtQHCyNB2VsDv&#10;fdHE24qKraseP5VnN4hxpWGlASuTf8u3+BYklGsIK051jY3OLIDEypGi3yx2TIJA2QEO6+Km1Dqf&#10;CZO7GLSa0aaKaJE6N9WEaKLWuurD9xPApcWqoy2mrDtlAcb/AIo8j8EXOyw1mqXkPBRDkWmoLvxT&#10;8h4IGTl7wb9EZPxZe8uYCdA4JU5FZzMr4pnbDaqxuny1l+G+7Pq6De7yWmuuGW9bMuqT5LaplVef&#10;LIGnZ0WO7fVl5OedATFJroubZp4mXchDO1pdqVGcDB+PIxdqcqbEqPKhbcO/FPKLq/PnBx7i4OfU&#10;mtqr7LD5KbOk9t8ePeDtwcdv5VOF5jtnF8ieLgDidhcKOaVUidkDmcnF5do2s9firYWYY/8A09wn&#10;jiB21tRZ05V4zDjG2Onqpqm08jzcB8jhG5vmHKbBK3Pbb8nBkY10gDBpVZ2Nta9Hdu5Ec0LJHEPt&#10;WoU2N5XTsDmYGQuh3htqAIkTtWM7i5xocW+6AAtpHNtWNkkg5HHkAe0vKGV+XK8vDkZlPi2nUn8U&#10;l6xoOHYdwBCiujV07Aliha0FqjC19jzf1WvjaSCamieVR0TjazQtNKmyztNrcCN4FWAh3ioqotox&#10;MHDde/gpUvsfK9toFPsQpNBEo3lwaXdEM6jzROIs76IJUz4Ek7XRus13VAZZ8JwJ6A0CcNYe6+Rv&#10;uBwKYR5c1+hrRMCjyWlptQ0U0gbNK14c2SgUhbY2W4ke56vFAXkTseQD00KqKwk/tYX3BAKMiwl+&#10;EWirSDVBYQ3Yjx6i07h+VIjYMzepH1QEiFskmpr9iAmiCJw2SECvUoPKHJw7Gu9xjwfoUDIycmAe&#10;iYUb06oCI7KzHOJc1xb40QMn8bJId/UaaIGU05GM4+oU+1BwJPaePQ4BAIZJLD/4g2oLKUMlkgLq&#10;biUGajl9ZJFKdEBEy8ljyW7dLJwsZZ/OxXSt3M18E2O3wrooZmDaXUvoqkqLtEk4726PDSfFPFNB&#10;nxpWnc54IU3bCsK+Vzw5gaDTqUvKUYQ5RI5/oic8+SBhNxcZ0hG+MtI6FPNGFrFDO8UazTyRBgs+&#10;/ADuYaU8FQRByPtlxfEX+FE8FbgpnLwvNNhafNFmDh6TMgDS7cN1LCqleGSz8+IPIkdurpQpeIQj&#10;ygYAIXWP6dU/GllKizw0OcwESvHqKVmD8pDkMuROfz3PRLCbtFrEx0LazWHiU/GpyqZuWaZCyNh9&#10;JoCFc0VlbwZjnxDeaN8058Mtqh5EcORG8tZuNDcK5WO0Z6LDcSAGEXvZZ9bcN+Ovy8af3M4ftuwX&#10;Efqff7CvjvuZfGv2/wD/AEeZmzhHHGnDtsfyC6/MPZn/AJH9HcJ/48s/27kOxu4GSB1PUb/avofq&#10;tvF+ef7R8617D4qZ02FFJfcWgV+xfYct/h+Be/pnrUvJwosyB8M4D2uBt9V38t3ndOcx8vN/fPxZ&#10;G7JdyHHNEbmu3BouV6PLvj8vG9n1vL8MRxXOcr27lNhmik/pmhdS1l26e1q8u/X72/h3Lh/l/wDa&#10;wsEjzWgq2qe3taxrr9fvf4aM/LkWS2kRO/XVZa+9pb+We/1vWfwrZ/mzFxH+zPOI3eBIXRr7Gtc1&#10;9XfX8rnjfmLhXAPlzYxXoXBbzeMttLF7/wDZn7dJez91G4gdHq5YytZTlfnDBxd4xXV8C0grTWZY&#10;7dcOfZnzPynIudDjGRnuflf0Wk0Y7d5UbG5HmOYq7JySWuNwaj/FHiz/AG1ooIcLHjHvXf1Jcl4H&#10;Ox93OYUH9KNwJGgBU/ra6dY03b/JtnmYSCG1F1Pg6dN47zwudCyOMue0AUqs9tXRrtGpZnOmBGOd&#10;/wDurPDS7J2BiZcshL37PAFCLaLnMLmTCW4Eh39HAVTZ3LBY/bvdmVJ/9YTOdFXq0hLMVNa3nE9p&#10;RwtBe8B/WqMw/CpfLdtcx7Bfx01aCzWtqn5QvGubzQdywymPKilIB120Su0VNa1nA4Ej3tOS1x8Q&#10;VndovXWuucdg8c0MHsgutVRa31jQy8HgZDWktDCdBVLLXCqn7ffA6sHqYOguhODTpMCAe1mYri7Q&#10;kmiWRgcUXCkFzIgAfNTaeFpDhYco/ovY2qQ/A5eAyJATFM0+QTHzWfz+1ORmiIbJQ/RGYjw2rIu7&#10;F5Uv3e9uvpQozB+vZb4fb3I4bdria+JCeYfjScwc5iikLHPb/lajIxYr4uS5lpq+J9R/lTyJt8rS&#10;HuTNjG2ZrqDyoja5dE2aHjO5mPftk0dYgrnx8tPKWOb/ADP8e8V3r29k5TIm/uIonEV1JK7eNw8P&#10;7Dh5z4fIDuziDwPK5nGi3tyObQdKLvm0w+V6aeOzJuAYKVrXqlamXJlxJ+ibST4ECK6pW4LB1pql&#10;5w5qdYDVRd4uc6N+2tBr4KPJpOVp/HxMrI9MULnVNqBZbe1J8NtPQ32/hpMLsrmM/aG47xU9Wrk6&#10;e7HocPq97fw6VwPw1mZJidlMtUEggheX7HvT/l9J6f1W3/D0F238UcfgNic/HBcKXXi9/dfXen9b&#10;j8x1bG7ewsBjdrGii8vp7e1e/wAvS1iW/JhgG1lBRcl63avQ018ZiK/JzG7S7eEp8rwz2ZykcbHH&#10;de6uajLmnMdzthlI9ylD4ouTm6ZwndzRSsn4qMVp5uh43dW5o2zC6111+E2nJOeMlzIrkRVNl80S&#10;CPcVYLMZjM5zbWsiQyz83dPtH/mfip8VIre9nNNBIn4ZLbbWQb+8pH29w3WunDauS9tYiO7lkff3&#10;Fe3rbYa6+zoRJ3UYWeuSl+qjn6+2Vb+xp4vXX9tncAz5Ke4HDaa/evpvQ18XyX2tm34e18l7DdpB&#10;NNAvblfIdJiorWF/RXmMLFljRbSKhPLPxTiTooqpD0IoK1Wdi8FkVuiQsEpjAiRoiGaJvRUWCxGN&#10;aoGAcKWCFSCbqg8HUJsIcdUFg2gYPNcRoppyHQ80uko26Q0KAjCYj81vqjALEpNxdAD3epNhqVU+&#10;DitnnJk9JqmabG+rB1KAMHxsoWMm1lNoRJ5ZAKNaTVLKojwQuc/cQg120bQPog4L9xelVBm3vLja&#10;6BgHbi0BC9YnYkR1NlFq8J4B0UWqkOBRkDPVOGRdGxwhzaqYMDjjvcItXqlRsvoosbSpjWdKKcKt&#10;SGM8lVJIa3yUlac2+SAIA10QCiD4IKiQIUAgy6IBRFkAm/ggBQ+CAFD4IBQqgFg0QCqhOABqqBdR&#10;4oAIA0FS2oI6NAgDQBjVALQC2nRAOjoiFTjVSTg0QD7PyoBaACAS7ogEhBwZQKSUJpKGdBBEuQCU&#10;Ag6oAkA2gCKqAnqEwakQEaXT/wCPBAZPm498EjRe1VWo3vw5XyIDMbCYOkxqujVw2f2TMHMaMl8Y&#10;eLGwqo3ju534VfKO9vkIXmwJJqsLB/K8mm9xkNDUbRdXqq1d4zxFjuLiKbSfwU7RfOYcb5/OGRyD&#10;27tDZGpddmh7cxjI9sjgb01WtrLkV3jCGQte0XFVyby5dmfhhsLJcY9bhac5We2zVQZ0hjAaCTTR&#10;bOfanRyE8froaA6pVLVcT3i/Ga5rq/lIWdXrFlH3s4sNnAlZ10axmeX7gmyj6Q7qprbWKBmZKTcF&#10;Z23LRGz55nss0lKWj4Z0fuC78jk/kfCwZBNJ+k6KplNwVHxzmudIWEHxVj4UXK4Lnestt40VyRna&#10;1XbkggxyAdKVR8Mdsr79+PV6uqLRrKjuzWOqCa1Wezo1rIctiNlcZGa+SxurabKFu5h2usQubZWY&#10;kBzuhslLRUhkjtKp5Q+NEPEtdf2t3mvt3xGU3D97jMlsjWHbYFORU3dD/c42djNe549wj8p1VYPz&#10;Dj2xxTN3x7gTYqai7ZT+T4p5LMyAFgArZTU+QoMYybHfqbqUzja8ZhQyNHvUNPFTs1i7dgQ09IAA&#10;/K7zULi34/lsji4ms94hg6IaTZooO5BNtIn2uHWqZ5VPOZr5o928vqNVc/Dn2/LI8ZyPIjObHE5w&#10;YTeim05HUjxkMsLMiRodOQK11UWttYc4+DChlo9jVNrWRtseHAlpTaKpZU0nG4+GxxBc0jwWdU6H&#10;xn7NsdIwCfJTTXMEskdXbSGVU0RYwZO91CLFI1rG1pO6iVM85xBFD9iImpjDuA3FMkfLn2MIYb06&#10;IgYHk5XPcS46KjQ4eQaB7W5UhYxmFwG8gkpVUTo4cZ49IFaJGbfibDv/ADMHRBhUBvpk2H+VI5SI&#10;87Iif/y3PH8ySpUh3MS+4KVaBSoqlYa1g5h5LdwJRgq0UebHOxtWivimk62OAgl9CUJpMf7dhO0A&#10;XQRqeMSCrRW6Mg3/AFw2gYSE8gksJFXx0p1RkB6aUDhRGQJ0LaVpuKMhXyRB9T7dKJHkw9sos2oC&#10;E0p5kLQDJp0TKREknyYgfaJaPAJtZCsTkJA4+/V31Swmw+Z4JXONQ29gqmuR5+KVHF7g9Jr9EWYY&#10;b3yRpsN4Ndl9Qq13wjXnlDkxp3SAuB6LSXLp15EZML7Ax1WW3LJ7TA4cWHZukYBTxWc5+LO1GkZF&#10;C73IgAOtFpIjyIdkxU3VG4aqvEeaE/mxiPO11bKvFN3RZe42zMduFLJeKfNSnnsJgf7haaiwJV6z&#10;Az5Mvl87SUuxo6iuoKnatJ8AeSyJWCQgtIUQ7uqcyeSUiS5IstJGd6JeMGmMSE+pO1U+VjDL+V7z&#10;qaGqy22X4ZaGDkMOINI2l6mVP60uXLdmx7ADTQLbXZN1wcx+PxGRl8gG5XlndsGJJog0xtaA2uqm&#10;xleuEjFlxSz22OAf1Uz4LXplIdDFG0uDhdLeu7hfl4p/uihacPClaLjeV8v9x/1r9q/0Pf8AtHl7&#10;jpP/AKmZ4+2F+Ue1c9n9Jetc8J/+DG4ElOXBr/4n+IXt+h/D89/2Tl5SvaHb8m7jMcj+Rv8ABfYc&#10;dM6vwn7DT9fSr5tyuzX+rxum/lVXzEW6I/xUdO91Pjxm1edu8cNjHSPpc1quW+9Y9Tn6mtn4cYne&#10;WyuDfFY9PetbT1NZ/DQ9nyCXl4opzWN1QQVx/wCVtrctL62u0xh3XuL4Lh7o4d3JcSxoyQzcCxtT&#10;ZtV63p+9ts8P3vU11y8e8n2R3jw3JzcfNjTvDDRppTqvqfW2u0fG+5JrWi4X4371zXtezByNr6Ud&#10;tC9PXm8m7ZdMx/g/vWdrJDjTuH8u1baYjn35XZo8T4m7vwQP/qid5b+qi1vWYc89ay5TeQw+f7bx&#10;i7J4qWLaLuNlE3Vtzrk2b37kz5RxGkiUmm2t/BX5M/11rOD4buDlJo5RBLteRSyLseuleg+3Oyef&#10;DYyWSNBp0Wdrr01rsnF9n8nsayWVzAdSQsdq69NbHRuC7V5DFdVkjnivQLJs1MmBmwepwcCBrRRa&#10;rxNw52VG8NJJI6KLWk1azj+QhnpHlRgVtVyztazWHs3iY3tMuFKB12tSyv4U8HJZ3FuIma4sGtU8&#10;F4xe8fncLzLtmVEz3NLlTkYi1HbeBv8Acgja1vQBGTmqSODEZ3xilPBFXhHnfLE4B4PpNilk1jic&#10;g1oAkuOqZ4TpuI47l2bqM9xSGYzu0pYA4QA7TewQWGZlweU46rmh9AnCsWvC9xyxvazJeQa0O4oo&#10;kw6ZiZuNmNO1wJosq6NbCS1rZSKUujC5gcmI2QE03jx8E58C6yov+mE1Iu3+VPLHbmjP4bGmqNgj&#10;dS5RlleShzu04XsJaB9ycOasLm8I7BeHNbSh1omi61Ye/wC5w2ZHKfyx0FVprRdP63L48fMbGM7y&#10;5Qil8iQrr1r4n3pjpXG3ndULeX4Z89TRc7QpfsMppaLmhSvyuaB7oBaGihJWO8w0051a4mHl5bw2&#10;FjjXwXD07+L1PW9S7/w612v8a5HJOY/IhPq8QuLr9jI+g9b6a7WfD0V258TYUPtl2O2wFTReP19z&#10;N/L6f1/pJJ+HX+M7FwcQNpA23kuLp7Vv8vW4fUaz+GoZxOJjizGsouDp2tevy+v1iPk5EUDQGkCi&#10;5dtrXbrwmrM5vKOANHKMZX4YZbJ5F4qSSiaHnDP5fOFgcNy210RtuxXJcxJKHNa8grac8sbu5xzL&#10;pZC5xcSVc5F+xS4WXmxupGHGngn+o/2uh8PmcnJsrE8+auch+1so38htFYno/UX7YhZA5J9aRPT/&#10;AFI/azObh8xJXbBIj9InaMjmcRzzyaY8hR+k/wB0Ixe2+ekIP7WW/ktNOfy5O/Vex9ndwvAIxpQf&#10;ovT48o8bv1qfD2P3I+37eUV60XTeUYa9rn8qblOw+6ZWO2wTECtLeCznKNv23H5eqf7V+D5zisiQ&#10;Z8UjRsd+Yea6+WuHn99svoRBFI9wsei79LiPD7T5XkGM6oqFfkxwsBAagAXR5DxPftnnol5H4ltx&#10;Hjol5DxOftn+CPIsCOK7qEeQwbdim9tfJHkMEjDcOiPIsHRikdPwR5HgRxneCfkMC/au8PwR5H4g&#10;MZ1rfgjyHiM4pN6fgjyHiT+1I6fgjyHiWMc00/BK0YJdA/wKWRg26IgGoVSjCtlbVPJYLhZ6U8jC&#10;Hk+407GA0dqlTkNw4r/zOFFIwltaW/YnkiHFxKmnD0YtdRaqARX7FKz0TUGkkWKDVkvpdRCpEyEb&#10;m1QYy6jgPNTV6rGB/pCitMpYv5LOnDgCQK2+acAqVsiqkGGqV4OBtkglRtQqJQalaZ4fipBwXogH&#10;QgAgBQ+CAMt+1AAD7EAoWQBoAIAIAIAIAIAIBfROASoHEArohNG1AOg1+xAKQAQCgbIBQ1CAeBsg&#10;qWOipJ9uiAfZ+VALQAQCXdEAElCKZUk6IRaShFBBEuQDbuiASgAgG0Ag6lAJrQhVLkEuTCNMPSfG&#10;iAy/KO2xvr+oEKtS21cj5h3t1aP/AAzuXRrXNt8VgcHmvb5iRr3Uq8bbpbHru1PMZHuCCWtbLKxv&#10;LlYYWSJI4w42AFqojSRactyDcHjZHvdQ0t9yqxd2xHCsLJm5flnEAuYHa/QqK5trl3vicZuNBHah&#10;pdLya6fCH3HB+7g2gVsURvdvhmeL7cDwSWj7lpI4+m/y08PCjHY5wiu0FBS5Z3FrPkPxnRmm42SN&#10;dHhogfyAFKtdaWOJiGtFltG+tB3GQeSzsaynI+Lxuoap8R5Jf+k4bhcNRjBWgeFwgK0alCyJmBhx&#10;igDVcgRcqDHEbqAWqqhMJzHt+3sbStKJGgYJfBG69AaJDCSJSQb3JRQG4qbTht9SkrKozMU/8wan&#10;qubf8tNUBjiPSVng0pnRRSfIXicwYY9vKYHFxtu819xK+LuuG0x28dkR1exp3aWWkrHYocXE0iSJ&#10;3pdo2iaPJoeL49k7wxwoW9UqJctzNx0f7Exno1SuTLEysONNsa21UNZEtmY6ItAdQ2spq5GtwOXx&#10;3NEUzRUeKhaTlT40ri0NFExlSZD3MBGPqPBMeWFbi81M+f8Ab5VaA0FUM85rX8XjbcmOdo9Jv96m&#10;1cdLM0csIYH7HBo0+iit4r8SGuRVzy4KMtI2+N7bWtDWCqMqX+JI0EAsAqpptfx8zQBQ0qkGoxZa&#10;uAc+rfAqTi9gMbSDQJGuGTM2iimmU1rnvDv0nRETU17SGihTJWZI6l1/BUbO5PHnI3UJQGOyuOng&#10;n3AmipBQmmY7U2U1cW2HmOqAdUGv45i+m4+nqEBBzcGaYGTHkIP8oQFOyfksV22aEuZ/MSkMnzyE&#10;G/c9oaaXCeDys8bkMSQUa4VCMFldQZI1a7RLASZM+RretEipTctzm+mxQSfiHIcampFUBexTsb6X&#10;tBp4oApJ4HBw2gIBlkOPI30vFUAgxGPT1BAMujdJUtbSmqcTar5I5ATUJHERjS5/qNh0RlpIVkQv&#10;kG6NtAqisxCETGD1i58VrrEWj/asNXg0V/hG3yn4k3tmgvRZbM8JORkOpuppdRIqWRVO5MyPAbGt&#10;JcNPIuV8sjbMuVX7pGe2agSe/tLHDbu0We3SbfhnNKqcj32tLBclOFdFBktyIwTvIWkTdazWW8SO&#10;OzJNaLRFlZ+YzRtfuyXAUQWFTHkYx9wSZO51LApZkRi/wSMyOJpoQ7wKWZV6+QN7hhjrHIQAq11i&#10;6Q7n4C72wxp3XCq6J8ojN5uduQGNi/p/Vc++tE6SLoclLP8A0wzaGitQly52nt2wveIhdM8OkJot&#10;7ywz/dW5iEbWhrAAVHjhXnkeTLtZQfalCvygGRkjdjWjceqrDO6ZRW4E8TjK15FeifiemmEtj5Cy&#10;kjyaeKx31dfKfLyT/c00/wCl4bhcUevmPuJ/Wv2P/RbfKPKHHn/6oH+4F+T+zP8AzP6V9Pb/AME/&#10;/BisVwHKA/8Amf4r3vr/AMx8X/sFnjXtTtU7+Jxz12t/gvtOH/V+E/cYu9agNAXTMV8/rzQeQFYy&#10;p345jfnfFwvvTHBa8keK8f2ePi9b1+mXnnPYWzuDfFebi2vQmFv2pDIzlIpXVDQdV3cPT26uP2PZ&#10;15TL3B2l3Z+zxIsaJ28FoDhWmouvoPU+r21/h8t7/wBlrtn5WWdj8DnZBy8jDifMaE1FSvqPW9fw&#10;j472u03qz41mMHtGLiNYz9IaurbbEcnPTNdQ4iDJIZ/SJb4Lh6dq7tOMdEw8CN7AJcVprSpKy17X&#10;KtuMwPluxe3+cxjDmcfE4PFC4tquidXNeDgPN/2sdtZGf/qPHwRtfXdtbGB1qtZ1Z3gvOO+Mf9Dc&#10;2EYYIjpQ0TvQpwdDwOLEIDTjhtFF3ba8VscE1FPS3qs7u3/XiLHCzmYkjYq7lPkJq2rYcfMgDnNA&#10;JASy210U2V25HvM0Qr5UStaeGFc/iJtRHsI6pDByB8mEQJXkgfpKSV17OBykOxzWh7gmbmfcHEZv&#10;CTDKwmuLBe1kqGj7Y7tdO1kOZ/TeDShKhUdbx5GTRh8btwISUg5eNFMDVo3HRAijdgvjOlk1YP42&#10;Q7GeKOIHUJE1cOcyeEB13aIGDGRjw5MbmOYKlAw53y3a0ge+WAkUvZM7MKPA5XK4fIEcxJFaGpSw&#10;ibOoYHIwclEHtcBIRUAIw112Jky58GQ7wXQuuSUsN9ascXmMXIIayQburUsKuFjJJA4AmjXeKRXW&#10;HIWNkbe4V34E0jKdyYMYjJDR9yz8me2ny5ZzLv2nD58hO0NZVbaMO18da+PPyzkjI7q5KQOr/Xeu&#10;7nq+I9y56VyYu2mvRb4+GelMyyCtlht8K10tooxLK9rWsrUrLb2Jq7uPrbbV0Dt/s/L5SWP+iaAi&#10;q87v7+s/l9B6f1N2v4enOz/jGGIRPmhBJpYhfP8Ate9l9d6P0+MfD0JwvbOLhtY0RBtPJeH29q2v&#10;qPX9HXSNxjxQwgBrRZc972vR111nwniZtPygUU3ra0lkUvIZNW2sp8stP2xhs7IIcauqqkyj9jMT&#10;5Be6gNVrNU3dUTsnmq1rSVtrzZbdFcO287Ld+R1Ct9ebm37LSD45y8kisbhXrRdGvJz7dlpF8NTZ&#10;VNzHGvkt5yY32MNpwnwNjVBlirXxaq/UX+S6pxnwpgQtZTHb/wB1P9Rf5DQN+H8M2GOP+6j9MTfY&#10;Pt+HcIXOM3/uq/0ovsnx8NYDhX9q3/up/pT/AJJX/wBhfizriM/7qf6B/lJsHw1xzKUw2UH+VGvL&#10;FTv3zF3F8T4LAKYbbf5V289MPN69ExvxfiNp/wCjaB9FtdWOu/yc/wDsX8bo7DYQdbLPDfz+Gn7d&#10;7FwOGfuxsdsdbWC20jk6bOi4/FAEHb4LXyw8/prmrSPAaHAU/BHkz8Er/TwCHAaI8h4Hm4wGoSu5&#10;+BXsN/lS8j8AGKD0/BPyK6D/AGo8PwT8i8Df7UV0S8h4FftW+CPIeAjijwT8h4C/ajw/BLyHgH7U&#10;J+R+IHFHgjyHiIY46hHkPETsYHQI8h4m/YDTpZLyTdRPiFNE8jxVU0biSA3VObDxQ34Zpon5F4Dj&#10;xSAbI8i8RDE3PqRVPyPBckFBQNTlTYiugI1CrJYRZGBpqlRgkOFLLOqkBp1qkpIjKDSDohUisyBe&#10;oSUfx30bRGTL/M6qmnE+KzVNqklpNFnVRIa5Jch0AlGTwcaytUWqObEjONakD7Gfag4k7adFNM4G&#10;pAsBAKFkAYNK+aAXqgAgAgAgAgAgAgAgAgAgAgF9E4BKgcQBoTRhAOjVALQAQAGoQDoH4IBaIVOj&#10;QKkn26IB9n5UAtABAJd0QBVSVkRTKidohmShFBAJd0QDbuiASgAgG0Ag6oBBBJCcoE5VkI8tgg4y&#10;POH+nboapa1ttPhynOb+4y5o6WIAC3lcPTRzLn+Gnw8tuTE0+l1TRFrGa1K/1Vr8NonNHMb1Sy6d&#10;Ys+C5FmRIGbvSDr9E43l+FL353AZizCxnVrQEA/YisrVr2NwzIIW5E7aOdU3CztTJl1A5EUQoDQd&#10;FGXTpqrMnOge4MLq16K9Rv8ADZcJgslgD2itVpHm9L8rDKwg2N4B6GqF634crDGwcu5jTcglCstM&#10;Gvca7ibJYXNjEokbWlUrGuu6skfNXqourebHoZHmgup8VZWLNxpUqLBk8Q4t/MlhSGWnxQELKtEf&#10;oVRyObcu5zC99fS26mhlx3FCHe0XAEWKVowmR81A6nrCnJ4TWcpE79SWRhLZmxv6otB10jHgg0oN&#10;Fz1pr+FHkhocdqmw8iY4gKMG+LTuSk3D3AF9rl8ltpl0Dt7lYXMa19CfApyubfRtsbJJkLtrTH0C&#10;vLHwTzMfcEkLywk3AsEZOaNnx3I1g9vIIoRrqk311MZ+AyaN2TFdrdUqpiP3MDcoDe4uFi2lkjjU&#10;MbLMWuhjFLX0U4FS3RyMdueSD4JxNpbHtBqLk+KuTCbWV5iQMyWPjAbt/OQoojRcd3LDHHHHvFQK&#10;ElRWurZ4vOMlA2PBB81m2jY8TkxPG80JoorSNXDIHisV3eCcVlZY8j2ubuPq/UEqbX8fltqxtkBt&#10;Md7fSWm5pZQa9ZIKNA1NEjXWPE47aj0nqkF1+32taGmtEFTMsc223RBM9kCbfWpqOio1VLyRgJaR&#10;dOQK/JzI5gXPoE0M5mZscLgYwH7jS6mrixxJXSQh+xoJCDSd8zaOLqAXoCgLbE5SOMbZDqgk90mN&#10;lCoofsQFLm4mM6u2wI1CqDKlh4uUOJhe6h0TGVnjQZmNI3e5xb1qVFC9byIBDJGNIHVKkuYcrEcy&#10;taH6JBNj5HHj/K7yQcgpcrd62O1QMI7sl7QXE69EDBUGR7mryw+AQMLSCStQ55I6IGDwcA6zjTqn&#10;CsAvYTRvqqkvWGzFEwl5+5LB7EOfC9mu36Kow23Vc2OZPyXHitZsjyydgb7bHMe2pPinbkZsIj2F&#10;7qWufJZbb4VrptsquU5Pj8Bm7KytlD+UEFc+3eR18/U22ZTJ+QO3sWuyRrnDyXNv7cejy+utZzK+&#10;T2vr+0jY4dK2XB192u7T6pRZPyXygoRixEdFjp9hY0/9RKop/lTkInEvxYitp9nS/wDTxQZXyfNO&#10;SZGBn+UVWk+0qL9PGSy+/MiTc7HaK/arn2lZ36eMll978y4OaIwa+ZR/7Sl/6aM3J3lzccm447QP&#10;GpUX7O1vp9HKU/vHkXgOf6CegKrT7DNYd/p5qZZ3TkSSNDjc+a9Lj7srxPY9S6tpgQctlPjmNNpA&#10;LQHdF6Gns615m3HbLc4cWQXME7Q3S9UbdtW3P09tv4brCx8NjQ58xqRdc2/t683o8vqtt2owM7j8&#10;YBrZNzvNYX7LWtb9NYuI89jzujoUp7srPf6y6pX7mrbtaa+K119iVyb+pdTuMWF1SwArq06SuXbn&#10;YGQ2UFzx+Smi3ljG26qGdskm32nEkm4S2krXj0+Xlj+4x73cTDFILxNfRfLfc6/1r9l/0S/2jydh&#10;PDOKG6wLAvyb2tf/ADP6W9Sf+Cf/AIMRjuH+qN2moL6n717Po3GHxP8AsOv9a9r9muL+Hg8gP4L6&#10;7jt/V+Ffbf8AetdRwp4Lom9eTpTGWwOjtqtZ0uBthxrvKJzopNrRUArg9jOzfl0mrznm4z3ZZ3Ai&#10;5rRZev6t2q+vveMaLi448UNcypd9F9Z6HpzV8r9n9ldp8O19lYvI5UzPbje5rrCtV7smur5Pf2Nt&#10;q9N8L2TO6NuTlB1CLtN0r0kLWWt/xHb+O2UBsY2ilDRc2++Xdy5uiwYUOM1tGAAdaLL9eXV+GhxG&#10;t2h4aCB0S25+I1+anhkT/wAzi09AFl5LuhTHiE0BJb4lXNkXRIMUOS0ehp3fqIun5F+tCyOJYACx&#10;oSuy5oi/6dGG0dWp6JeSttWX5LiJoichgNG3CeWU1Pcfyr4g1spoGmhRltrHQMHJiymAtO4U0RlW&#10;Ez2GyOLS3aE5U2KjkuMZ7b3MG51DSybPDC+5NiZFakbTp0QcjXYz4OXx/ZmaHOpS90qcjl/dXBz8&#10;RP8AvMRpDB0Gik2h7J7wZMG4uS/a8VFD9yk8OtuLZGCRlCHaFBw7HEHsoWg16pSrsUmbhFjqtCab&#10;FcyV+K8FxP0QIu4M0T0vQ+AQuJr/AFsIN0snZ8MLzvCe9umYyh1srYeKk4iaXDyGxucW0IFELjpM&#10;b48rH2yXLhYlSryYTuDAzeL/APW4Rc5ouRWyKf7Enhu7GZkIikcBOyzmnySwP2Nhx3K+4/aHCn1U&#10;7VtpsmctSfHJFyAVlKW+3y4L8j5bcLtrknA7XCIrs4zLy/e6Yj4w97Zb8jn+Tkk6zu2r0NcSPkes&#10;u27FF+7061S36yNOfC2rfjOFyOQeNrHGvkvO7+1I9z1Prrt/Dsna/wAeumljfNGdRai8H2vdw+w9&#10;D6eYnw9Odrdn42I1oMIG0C9F8939219b6v1s0n4dc4/Cgga2lqUsvOve7PW05TVZvnEf5eiX5bSf&#10;CKM0h1N2qnxZba/J48kIxSoPmiap8aoOQ5SKhq+i011KRiMvPEshDXVqttdTO4eH77qla6xVxht+&#10;O4ASbSWVXZpq87r0xXQ+L7ehq2sQ6dF0aauPfq6Dh8BjANHtgH6Lo01cm/ZpsTh4Y6UjH3Laaue9&#10;WswOMjt6ANOiuap/c2GLx8Ya0U/BHim9lvFgRAV2j7lU1T+6pTcGKtdgp9FU1ReqS3EipQMH3K5q&#10;n9tLGHEP0Cv0VYT+4YxWVswKcNP2/B1uI0fpWmtw59tsljEaToqtLXYoYbQCNgNfJQ08zsOG1ps1&#10;VNmW1WkcDWtApdV5MLMk+yN1UrsPE8GUF0vIeIbB4JeQmobB4I8j8R7QEeRXUNoT8h4k+2EeQ8R+&#10;2EeQ8Re2EeQ8Q2I8h4i9tHkPEPbR5DxF7QR5DxJMQHVHkPEjZ0pVV5Iupp0YPRGSwZdjtpcJzYYM&#10;nHBFKKvIsEftgBojyHiU3GA6Jyp8TE0VDoqlK6q3IZbSiqVFigyy5pp0RaUiOxxIClR5pB60QqQ+&#10;wgdUHhIDtwSqjEsYckZDIyNEsnIea0i5Cm1UiXC4myimngaKVyHWtSyqHWkhDTCQz+KKLDtCkRbQ&#10;gJEaVUkqQNuqAMkhAGKoA0App6IAyaIBO4oAbigFoAIAIAIAIAIAIA6micAA1VAvcgFhCaMUQDo1&#10;CAWgAgAgHGn8UA51CIVPNFQqSdb4ICQ2wogFoAiaIBBNUAEARsEARNUM9gpaqEiQCCaoBB6IAiKI&#10;BBNEAlAIOqAKtLoBBNUBGlvVPJyshy5FHt1FFMX5uZEsGa956ELbWl4ZI5VmPmxSbgA6lgi1U4OE&#10;96F3GY7nsdtACcLbTCs7b7ihZiulMn9QWp9VpPw5ttsF4McnJcj+4nJLQ6o+lVOw1+XX4+SZiwMi&#10;YAKAaLLaurnohT8y81us3TNMKj/UpH5DKE63WujDtHons7KEmCwGhO0LaPL6T5amSMOY+oBqkerl&#10;3IYDYObbIG1Dm9R4pnbhoH4oFCBqBVAlQp4APtSa61SzxlriABdTW+oRNDSLCqWFrIRjbUKLFSm3&#10;NIaSs1xFtQpLiuzTWJ30KpTmfPOpjTjxBuotS89y5Eozcj1H0vNFFuFSLHHyZQ4esmvms8qw0GNk&#10;yWq49EZFjSYWQ40qVSVyJ6N1UbRURXO3EmqzpjDiSLUHipwMviBIJKhzzYL67L5uxNxeUMBGxxFF&#10;UrHbXLccR3YxpdFO7pRq0lZ3Roo+aaXBzH1r0TyXi1fHcq1zQZHEAJWmtMXuN8UU+O+7Xv8AT1sn&#10;UH4MKCce+0etzq/epNqcWDIbCA1mnUoBQq5+2QXVxFU/J1x31YaBVhCgmkZNDI113u0KixUrA5WJ&#10;nxSvdG40JtcqK1lXXE5XLxUbG4F9dHErOxtrXVuC5XmIGtErWkHwU2NJXUeL5DNc0P26+RQrLRR5&#10;XIOIcGCjkqppOPbkuc18lR9FIdN4jE9wMeHuJoBcqbDjZRcePS7fe1qqTXsEL/Tew80gsG795bXR&#10;BVODDT1aJwlJnNiu0fmKZsjmQ7iRt+1VCUmRhhoLgSfJCWfymuDjvFhcIOUzi8p6/wBuTtJs1SpM&#10;ecuKVslatNwCbIDSYTP3bBvoD5IC+ghjibtJJJQMIWZDQ+kmleqMpptrzAG7b1SyIsHymSNtWip0&#10;Rk0F24O9TfuCQWMI3ttZAPHGNLH1V8UKhl0WUwihsngFyTSMYA4GvVGAbgyth9VQjASzyDo3AitC&#10;gJTeQEgs4DxqkVS456DcHAn6qo01PsyHSNcH00Twnf8ACA3I2yFh/Kprmuuakskb7gofqsr0w6Of&#10;C0/yfMcZx2KcrMmYxkTfU0EVP2Kf8iT8vQ4+jdnnjuf5djnfNicMW0BILiKG3mFwex7cex631mXJ&#10;m8jyPNTPByJHPdUkFxovH6+3a9zj9dJPwhZeJnYN3h7x51K5NvYtdf8Aja6hhZYkcBIHNPhSiyvS&#10;0/HWNEYGzsbtNgiXBWRBn4xrgaglX5M7qpJeLAP/ACzT6KvNPiJ/DxEDZHQdbJ/sKaCbwmPT1x3P&#10;klei5ziuzu2IZGOcxvRT5NdcasvL2xUgUsidLEb6Tcw/tdjHtPWnittfburg6/Wzf+FrxkXJYLrO&#10;3NBo0VJstv8A2Njnn0sz+Grj5LOlowtp50Kx3+1v/Lt5fUSfwtYGZxo4vNHdKlcHb7Pbb+XpcvQ1&#10;1n4bXguOfI5rpXuNdbrHT3Nl7+rr/wAOlQ8cxsY2E1ou7l7dcHX09ahZ2JksFYKkgdV6fL268rt9&#10;flXQ8tlYbtkzLeNCvT5+78PM6/WL2Llo52Ak0rqCuvn7sryPc+uupqfMx6AROAdW66p7Erzefq7a&#10;15V/uCa3J4pxrcNcvE+12zrX7B/o08do8hYc3t8W5jr7WgDqvyv2v/ur+lvS3/8ABP8A8GQjDX5u&#10;4WIf/ivT9T4sfIffYutey+wpP/qOIGtaj+C+s9eZj8N+40k3rciOaQgNFivS58Mvl9+s1WkXBZmV&#10;GPbAJ6Ls19Vyb+0Zn+H83moy+YgNfqA66d9LLK+0hYn9teC6TdNvJrU+pb8vUmrk7ezdmx4z+3Lh&#10;YZ2PIeS3oSKL0dNvGfDzOmt3rqvDfG/FcOGsggG5ulgletY/4sbdnFmOMR7AG+Ci7qnHBcPEbCHM&#10;bRHk111wtf2JkYGusU/PCrqbEU0B9posUXpktZipsETwauWeGuUtzm/qCMFkwJHe4fbNGDRBpcWS&#10;4yBj73QcWhx45dprRAqNk4nuN9pzQWu6oThg+c4o49XRA+NkA3wHJuxpRDIfvTOV09kzJGte3qjJ&#10;lPHuNNRaiMixi+SwAJC+mt0ZSqoJ38dO1xqGk1+9MmuysfH5nBo4B1W/4IVHDuU4Z/C8h70Ac1oc&#10;D18UYN1jtnmTmQRxudUhKwR0WA0YCsmqLkPa80orlZ1TT4rJQToQmlTBxxZNbJWrlaPDy2SgCuql&#10;SdLGHscylQQtMp8XP+V44w5HutFKGqMpwVj8k6NojOooAkTS4s8ebjvgyQC1wshNlcb7l4LK4fKk&#10;zMKvtmppU9fohNlZLh++poOS/bzyU0FD9VO8bc9novguUh5DHJc4O3NWOFX5rzt/cjkScT2pnzQV&#10;o+Fxsurnth5/vc3xzzI8nmOQmcGE73kuNPFPp7PjHn+v9fd63HBdiyZezfGdQvJ9j7DD6H1vprbP&#10;h3vt3snExQysVCAK1C8Ht79tfXer9TNJPh1ziuHggLS1jRSi8/r7Hk9vh680brGMcbKNFCAuHf5e&#10;npIlxSFzqLOaqsPSCo1WkRnCtkY4OqFcPyipzJXta6+gVzVO1jmfNZ87XuAcbLWasNtsM3icpIZ6&#10;Od1Ws0c23V1Xt/IMpZTrRaTRht7GHa+Fhc/2/SNF26a/Dg6dc11Di8I+mrVtNHLvu3mHgU2kjVb6&#10;xyb7ZafE44EA0W0jG1osbBDengtMJyuoIKUtojCcrFkWlkYGUhsVeioU8IT4JxFLENeiaadbDTUI&#10;wqU8IhTRSmj9qhrROUQraT0qixWTjGX0STakhqZD9tMYD20KD20AexTgg2Jwg2JkGxADYgBsQA2I&#10;AbEANiAGxAN7EAPbFNEslZkgxDwRkvE2YkywHsjwVeQJMI6BMEGMBVCsQpmAlXKmxW5DBQ2VRFig&#10;zYQWk9UJUrPSSD0SPBQcKlEVIca69imqRLjNUqD7aO1U2qkPbQ1TlWDbyKgBK05DsWqmqkWEd6KK&#10;pLAFElhS6Z5SI0UWn6WqkQ2iqDiVGFBnUA55oAIAIAIAIAIIVUDIVQMlbkDIbkDIbkANxQYbigBu&#10;KAPcgDrUJwADRUC0AsHQITS0A4D1QCwaoA0AEAtvRAOohU60/gqSdB6oCQ06IBxAIJ6IAkAEAlyA&#10;JDOiJoEJIQAQCXdEAgmiAQTVABANoBJPRANEmqAZkNigMhzUjGRyv8GlIpHmfne8Y8DkJo60ofBX&#10;HXzinHfcclfUpy6phzHvjuUcjCYBq4EBXrXN2nwrezeJmyq73ERuNdVvK8vfW5dd4/FZhWd9hU7O&#10;jnqvN8bjUmoXPtXdpAc2JwLrmqnLW1D9pokDh0W2jk612DsvMf6It1rBb6uHeZdUDnWFdUM6x/cE&#10;ezIZMPIVSSmwSh8TSSg9ULOBP5Sptb6xkMx8jH13DXxUWujWI8WQ8vFSllTQRvcYwptMpxO1RVxD&#10;LjQpKVec7+mftTU5Z3LPsxMh3g1RslwAkPyJnfzOqstq01W2OAXD6LK1phe4wFk5RY0GKKAK4zq2&#10;bcC6KcL2qKZRADVOA+IEs1fSb1X1L5ryRREAagXKuDKXjYvr9xx10utE2NtxcBk2m5aOqbLb4b/G&#10;gZ7QG0i2qMVld1szipXbTWx0+ivCct1xGAYjG5zhQUsoObN2+aGGEEFtSKJ4FrFchme3PVosTqqk&#10;TapM4nLA9YBI6rTCVe7G9trTqQFnTkQJQZnBtKUUVpqnwYRhLZqg3FgorbV0DicqF5Yx0Z1F1OGk&#10;df4owtiZtaLowbZ4DMeYDdQEKa0i/wAeBldooB4qKbZcX/SaACCPJKnGmieaA7lBtBjTsdHQmhSN&#10;Nxmeou1qhNixErAdrmH6JwKXNbDHIJHNNPBVAzmVMHE7aBvgVRKSeSIVLQdySVBkxvynFv5SEBms&#10;7jnQytnDh/SNTRB5TWcuzIibG6xhFFKmi481YHxytrrSt0G0eKchx/MCgJs+O+UesjcOimpqAIiw&#10;3G4DqFOalNY2oD9A3xRk0qIRyn1EKjSJWMYysbhVB4Qo5nCSjzXzTipqnSZLRSlD9EyKdsla30E1&#10;KQODjGSBr6UpeiAdmwYRFSlSAmFG/jQZLGjfGqnCalsghxwNz91OgK0mtVKDszGZSla/VXbIL8qy&#10;bkW++auEcY1Lly9eusa8uG21ZLn+/MHimPigJkmuA5pqKrg6d9Xs+v6ln5eau9u9uQzmSuyJ3e3f&#10;YxpIt5ryfZ9mz8Pa9fhhxTj+5P8A1xAcQCTXcvM39i16/Hnh0/ge54Ys6FoI9VA77Sufyy7PmO9z&#10;uxM3EEkYbRzdTTwVxzb71zbKixo8uhaTV1iFXiylaXGxmvjYWWFLoutFuFgzGaBQiqMIu2SXwRN/&#10;M0IL5VOXG2O7HNAUeS5KqpsyFgobnyU3dpJVdJlt2nwOgWe3XDSc/JXvduAIF1netro044JZhSTv&#10;baoU+dbzSRdY/ChtCRrqndsnZFtFxjbUaKrLbXJeWFtj8UXEWsFOvKFt0bjicOKENq0rfXjIyu7a&#10;Y4gaB6SujXXDK7QuX2qegX81trthjtiqbIxocgH3GCvii97GN5ys9PxgDj7Jp43W3H27L8uTv6k3&#10;Vc/HZFS5hI23uvW4+3l5HX6+S/h57+YuL5HkuMlx4IHyP2uALWkrn9/tNtX2v+qazjvMvIzuH5bj&#10;cSWPJxJQGi9WFfn3sc7euX7v6v2Gk4yZYHc+PNDnsLAHVIIp1Xp+rr8vmPufb1utegeG+UOJ7e4h&#10;kcr6vaR6QRXRfYejrnD8X+864tQsz+4nGjd7eKCDWxIB/wAF9BppI+E7d7atuL/uG5wAftsiK+jS&#10;0Eo26YZc5d67H2d/cjOJRHzETyAQHPa0AfwRp7Dfb17h6p7Q+SuA7oa39tlRRyup6HuFfuXT+yWO&#10;LfntHT4pNrd4IeHaOGl1MttZWWLLHZC4b9pJ8VdT5UW0ukqabfBTirlyeeGs9TdD0VRWCGML/WCB&#10;5J+MKwTnhrwXDSyJrEWLGNjHM3AKvgpkh8cb2lu018VNVEB2C9u50fhopNBYJWvJc0ghGAktzJRV&#10;or9UjjRRTiSJjTQu2oOxFyMZkwLZBuqEM9mB5TijjTe9E0g10QmZXvE539FjXvG4dCpzW2rX40gl&#10;ic2t3CyM1pfwrcqOrtrml221k5WWFHymEzIgcWNIc0WVQmW4vn5OOyf2uRVrK9fuTNsOUwsTm8Ey&#10;xMq6la/YqNzbAml4PPZC47WucG3S2/Bx3Li8tuTBuBrbULHDSfJuZ215JTiNphDe+taFUzUWawuJ&#10;KgSo2Pkugc0V0Km/lrq2eFntkaAblXk8o3I47MgFxt4BEowxebjNjDnN1aqKyGcLOka4MJ0KC8Wn&#10;nhi5PDfHIASWm5+iqQeHw8id9cHPwvNmeFp27gQRpqnthGmty6b2F3FKY42SOIpStVhY30nys/mb&#10;i4u5uzMxgAe5sBt1up238YfscPP8Pmjx/ZcOHlZYdDRzJKAFeR7ftSR631n1/wAzMdT4vh4ccRlr&#10;KWFV8z7Ps219nw9HWRs4GRloDG0IC4rta79ecnwnY73xP1qFOa1nKL6LI9NUZG0wkx5NCqjK7VZR&#10;P93qrwD7sfcP8UMbt8s7mQVc4dFrqWXO+a40PMhb4Lo0RtGFi4uRuQT0qujWOTpq6x2tiva5g+i1&#10;11cm+seie3YifbBGgC7dJ8PP6fl13jcf8pAWsjm2rdYMFxW61jm2a7EgAAFFrMIXMMIsKKgsY4RY&#10;ISlNjAsmcSGxhBnAxBYOiMeCaLDgYK6J/wAFgsMU0YDbToiDBYDeoVFRtA+xKlgu1fJIHBRM5BGl&#10;dUGJACo8UAdQkmgmAQBoAIAIIEGCCEUAhAElQFAUQBQJlYBaAhJBaCrgNuYKhGTkQZmCpVwrFZkM&#10;FCrZ2KLKFiCmWGayqMcaKcgwHig808nKWH3TypNikslTkykxuUL8TjnKKchIuRRJciZGKCvVTlWE&#10;6MiymjB8OQZQNSgJLTQJ0HmmoSB5o0KDh9hooM6gHRoEGWghHQoBCAImiAQTVBUSCBALBFEAEAaD&#10;GgxVHigEHVALB/BAHUBOAqoVAsaIBSE04NEAoaoBaAWDVAGgFt6IBwoKnGaKknAeiAkt0QDgNAgE&#10;oAIAIBLuiAJDOmyUkAmZJPggCrUfRANu1QBIBLj0QCDoUA2dEA1uQDMh1QcY/mmiSOZtNWn+Ccaz&#10;V5U7o7WGXnzP0qbXSrTWVj3douidUGzdbqbWktjN8z2yCRJX8nSqetTt8rTg5zhsELBtLbVoumWO&#10;bbm1rMiTKaKGhCnanrquMaGQs9RWFdWsTGNNm0NFMh7HHx7SKBb6OTplsu1J3x5DaHQro1rm2jsT&#10;clxDCHDS6VZVSc250kAdW4cAkiomNK4xNAeDRFVrDGZI7o8BZ10aRkc73HvP9VuqztdWqHBIRIGm&#10;QVRkWNfjbjGDUFRaJDzgQ03SUhPqAg4qM4n2z9qanIu7yRx2VTXaaKNg4S3e0kkELLZpqsoJnNIN&#10;KLGtYtoMpwonE7LmHOcAFpqzqwjz3kBO4ETWZjndFCjwyHnoaJB8TsnFmhI3xklfW+L5S7DjEtBu&#10;FksF5J7WOo077dAnIubNxwEvoex7hoKLSM92pGVkMcyMVMZWsjk2/LfcbyeKWRslHqDQKlTVSLn9&#10;/HG4Ob6mnSik8ETZuRL6ow4t6NCeRYQ2PIyGD3Y3W0qE8kyvK/ucaVuwODWp+RYOQ8j7jGMfZ1Fl&#10;W2pMG505LjRhqpU0MUO5o2Hqpq5Go46AsDSHCqTSRu+PyZ2Boc6wSq/Ft+OytxZXQKVNxjPfKxoi&#10;KmqjVcUZmvaxx+xRYrLa4rIyPUpqpVtDGHWjUWKaHEa6FjXHXqnIipbXB8gJTJW8vAZW+lUTFZMR&#10;aSHFVArpYY2gkEK5SUk8zWSOAFT4qalWPLZy9rwkcZh8LYciTo0uRVL7i5WRuDmur5BSGxxeUbGP&#10;B3QoNbY+cJ3bnvB6UU1NTHzRbNrY6nxQQmMc9g3GjRqEGYcGtdSM0QeUyOFxbUvqgZJLADcVRlpN&#10;vhJjjhpXZQoyy23SYyRdrxRt9qWSlTY3ySBxrSyMtofMuMIXNkpv8U2e7I8lyrcY7GflKqbYRqyk&#10;/Nsiko+UMB8SqveRrrpdlPndz4+Pu9YcWiooeq87v7eHp+t9ddq5lzXeuXlSOiieQw2Xh9/cr6X1&#10;PrZr+XP+U5X22Oe91Xu6lcG3tXL0/wDDmHHuf5Z8xeHOqDWiz26eY04+Dm02X+3yBIDRYbR6PHDo&#10;Xau7NnjmrYU/BZ4b74w9VcNk4/8ApDIpHgOANiVeuXn9VDMGOy2Nabbl1aMJGohlix4jUgGirbaH&#10;tqgTc5FATRwqPNZ3eCc1NldwOk/KSsdt2+vNRzcrLIKElY3dtNEL3y8rK7LmiTCwyEArLe5aaTC7&#10;x8FrqE9EtVVe4uIxlNFacrmOBjqaKbTWMOK0EdUSo2X2HjxnotdWVXkETWUot9ax2TgSFprWNqPJ&#10;ORVValEOQ02r9iyqoWwbis78KlwccwGxFlvy3sY74qFkcNiZLT7jGmvitOu12jr9Tt+u/DG8v8c8&#10;DysEscmKwl1iV5HTnmvp+H2911xlwfuX+3Pi8lssuHExkhqW0FV1etphye39ld5+XiT5P+GO6u35&#10;5MmGCXIxWmmxjT96+k9PfxfE/az9sefXYc8MrosmJ0crdWusV7mm3k+P6+vdflPxM3JwJPcheQ4a&#10;BVvwyz5+xOddY7a7wx8/28HPbtmlo33HGi4+mt1evx9jXpHZuEm5Lh5os3gcw45jIc4gk1S09jDT&#10;f1ps98/EPy3h9y4kXFcnO1nIRUYS91C7aLkBdmnsSvN7+t4vSMTyGNEJ9DvVXxqunXbLzdtDshaA&#10;HAek2H1WsqMENqR5qauFx+l10smXJH7lEJsSY3FrdnTRIYSmsIbuQAjkLZCT1sgG542Odu8SgK+V&#10;jWGg1cgQImzxuq2u1Na2Y8vbUn1BGU2I2VijIjcXir6EJJwweTiz4UzntqGgoNpOG5Nr6NfqEKla&#10;5zGPj3ihqKqFWK18Yo4eKuM3MO7OIcx4yWDShsqGFp2lzAMQxJajUUKDiD3vxxa0ZkAvGd4p5JCp&#10;Hx/3OJmnGyHeuwoUYXz2w6Pl7n1c0+kpU9/lGbsc3zChlhAy21BohNjOzBwJPgnhvp8RMwM32pGA&#10;nqkzl+WnkyGzbanVXGn8KbIx2Se40fqKEVjJ64uQW+aCi74/knuLWEmiGurEfI+Jjy47ZnAVr1WW&#10;1aWSOP8AD8g7Em2xn01pZVqzn5dt3DP7byPcNd0XVcftX4ev6unlfl445jj44OXyqAXlcvkvc3uX&#10;1Xp85IEVm7V5c+Xuc/iLaBooLrXEVUg0aaqLB5FjIDQKlSV2Oty2EgVCEVpeNe1+1VE2tYIQYxXq&#10;FvIws+Wa5GIN3KpDkYDknMAfe9FtrEbMgHt9xt+q6NXL0dI7bezdHcdFtq49/wAPQPbpYQw18F2a&#10;/h5/R2DigwhtD4K459o3nHMaNpVyufbVrIKDbfwVzZnhZNI3BXkvFNa4WujJYPtc3xVTYYOBwBrV&#10;PIwdbKKJkeEw1TA/eCDgxOgyjMKIKke8EiH7wQWA95Cf5D3qoXBe6hRXuDxQVF7nmqZh7nmgD3ea&#10;AG+nVAK9zzQChLTqgB7vmgshvQVow9BF7ggBUeKANCbcgggQAQCVcBB6p5HlhDl6pyleiqnNyrif&#10;JQZdyU8F+WXzqCpU+I8cqZs43UronNT8EqN9XJ+KpqsInhrraqcNZ8JrXKKflgutVFqb0SIVNq9d&#10;spg6JLSGICSgHW61QpIb4oB5ugSsBwKbAfagHGoBwaIODQMlN6oGRIIh2qASUFSCaoIgnwKAOoQB&#10;goBW4IMRcCgxVCAOqAVuCAFQU4BgqgdGqAWgHG9EJOjVALQCwfFAKQAGoQDo6oKnWmlFSSwaoCQ3&#10;ogHUAEAZICSrSC6uiaaShNpBPihnRVQWRFwQZon8EAVadUAkuAQCSfNANl3mgEFyAbcRZAIJFEAw&#10;8608EHGW5h1I3nrRLLo0cA7iyjHkv+qMunXDIy8iTUFTYKos0GettU5EVXw4N67VXyVmVhAJIDol&#10;dkL2HLkIpcUSy01qdHPJcpyqtOe9Je+q0mzn3XHA5Lo8oEn9S0mzk3mXZ8d4MLHbhcAq3PdSOQY1&#10;+MfWEHNGegoGFrZQwityptaTVCzBIQf/AFLVna301ZTKilJP/qWqLW81Mwwt9xhMzSeqnJ4dEwnR&#10;Mx2gvDrBAwcdLE5m1utUZNEme2mqMnhT572+0RVGTcn7qYZcZzReoKz22VNXKnca5zT6brHbZc1O&#10;DjHbRZZZXNUiPjnilkSjxTo8Fw6K5snxTo8N1rItSsIcaiQWUUIqAdE4VfHKSmw+/HV3QlfaeL4v&#10;zQ8aOB7yJAA06VU3VU2S5OJLtz4X1b+kBGG2tSuMwMxjnk7m6URnB2Oocfxkk2MzcKuoLqvJhto1&#10;eP2/AWMJeA4AVspORrMHB4vFirluY+nigqkwzcQ+bZj7CB+kIKrWaOB+O8xsALRWyVJyvknPmnki&#10;2/lNKpZDPywmORtqUSa6nopZZDsaCPNKrbLiIX7fWbeKTSYafFaY3tNbVU1pMN9xzIshrRUVQuNf&#10;g4bbNBu3qooazAc7Ge0VSpxtsMvq2YaU0UU41OCHz0vRSbUY0LoAHG6nCpViMhzxpYIKjiyKvpWi&#10;CWbg2SEmvq6KiY/kcFz3Eg0GqcDNZOK8AtBqVRKSWBsR9Yq7qgqRHjRvkJs2qQitzuJY/wBwhw11&#10;RVKPGkiwsgMkILa9VIaz/wBNM1joiKmmiDWGPFtIeH/9lSMLiLMAeIzHVAwnvl3WFh4ITVLmPlaf&#10;6ZPlRAPYEuW51Hudtr1QF+97AzbTc83CcGUP3Zd20MICeEfC1xhC0B0sgafAqpIvXBvKz2wl3su9&#10;PkqmkdGuGB5PnZxM5ocQK3uq8YmyOe9wd2R4cLnTTglt6ErHfVHjm/DjHJfJWLymW3FxJh7gIBoa&#10;6Lg7bYel6nC2n5eVmlFXvLqgV+i8P2er7D0uEkUGRnkSFzCvH6b5r1szWM/yWcJ43An1UUSZVptK&#10;5Ry8k39Q3IGi1kwns5vyOXK49bFPBabYdN7E5gxxAE+oVU3Vpd/h2bA5vLe5rQXBiWHNv8tG3kXM&#10;c19anWqqbYPTQ7kcxM8NDXG+qz36Oic1VJNJIaucbrG7qnMTZqWJqou9XND8f9Xos7VeKfFi3BUj&#10;C7xoGgEnopkyVWjHBtgtJCymRzUGqdOJTMsM6rKtMJcfLbSALpxG0WuLy5rYUWrHaL/G5VrqAmhW&#10;mtZ2LlmUyQAh4C0mzHbUb2bxa9VeU4U80ckb9LKaMJsMp2imqWMlYkHIDaVVT4E55SopWSN1CduU&#10;ba+J6Ta2MbWajVT+rLn277amXxVaDp5K9dfEa9ttlFzPbXG8xC6DMgZM14uHBdXPrguumY8i/KX9&#10;tPHcgJs3hMdmNMb+htSeq9X1/bw8vr6s2jwb3b8bdw9rZb48nBkfG11PeIoF7nL2ddnhe19fZ+I5&#10;+6J8crXRu9mdh9LutVXTSbx52m23K/Ls3Yfdz/ei47Pn2biAHuOq8rtxur3PV9ubfFduZLmcBnYv&#10;M8O9zCNrnOZ1BNSseO1ldnfSba5fRX4h+QsXvLgoH+6BlRUikZWp9AoT+C9Xnu8XpxdnkMdNgoQ2&#10;4K6ddnDvrgzGQXKss4kbKmyFHHf0216piwlklb+CSS/3JHp6IB6m9ocEAl9TSvTVAR5YxIAWn1BK&#10;ha4zP6O1wvRLJojw6J5PRPKpDwm3HbS9E1eKr5XEMkLiBe6cRZhzoTzYeQ5oBF0rEujcHybchjYp&#10;HXsLqcLaXIx2mMPYa26KoTI81inIgcKVpaionM4JBx+cARt9X+KA6Llwt5Xi5Nvq9BSwL+HA8bJk&#10;4Dny19Ws9weWiqxlNsPSvF5zORwGSsdWrRVRXTp8ieNrrW8VNhbzBB2lp6p4TJlnc4bd1AmLcM2J&#10;3xys6epSUa+GYuZGa6p5aw7Jva5r+lLp5KxjuXdte6TwRlMiq43kQMjyCWWsii+QuQY/FazdS+ii&#10;na5Vw0PvPFNa6qfLB6a/LtRlGB27IHuoTEuD29/h7np83krm5/d5PJlBt7hXyftXNfUerqrW5A2l&#10;wOhXDI9TX8J0OdSl1dTlLOYHDVSMokuUPFGBlVu5VkT6b+qfim1seE5yE7avH3q5ojLo0PLwyRtG&#10;8aeK111Vhm+Y5GMNcajRXIVcf5jm2RufV+q301Y71lI+ZjkePWK1W+sce9dL7d5Ru6L1eC31jl2r&#10;0V2zyAc2P1dAto4t58u08PmDa31eCuVjdXQ+PzmtDb1VSsrq0sXJNABBVZZ3RLbyTdwv1VeReCW3&#10;khWlUeQ8EpnIDxTmybodbngn8yryTdTjc4eKqbJsPtzQeqeU4K/eDxVwF/ux4oBQyR4oFKGR5oSW&#10;J/NAD3/NCcfJYm80KL9weKBkPcCCyMSDxVJD3L0qgHBIgC33QCw+qCyVu80DJbbhCbTgKEZKqgZG&#10;CUDJVUhkoOTA93kgBu8kApAJVwEHQpVO2uUGQ6pxndaqcg0qtYi5Z7KdYq4vVmM41a5VMN9axpnc&#10;yelbVVfDXXC3hyA6lDeinZfwssd96lZWpqwbKsbUeOUiN1TqoV+tPZQUSwc0wlBwohWDzHIORJDq&#10;oM8w3QEhpQDgd9yAdDkA8HXSsB0O+wqQWHfYkCg77UwVu8kAN3kgEF33oIgmqCIJ6IBBNEAneEAN&#10;4QBGTogxh1UGMu+xADfZAAEoBYfZEBQd/wBSsHA9AOB2l0A8Hf8AUhJwO/6kA4D4FALQDg0QBjUI&#10;B0aFBUtpVJLGqAkA/cgHA77UAC77EAkuQMiqUJtJcShFpouSTSd3mgidyaiSUAkuAQCC77UA3u80&#10;AW7yQMEF32oGCHO8kKkNucg8GHuN0hhm+VvG+vgsrW2kefO5WNdkyeNU/J1axj3YgJqE5sd1LGJb&#10;RXKnxD9sRoFeYc0ONw3P/Ss7Gd0PtxJGWDCjBXXCRHi5JNmGiciae/Z5NbtNFciLErDgmhmBvWq0&#10;kZ3R1jClDsaOrrhoqFTC6nZnF8LgHXQJGcEMlTQkqLWs1MS40zq6rO1trFVNx8zibFZ2tZCYeJlD&#10;w4gplWrhjdFEGltaBBG3yUaR7e2+qAgySmuqDV2U/c2lUqr4Y7lIBKA3Wq5t9vl0axQDixUgNCwt&#10;XNSG8cKkFo1WfkrxOf6eBo1VKVhwYLaaK5SwUMXbaiuVltChDTomjBwRkHRAfHzO4nIgbumaaea+&#10;38nw/izUsXtjcz1U6KbV66ncTlJA9jA2pB/Iouzq01d47U7Qzu5II5YIXMc8A7WjxWV2beDufGfD&#10;/Ntxoy6KRo26/wDwEv2I25sXz/aHN9v+6+RshaDUV8FrKw21YnH5h7C6PMYCBUVcrkZ0wORxm5O7&#10;Hk2/zAWsnhnW0xuUxZsXYMste4U2pWFlk8qOaPIO2r2yH85UVR1+EZQwyM2AD83ipy1hceNC00AA&#10;/wAyVptLxghH9MP3nWhSy01aWFjAQC0Ka0jYcZjS7Q6GPcllcuW1wYMkbSWEO/UFNq2mxsV8rm1c&#10;QVJyNlgPji2xyPqaaFKnhq8GWNhDmn7FNoaVmcx0YBAt1QD7Zme2CwD1KQiF5hJfW56ICdi5TpXU&#10;JoPBUBZjHyNOyyCZKaCZkhLiaJ5CtymtLidodTqUywpp5X32sDKVuEwrzNKWyMu6vUpU1Plthd+d&#10;oDx1opOLLj8iBrQ0UJqKBAaXHkEhBNj0alhesWsYDpN5YBS9EYLZbRlshoGCp0RhBl+PGS/caOYd&#10;EYI5i40kocGtpQ2IRg8JHtftHUyR/V1a0+Cz2uFeGTb8uN1djRuHREtH61ByHJCIO90iIj8o81pK&#10;fg5rzXe2NgteJcnZs1uq8jw4T3X8tYWLHK6HKDnjS6n9lGHk7uz5hyHZEg/dmVrwTsLrLPfp8N+M&#10;mVR8bd1RchycmVM8Fx3UH2ryfa6vpvR4Su9P7jHuhwfQOAbtqvnvY619Dz08YVJybXGodr0Xn3a2&#10;quuVdLK6UktvVb6VemuFPlY5kY9r21c7RbZye/yyD+18rLkcGwna4/mQhr+3uzX8fte6R2tS2iLV&#10;fl0+CARNDWtpQarPanNUkHaKE1+qw23dHPQ9C5prU6aLPbbLompMznfpFlIwKJryauCkLrHpajQE&#10;WJ8lvEwa1SwVqwaeldqEX5GZA0/mVZKQsyt213UUbVrrqQyUOeG7yVllr4tHx+LG9zdwqtNGW7Us&#10;womtswC2q2w59lflRuhJMdVRI8XIzxWcSAOtU5UWNdgc3CQxryNLq8puqfl5EErA9hBTRYZwtkhJ&#10;3fYqhWpk0IIJoiqm8Q2ymM0pZGo2xVnjzb6Amo8F1axyb8MrhjWuAq0UU7o154p98UbqENANFjr+&#10;V7fMQJsdrwWO9TT0KvyurCzDn3dfxtwXcOO9uViRFzgfUW1K7PX9uysumk2jxR8kf2zlrpMrho3d&#10;XNaxtP8ABfQev7kseL7X13l8x5I53snn+3MkifDfCcc0bP1t1XRvZu8v/G25V0Tsnup+dD/pefIX&#10;PHpaXG9AFxb8/H5d3Htdvh6E+Lu65uxu5cfdIRxuUQzbWjd0h1/FXz2HbWPpbxWdFm4jJoiJWyxg&#10;td5kVXdps8nrEuNrmai/ULXLkTWTBuoCcaalPeJBbXoFR7GN+zokzLoHDebU8EBLxphsoACgBKDt&#10;c7Q0QFNDkEZAa42JulQ02PI0jVZ5VIgZkga6u6yprrDUE7XP30FNKqodS53h8YpfdaibPZlM/jmE&#10;SSbfUBYpowy0GXLgZIoTSvikbqnE8i3IgG51XEflQCM6N+4nb6SNEw5l3Jhsa732CjgRp5Jkt+1O&#10;S92E48hpVtNUBh+/+E9uR2ZE24q6oTrm3nyu/jnmg+IYk0lKUbRTl2cK6jyDgNroriiTTp8qyJ7n&#10;XPmgtYjZLWuNCLlDHp+WS5Zv7d7HBuhSp6xa4GUySCNxNC0aKWsaFjxNDTy1QKw3cbvYidavmg5G&#10;J43Ia2R73WAqUNJHNO/udL5hE3RpHVTvS8R9mvOSWn6Lm22dPLn8tX3tyz8Li244dqwiq832unw9&#10;/wBTm82ZE290rt1S81qvmvYua+h4TEQfd9tpaLh1yVjrMuryEybafzIsCR+6oNUTUZV+XnUYb0pV&#10;aTVN2YXkOSo5xD6UWmvNndw43ucwP2l9gfFazmz/AGOk8Z3e17WjeLDxVzmq9fg/yPOtnhcd/TxV&#10;zkzvVwvujmzGXUdoTdba82G/VisHuc+81pIN/FbzRy7dXcO1eW972XB3h1Wk1c+2+XqLtTKJZF6u&#10;gTYXZ3Th8l2xt0JrfYE7yBU0VSpsaGKV1vUmzsTWzPa4XqnksJYncL1RkYSo8p1kFYlNyHKss7Ei&#10;PIcU8owltmIV5TYdExOi0myKfbK7xT8iPNlJojyB0SOTnyWDokdRMWFh58UEda7z+iE+R0O87oK0&#10;sGnVBBU+Koyxe6AdaTRAGLlCSxbqUEUChPkdaTTwQVpYJQC6oBYKSclIIoIVBpmA1CAcQCTaquA2&#10;4pyZXLECU3ITwm2KjKqKpysrGazHtFWudRVKcjN5Qe8OEY3A9VWVyMhPjv8AdJOtdErTtwkYscjH&#10;BxStT5VcNlFuhWW1VLU2NxOtlP5aS1OiJra6PFc2WLZCAKiiLML8snfeaG1UguDJjcaF1EBYtkYR&#10;qkeDzXtBs6qBg+x3jZKUYPBwHVGRg4HDxslkYOB48UWjB0P6JDBwO80qMFbglkiqnxTlBVbeaYIN&#10;EET9DVAwJAwacUDBskIGDdfNAwFR4oAw+nVBjMlUAA66AXvQCgfEoBQKcoOA6Jyg60igTB4FCTre&#10;iAdFB1QDoIQCwaIBY6IBzy8UQqUDRUk4D1CAda610A40+dkACfAoBJdRCBF1kJtNl/mgjZI8UEQX&#10;JDAi7zTMkuHigEFwKAbL0AVQgEF4ohZvegEGRByG3SeX0QeDLn1qg5Ga5dx9p5bexWdjp01ed+5J&#10;5hlvrH1Wd+HXpqz8WQTWov4LK74X4JDcmhu0Kf3DwPjKZ/KE53OaJ+NmxNP/AC2lazsLyW8Wbjkg&#10;uiale8Z3ktRyOIxopAz6p/vjK8jb+QgdcRNCqdy/UhOyWF24NA8lpO53j8LvD5mCNuxxC6Jvlwb6&#10;fKxHM4wFAQap+TPxNnm8GMVJaFFq5EeTuXjmj8zSVntWkQj3RguNA1pqsstdafZzsMlNoFDorlGK&#10;fdy4LbAUQMK6Tk3OqAEywgPzXn9KWQhTZL3IpyIjm79rjr4Lj3/Lq0/BIjoSaarKrlN/twKnqeij&#10;Csi9io8FUhWi/b0VYTabdALq4imzFRBWZF7deieU2PMPfPwnDHA4QxOB29Avr70fI/pryb3N8Wcr&#10;x7nnFgc8V0NVN3VrySfj74r5TmOUiZl4exjHNJIB8fos9ujr05vpd8dfHXGcLhQMdA3e1o1aNVjt&#10;0dE5u543D4YiLTAwNAtYLP8Aaz25ua98dh4vJ4U7Rjt3OHpoF1adHNtzfPP5A7Fz+Ay8iT9ufbqa&#10;WK216MNubg0mbk4mVJI6A7T6btKvyY3RZYfLveWUaWmulCEeReDoODDJlxxvf4KcqnNd5BbDGxrm&#10;igGqi1c0VeRA6WIvh/2JZOaqzGnyYJtorXqptazV0jh5xOxvuVqEstJq6TxGX7ZEbW1UWqmrZYnJ&#10;vhk2vhG2utFNqpq0OPN7rg+Kx8NEsnhocd+4D3G7T4hGVYXUFSBtcdfFAX+MDtG5xokFzigkAA+n&#10;ominM0BrNOiCR8XIAqBZyAm+9J4VCMlTGTE+VhIYPqjIZDPxJ2bnAWVwKMMc4O3dAmSvMkcT3B2l&#10;UqafjnCmBBaC7pUKTZzOxpsbIEzAPaHggLzAzGzND2HyIQ01vw0ePkt/VayE7JDcob7OIHUhCE+I&#10;QsrI6VzvcvQoB92bBt9qKTa83saIXIjTzSSwuMjq0sHVurmkqdunix+Xys2LvApsFauJurnOL16O&#10;Md5/IOFx8c7XZP8AVoaVIsU/CC7vG3efy60PnY2XeTWnVTtIjyeYOf7z5Tl55WsftY4nQkLCq1+X&#10;OM2fI9w+7I5zjXrVcvXbDTXW5XfY3O5HGZ4BJDXE+PUrx/ZuX1P129n5epMHOys6CCWIF1wV5HTT&#10;L6PTbMa/Eiz8pzQWlv3rH9LaVscPipWNBlcfO6qaYRvstBBjMsRuJSqdPlJY1jQCyMLO7NvFNhaX&#10;0JsfAKbuuap4BFFhd22vM8GA6rK7NZMHGQC9EvJWTvttFqVTyKdaymjQllnUyFhFEZLC0isEZGDx&#10;eB1SuyvBGe8l2qm7HNQe4hv5qfas9tm2uh/EljdK0A1PVRlVjo/EY5cWGll083L0uG6ixowPUKGi&#10;6tZlyXZEzMWANJP+Cd1KVkcqCJziGa1UKQmY74zUEpSixfQOcYgCSrlRYssVkkXrvQ2VufotBkHb&#10;RwRWGahyuaTVE+GuuyfjbKNobrWdGvlF1G51AjbfLDepLHGt0aflhk8WB1xqujxlTt8mH6bSFN54&#10;Y2WKrKgY6N5fE14A0cp177aVvprNvy5F3Z8ecH3FBMJcaNkjwbho1Xpev7lrD2PV1seAPlD4oyOz&#10;82Tk8AyshYS70fXyXo7dptHjX1/DZXdidyN7lm/0qpGdhgytLht/5elz9Ec6w619JfgTuuTkuFj4&#10;zlJCMzFDnUrUkCwrVeho8vr8vR29rxUgAlb4c2DLgK2KcM4GemtSFRWkmZtNlAT4pFg2WEercT5V&#10;QMJeIakk28kDB3IcTUBAwq2wAuLgbhKnNU1sj4xQLPDbxQ8yR3tlx6KhnCox8/0ltdCUJ8l1FmDZ&#10;HuNbqsj8pz3RTNcLGqMi6spyPHx7i4DRNCNxuS/Hna0OO0HxQcjoInbkQitCaIFjJc1gmWCR1NAS&#10;nE1zjh8p2JyPtk0G4DVMo6B3FC3O4iRwAcdhSyNtMuI9s5R4/mnRucWj3NFNo1vi9JQTMysWNzTU&#10;7Qpy1nyY9osJ6BC78Ik35gqlYbTNZ7nIjJDuAuE1as9xs7muEbiRRTW2sbzGmDILXqFORYy/csZl&#10;grS9lORI55lsGNiyOFnUNEZbax5+5/3snkDUlw3D+Kx6bNdebp/ZkDcSB0jxSja3XFv0d3DkwfyB&#10;zxyMkwMfVrCQBVeX7PR9B6vJzD3KsJJuvC67Zr1tJiK6XIpeqvnC22RzlgfqVePyP2GJ+QDG/m/F&#10;XNU3ozubzDQ11X+K100Y7dWFz+VYS/1eK6debn27Mfk802B5IfT7VvOTK9zuF3g6B3/ONPqqnJjt&#10;7C2l7+/pFvu9PFaTky29lznm+5zlb/XXwutJzYbewy+FyUjpmEOOqqaMr3y9Idh8g93sAnwT8S/b&#10;l7H7Nme5sVzoFnR5vQvCOOxtSlhU2dH48+lqeB5NFE7ROItTQfUPqmVqU0E0UWllKYCKJwZSQqRt&#10;T8dU0JYJogU812i0lZVIY7RUlKYbhVkHgUwWDRWDoOiE081DM4CUEXuQABr1VKOtNAgHmoBYQmnE&#10;ItKaOqScnG6JmUNQgYOIAxqEEcSLBQQcGmYDUIBxAIOhVwGX6hVrWW+2EGcgKkTaqDOyA2t9FWFe&#10;TG5/LQxlzJAB50VzTJXrIyE/M4YkIbkUJOhIC1nFF9qQwctklXNex1dLhP8AQrX2daDJnVvp5KLx&#10;sdGvXWpjHB12lYbc3RriprJKamijGGngmxztGjkJuiSMgHUmgS2E1wfbK1zTQ1UYWVE477JBasmF&#10;lIPtlbWxU0JDJSUs4OHhIUsqPCS2qVoPNl0SyDrZAlkYOe5RPJWFCRBYOe54oGCw9WVHuQnAi77E&#10;DBO7zQDTnIBBNkBHLiCgEb71qgD9xAD3EAoPr1QCw42QC2vodUA6HhAOtf8AcgHA8KoDzXfemk8H&#10;f9SAeBP1QDor9iAcBQDjT0QDgKIVKDlSSwaIBwVNxogFoAVKAbcaFCAJsgGSUFYbc5BYILvwQMEF&#10;3n9iFEl32IBG5ANl/igC3oBlz0LNl6ASX06oBJfZB4I36oEimzpGhj9zR1Srr51xjnhjyZLqsGvg&#10;sN3XooDjYwuG/gubZsI4sRFmrCjBs4bDo1Z3K5DjcVg6LK9K08TwhA0CX7KP1n2x16JfsqP1HGxg&#10;atVTrR+s5tH8o+5Xp1uS20+C48Zjz4L1efX4ed045qxZiQht1p+2Mv0h+xgJLjcUtVK9BOKtnwYS&#10;80YKLO9Gk4mxhwNvsH3KPNX6j8WPELgKv2K/UmARNFKfgj9g/Ujv9t9mtoU/2J/WhPi8Al+wv1mT&#10;DXoi9B4AIqWosNtvlrrqX7A8FOYeCTD5IzDwHttTTSSwadU4imnRDwQnKO6MJyjJt0Vrap5S6fyH&#10;B4uZC5mTEHV0oAvpPN4X63M+V+L+OyXF/sBwJ0ICXmc0Mcd2Dh8Qfegxmtd1NB0We2zbXWRrIXHH&#10;2UFKdFla3kjVYWa14a1518Flm5TdVnJG2ZhDwHA6BdGuzDbRzHuv49wufje2WFh3eQW2u7Hbm868&#10;z/bpjzve6PHGypIW06MLzYvK/t1dEwOihoRoq/Yn9ZWN8K8nAxrPbo0dLqb0jScy5/h3kpxtMRo3&#10;6o8oX6yY/hnlANrYjTzqp81TRJx/g7Nkkq+Khp5pXaLmjWcd8K5OLSrD96Xkuatfi/FE0JEgYai6&#10;WVzVqcb49fsAmjFDpTVTdiuqVF2BJjyB7BbwJR5QvHK4/wDaUuwEtsPBGRZhCyOFkxBXQA9SjIky&#10;VjhoFHSNNPNLyi/1VdwSxxsbR4+9ObRN5VJkngkb63j70/KJ/TsrP3GKyUAPA86hTd4P07JY5DGa&#10;4N3t+8JecK8dl8yfFdBUPZWniEecL9OzN8g1k7JC1zKUPULTXeYH6dnOZ3ezM9m4Ur4p+cH6dlRk&#10;Eb9wcK+aLvB+nYGBlNxkDXeRop8of6tkPJypP+WKPHjql5Qfq2KwZnRHc4bWn7Efsipz2aWF37gV&#10;YbeSPOJvPZZ47A0Oa86p+cT+uqruPmWcPxmRle4GiBtqlHlD8K81cf8ALmTn8y+JkgLY5Cyg+qa5&#10;Hd8TuZs+O17pKPLA4+Giz363RU4TeuH/ACP8lnF34OEd+S70jaKi/wBFlfdkdnP6+15xm7T7u7wl&#10;dkZMrWQymtA4g0Wf+fHR/wCsrP8ALf2+Z8rRK2Tc439Tys9/eip9Vf8AhjXfAPJwykyPYG/7y5tv&#10;fdPP6pBPwW3eXyuLiDSzlydPcy7uf1UX2D8HYcT2SioII/UuDr7GXbz9Pwdd4jtTB4eBkRDnObp1&#10;XLez0uXPDRtgZEP6bAPsRerS6GZXSaGw8llt2Kc803G0g1F/qs50y2/XhbQRucALUS22ipqsWY1K&#10;a/YufbZtrrD3tubqsra2mD8ZApVGU1K3Np6beKMlCA0koyaW2gFKJZLB9rilafieE1NSllU1KEwP&#10;VLyXNUeTIDTqptOaqjO5Qxto0qLWsis4zmtmUC59q/4pSFtHe+3ecxnRsq9taeS6+dcXXW1o5+dj&#10;B9Dwu3TaOLfSqnK5wSDaHa+Cq2FNaiwZTXO3OKy2XItmT47m06qMKynY0TXCoCuIq/xYgW7XCyus&#10;dtcpD8UO0REeEQpMJ1TRFRZghkb4fVegWeSyks5ENO11lprcjxysIctr/wBQ+9aW4P8AVlOgyQbV&#10;qtOfRnvphIq17tF1eUsZTUnKxmmJxb+ZwXPvpKuSRicqCVrzW4reinWXVO22WX5ftLgufYY+Xic6&#10;Bwo8ACv4rs49Ln5cHta/DkeR/bv2NByTeR7Zdk4+YXAvEj9raVqdF63KvB65anguKzOy+8hKXsbj&#10;ZTY4W0PpqvR57RwdI9WRPMoa4GoIFxouqOe4SCCKGqZU+w7htdohODBY9rrU2oMe9tQKEu/BAPBz&#10;oxu6nwQBvyQYiT+aiArMbIL5ttwCUrWmn5XNgKm6lrsp82YyVjA1Qx2qjlxjj1IPmhEQX5z2+22v&#10;6lOWsX2HnetgLrEpyrs+FzlRCeBzm3NFpljdWP8AZfHMTcUOpU02gw88xMDXnqlnBrmQtycVwsSQ&#10;VcqLHGOaxnYWb7jQW1dqtJ+C1dB4V5zeKex5DiWUos66JJhxHmMR2Fzpe30j3Corm3/Luna2SJcR&#10;g3VoB1UtuP4anKaGs3NvbojK92ZlyPXTzVSscGspzJYyLUorORhsgjHyKtNq9FNaxocHkW7WtedV&#10;FNO5GSGbHprYKVaxyvuB39J7Gg3rSiVb6RyP/TC7K92VppXVcvbbDs00tWHMc5j8Tx7mRSAP2kUB&#10;XmdOsd/DT5eeeS5iTLzXySPqHOXm9+kr3+GmEU54AcNy83bnbcuu3EUOZngNd6uvit+etc+2ynfy&#10;pANXBV4s7ups7mKNNHj71trox26sTnc6a0L9VvrpXPt1ZLO5YndR3iurTVzb9WPzs9zyfV+K311c&#10;+/ZQvzJgTRxWng5dutMPzpxq8rSaMr1Qn5UjwblVNU+VWXFvJezxRYWXqH45idKYfKimw5u9v9mQ&#10;bY4QRoAufaN9bl33h2+lv2KcyNPl0fj20Y1NTQRaj7EyTa0cEItS2O0UWJymRuNk4Mn2m90ySGEJ&#10;wkkGyYONKuMtkqPoqiUpvRVAeaVRFgqzOg6ITTod/wBKGdOgoIpAKA6qlFg3QEhmiAcQilN0Qg63&#10;RJJwIXqMahNVOIKwBqEJOIBTdEApAAahAOIBJ0KuA0Uqm6ZVmSNVpqi6yMlyWrit9Jlz77Ycy50F&#10;4eRZdnLSPM79rPw8993Y2e0SzYczmyNqQC4gLu05ZeN39zbVwWb5A744LNMe5ksIdeznGi2/x3n/&#10;APt7pfy6XwHzuaMh5SCQO0c5rLfist/Xd/rfdZ/l2bhfkngc9jXe45hd0NAuHp69e/6/2sv8tczu&#10;Tj5qbchlD/mC49uNevz9/W/ys4uYwWipyGf94LK87G89nW/yN/c/GwAh0zXHpQgqLpVztrUB3eOK&#10;CRG6vgl+utJ0lScbu4OdalPopulivKNFi9xwTkAmh+5Z3WjLQQ5TJAHNeD9qmxUwmDJpboo2VJDg&#10;yvNQrB0ZR8apDCSyfzRkYPtm80j8Twlr1ThXUoS0OqZYLEvmmWDwmFrp5LBXup5HiMSVtVNNhRcD&#10;1QnBsnzSBBfZMGHPQDZfRAF7iAL3AgFCRALEiAcD6oI6HeaDO7vFALa4JyhJYa0VJSA5AOtegJDX&#10;IBwFAOA6FAOV6ohUoGqpJbfBAOtdSyAUXUQDZfdAIL7oQSZLIMy6RANOkQeDZkQMEmRAwR7iBg2Z&#10;EDBp0iBgj3EDBDpEHg3uQeBk1og8EOcAkeDReg8KTPlcGOrTqpta6/DkfNTNOQ6wN9VjtXXpaozJ&#10;u0pZZX5bylNkPUhZ3Q5Tok60BU3RcoxIfALn25N5YX7h6BT+pcsLEp8Ap/WrMOtn+ic5xNwdE7eo&#10;CqaSIsyUybZcUutZvhF5w8ZnuFrJzoi8oaM79Doq/YP1wN2pKnzVNIIODtbJeZ+EKD6GiPJF1Pbw&#10;jyLxNuIAsjyLwMk3R5J8BPICPJPia80slgoVsEZOalEWTyd1Nlv3q5UWGnAiyeWdhs6UTjPaI7xd&#10;CcGqmtAnCdpr51Xu5eX8HQwOFLIySLPibmmwStDKZ2IY3F1LKVa0xhPo+nmjDRrMd1QAqRUnbU6J&#10;5RYkjGY9lHNB6myPKowivw4a7fbB+xHlSxEaTj4Rf2h9yM1UgR4OL1ibXrYKvKpsL/Y4m60TfuCn&#10;yp4L/ZY1aNjaD9AjIwUMaNv6W/cEZVKSWxitgjJiAYL0CVF/BJbu0CjKdaG0ULSFprRvPhyn5C5F&#10;/HYE88dtjSbeQRvvhp6/Pyrxk75f5CHJlha93oJ6ea8/t7GHu8/UzEgfMvLtHpkIH0XP/n4den1u&#10;RO+Y+ZeKe4f+6j/2Cp9Uiv8AlLmnAubKQehop/8AYK/9Wjt+TueDgfeP3Kb76p9VFoz5Z51o2++f&#10;uS/9if8A6o+35a5vZQym/WivX7H4H/qYrJvkXlZX7zJ1roj/ANgn/wBVEST5A5CRwBkP3I/9gX/q&#10;hO735ClfcP3Jf+wRfqkrG7+zmaur9Qj/ANgn/wBUnP78zJmBhPnUBTfeyv8A9Wm4nyTnYTPbBP3K&#10;9fdY7fVlO+Wc6Mk1NOtlX+cn/wBY5D8l/KPK8pxc+PDIY27SHVFFpp7mWPT6/DzX2FznMZPcXtQF&#10;xc6Q7n0qK1C9Hl7ErzO3qYewOUz+X4zi4j+7YTIxu4DW4U+x0livW5YrA4+DFlTjkMr+rOTrXw8l&#10;857PayvrfW4SxtsTlpcVoDW7Royy453rsnCZPTdwZslnOFNNEtu1dE4a/wDCiy8ieepJF/JY3tSn&#10;KZVragHdQ3U3e1p4SJEchFuii7HNIW8tcldmk1wZc6jRRT5DBlzS9taKbRguPHBuVJyZWcLQ0BT5&#10;KkWcTqKbTCeYUoEKQ2uJd/gpNMbU7USklBuieTS6CgRk4cNANQlVzCvnlpooqsxDGU6tBVZqlKq9&#10;4JqiQ/JQcjHISQOqrxLyZ8Y8zJNwB1R4n5NdxefkwBoq6yqSpzGog5WeV20l1LLTW1nvIvsV0klH&#10;Gq1lrG6yL+CNzgAaq4w2WWO1zXCuitlWsxZGtaLppq3gyOh0TiKsmTAhNnS61PkmmlujD26I8SVO&#10;ViGhIF0eK58KcMnY+orZPDTSpcGbNC71VTnwnp8r/E5WMuAerm7lsWuVlsdE0sI2kLTXZOFGCHPq&#10;aELWWH4qrkPbeQylfot9MOb2J8EY2GzPDhD/AEZmNJ9535aBdmleH11c37yiy2R4L3n9wMXIDxPH&#10;pbzXdy3eZ11d97LzP9R7fxMlx3Pe25+i9LTZw7Ro6uu3otBrEsMIYHDWiirpp4e0VKcqKTG5pa4l&#10;UkGSNc3xQEF43Pmp4aItA4sd25jlFrTVcGoi80o0tVDjRxqqjLZHyYw+rvHoipZnkcf2mmaimtIz&#10;+LzQZkxtc6ga5Z1rrMuq8ZmRTw2cCXhXpRtqay8IvJoNbhbMNoy+c+SEht7FY7DWrPjuTcWtjJRr&#10;Tqr7sxjNAJQLg1XRn4Tgx2VkvHuQONrC6zipWJ77a2Dkd3i4ps/5bnsudrsVgB6Dqlh0a/EdNjIf&#10;CW/VSNfyyuXi7HOcln5G0+VXM7bEQSr8i8WG5OYMJdVTtVTU3xmY2d4FalpoFna0kbSaPdjihuQE&#10;o11jLchhxvafcpTzRdsNdJiuQd48zh8LFI1j27qGlCF5Pvdfh6vr6+byxzndUmZkybXktJXi7W2O&#10;3nz8d2Wl5KpJa651XJc5e35yRBl5jYKFy7dMYce/f5Z/J5W5IclcJm2VHPybng7nLbn69rm6d5r/&#10;ACzmbyTvUGkkLs09W/8ADzuvuaz+WWyswu8a9V0z1r/w49vd1/5Uk0znE/1AKK569Z32tb/KskcC&#10;TU7vornr2I/dL/KOWtOoRNcFvvMI0kcY1BVSOfz+UJ7oxYBK5dWnSYXfCxSPyW7WEivgs7lO20r1&#10;p8cY8zTESwjTonka6Ze1O02Te3DVppQdFz762t9d8fDu3CsO1tRdY3WunXaYdDwKgCqrWHavolaK&#10;mNKRYSW9EEmxmwSB8FCEhicJKGiqA63QLSJsSWG3mmg+D1TiaeaqSeVSqLb0TFSG9UM9jreiEFEV&#10;6pwFjVMQpCjo1QVOjVDOnBqgi0ApuiAdGiAMahAOIBY0CANAOIAIBYuEASuA24VTkP8AhW5LdVpI&#10;5d6ynIts5baOTrfhzTm2Wf8Aauzk83o4j3Iz0y/avT4vB+wmJXB+QZGMp4fHvqT0Xpc58Phvb62b&#10;IpwMCcDdDQ/crukLh7NiwxOHwIyCA8fRxXPvyj2vX97afy0WJjNhI2yut/mK49+Uezw+wv8Ayv4q&#10;uAHuO/7xXLvzj1+PvX/lOiwI3kEyGp/zFYbaSPR5+3avcbjo2gbXfis9pHdy72r/ABsYtAAcsNpH&#10;fp1XcMTmkEOXPtq6NejRYWQ+Knr/ABWV0ba7NHHyVhudbosttWkqWzPadCs/Fc2SYsyvVRY0lTWZ&#10;HmosaJ7Z7aqLAdZN5pD8gZr6qsjBYmp1TlLBQn80F4pDZ69Uy8SxNfVOUrqcE3mmnxKEnWqE2EmU&#10;AqspsNOkBQWDBfdODBDnearJkA+aVqaca/zSBwPvqgjjX31QEhrvNBntyIC2G+qsJQd5oSkMd9qA&#10;fafuQD7XIB9p0QDoP/UgF180A60pkXUIAtyZUZcOhQRBcAgGXOCCwZLr6oM099OqAZL/ADQDfuea&#10;AbMvmgsGzKgYJMhPVB4IMlEKkJMtOqSsEGTzVZEIM1AjJmzkkaIychl2RU/xRaqGjkAVuotVhScj&#10;k/0X/astq11jkfJzf1nLntdWmqpDq12uDfGqmbtfAbXAVLpB96L0ipyyU3JYDTcCFF6xrONOHLYN&#10;XCin9kp/pp1ubDS7gs70gnKgcuCv5wPqVlekVOVH+5gF/eb96m9Gk5UBmwONPeZ96nzaTklNz8Jo&#10;p7rSet0vNneVyM8pidJW/eETYv1Uj/UsXpK371XmX6acbyWJ1laftCfmn9NE7lMEdfrdHmP1Ugcn&#10;hah34qvP4H6qUeWxKU3fil5q/WR/qmMetftTmx3mS7lMc7SOqqbMduaTNkRtiZOAaP0VysNtKa/c&#10;iTHfIGEhorVMvEyORadnpPpCnK5BnkWuFmmyeVeJv99eu0/crlZ7ah++FPyn7leWV1IGWCT6HFJO&#10;CHZJd+WN33J4RSoy+Q0DDfyVyMq677p8V7byMpsMh6oCQ+QURQz3I0c132qVSM/jsIl+1No1GNW1&#10;dLJs7Vq2lkJSmy7RQCqEobpXbq0IQBST7hohSMH62VFgpj9bIwVASes1tbVSBOkJOqCJDdyDybNQ&#10;SB0TG1+DjH7fzFLCNaS+QXI1VYaX5cS+VZR/pGS06ljv4Li9jfD0/R55r5zS4p/e5Dqak/xK8D2e&#10;9j671/Xlh5sNhUU8V596Wu6aeJ5rGtS8qrB4CthaqnypyJDWAC7gpu9PAmsBd+YJeVCQ6P0Chqqm&#10;9My5rtlK9E/OlhEEZ3G96o8qMJ7WeihKXlS8S44BrVHlR4pgZsYC26m9LGuuk/khw3CpCf7qV5yq&#10;yYA7qtsj99Z3lHLO7Nz4ZWD0R33Ero49ra4PY0kjI/HeTBj882PGp7jnnc8eNQvd9fa1837Vw9Rd&#10;14kv+kwSnKa4kMNPsXR12+GXqzOzNcTI0wNa/wBbgTdfPe1v8vr/AFdPhbkveRUbQNKrim7smvyS&#10;5rifzo22beJuV1Gmrws5UY+VfuqSK1BVZG0So2ileqVowTJuBoNFOVyEUNBuSGFjFE0ssKpZFhbo&#10;qUpZK0SEtDgVOVYSBK4WoUrRgXqcbpZNLhiBIQE8xhrQaKaVE2qZZD3TWiqQ5Sy4uTweTD4nOUWH&#10;5EMwy42H4JeI8kxmFJSgT8S8yv8AR3zaiquald02LtlrqVYn4JvRMHbrIx+RVNS/ach4gRuJ2Kpq&#10;V6LzEx9hAIsnNUXddtjaANquRnafZcgU06ps1qwhrQa0KWRhLjywBQG6rWlYnRZviVSLFlDlA6mq&#10;qIsXMTmFgNRVVIzNy7TbVXIMob4W0qG3KNoc2wQ3BEgJIWYuyFNx5jcS1SiIOZkZMEYaCaNVStJq&#10;o/8AXpI3bX1+1XNhtqlNzf3Ba9rtpPVdPDbNcPs/h0HjocT/AEeVjY/dkkDh7zdASF6EuHh9IxY4&#10;zHPH5PE5E7JHwh8gB8+i6eWzg6aZabsEnGwW4TQWxwizfqV6PLZxb6ugEsBdWlV2a1iU2Z35Qiws&#10;hPIfbNbmikK1mQA1wI8VaTcGUxvpOqCGJmmSUVF0qqLiCnthxcKAKKvX8nvca4UBRFVU5DaOqmgi&#10;KP3DQoLCr5qAe0W9EqqOMcqW4kxcHCoKz2jbRre1OeL5Yoy/0iyWtbbauvnKa9jXNuNq6ZcuTfVm&#10;+Sja4F5CLGOcKLFfsmBBsDZRjCpUrmc8SwiKutlUq8Ge1ods0jh4hM5GD+QpAc0buhKGP8tL2LM3&#10;9uKnwQ6dZ8OtYsrT1UU9Z8lZcLJWAilarO07Plj+VhMbHU81C44/3DmGEOBNCq+VSRW9tck12U1p&#10;NdxRVTV198v9Jjt4DdtSstt8NtdHJO+e98LiIJW+83eGml/Jc/Tr8NNeeXiDu3vifmJ5P6p27jS/&#10;mvH77+Vev6nPxc5l5RrSQTU+KOfPMdnlPJCdyGrg7XVc3blhfTrZFTl5xIJ3KuemXFvtfypRlzzv&#10;2Rtc6tqhdvL09tq872PtNeOtzWn4vtqbNc335gGuvQhfS+r9ZbPw+E9//aJrtZK6HifH3DPYP3Bj&#10;eTqvb4fVS/mPkfd/2rf+KlS/F3bczaNETCdTX/oXoT6jT/h4u3+1d8/lns34W4uapgy4WE6a/wCx&#10;c/T6vWfiOzh/tPT+ax2b8J5LHH9vmsI6UaVx7/XX+I9nj/s8/mqwfC/Ll18oU/3VzX6y/wDD0Z/s&#10;mtn5WkHwblS093MYPq0pf+s2/wCGmv8AsPP/AJXEH9v8Jc0y5kRvpQ/7Fnt9bt/w6P8A94uUn5dG&#10;7d+DuMxZWGSWJ9KdP+hYbfXbT+C1/wBj52/l6K7Z+PuI4/29sTDSmiyvo7R7Xq/cabz8u6cNw+LC&#10;xoY0ANsAubfhh3a+15XLfcfCxlA2i5N+eHfy65a3FAa0eKyuuHXrtlbxFTVpjDS6zqpqlRmqaKmR&#10;9EJSK2QhIjPimSYNAq1MsWsrlTTzCqQlNPROIp9ioj4uEAsdFcM806eaGex0IScbomRWl0zhQugz&#10;w1QVOjVDKnBqgFoBTdEA6NEAY1CAcQCxoEAaAcQAQBg/igA5XAZcaUVQ/wCFfkErSOXZluROq01c&#10;3X8Odc1+V67OTzOkcU7jA2y/avV4Pnvsr8OA8q4syX0tUr1OWuXwHvX+yBG51al9FtdXJpvhM/cF&#10;lg9Y7auzn2sS4MuQG7qrl30elx9heY+c40vRcu2j2eHermHLfaj1ydtHr8O9X+LmvAFXrkutevx7&#10;ZX+LmyW9az2j1eXTK9gzHGlXrKx3abZWcWWLeuiysdOtWEeU2g3SCiz3b6p8eZGAKPCxrSROj5KM&#10;fqUVtrFljZ4eaA2KzrWRdsmqBdZ1WEhs6mnNSvfCR4EZ/NPJeIxNTUoynB1uQB1VDB0ZIHVGSwWM&#10;kGl08pup4ZA8VSbqHv1OqCuo/dHijKfEn3BWycpYNueqynBPuFGYMB7nmgsHBL53QWDok80DCQyW&#10;qBUlsiAdY6p1VQJIcmlJY7ShQEhrigH2uQD7XWCAdDtP4oBe5AOtcmC6lAJ3X1qmmj3eSCILkAw9&#10;9EBGL7oBDn+KBgy54SVgyZG3QMGDIng8GzKEKwQZgOqQwadP5piQ0cgeKFYNnIHipTgy7I1umchr&#10;3x1KKrBDsho6qbVSIT8xoOqi1c1UXJ5rXNLWmlktm2mrn2bEyR5JyWMJ8Vx71289cq/9g3U5zCCu&#10;bbZ166RmOXZNCT7WWCB4LHbeujTnFEMzJA/+6LrDbpXTOUKdmZBH/wB0J/sV+qGf3OVX/wC6Qou5&#10;fqiQySZ1S/JHkou9H64Q58hNP3ASm1V4QREouMgVVS5V4wbI3/qnF9U5lN1iayFjh/8AdA/FP5Lx&#10;iTHjR19UwITzR4RNjgxWgVcDRGaXhEkNwQKloP2pZo8IYf8AtamjbdLq5syukJH7X+Sv2pZomsSG&#10;vxW6R/iqlpWQtsmOCB7OhrqtJlhtI1s8+I7iMc+zUgGt1pMsLIc46bGdxWUfboQywWsjC4yoBPD6&#10;6MolYuYGyWMA+i5KMDMOe6z+RVGdoe9H/IqjO0XvNra3ktJGO1AzuH5SrwzqTBlyNcDXRNnXVa0I&#10;tVey8VLY6guhUJfkitCmuRW5Lt1hoVK4ro49sn1KBloMZtQK2TZ1Y7aCxQimXPcNDRBI0r3UruTk&#10;NE9x1aFxTkUWJD4/amBiUtvWqCMuyDuqpsI5uJvVIqlxaVqhEHQVJ1Sy1v4Q5300CvVlEZshJutM&#10;NMuI/LuSyPi5SNXDbT6heb7Uex9ffmPCxhDsiUi9Sf4r5b2p8vuPV+YdOIS2oC49d8Ou6Smf2tOi&#10;f7C8DjIgHAbUvMeJT4vAfajyPxMFhZfbdHkPE9HucB0HgjyHie9vxFUeQ8SfYAO7b9iPI/A82Ld0&#10;ojyPxhYjLdAl5jxhTWkC5p5JflnZg1JXQGiLBIq8h21rq28Spwvwy5P3fIXQyNaaihquz158vO9r&#10;n8OW/H/H8hnd2wx4b3QMMh3vb9QvpPU1j5b3Ofy959ydvY0XbuN7vI7pQxhJIvWmi19nX4ZepMVz&#10;nj44o2bLENNpPFfMe3Pl9h61+E173SOLQ7a1twfFcWrrz8o7pXB22tfNXs1tMykn7VEjHy+TTY3U&#10;rSiNlZylxB1NFOT1SAwO6JNYbkjrYCim0HonOjAaVOSsS3mu29LapZEG0NGpqkZz+m49AgCO1hsU&#10;BKheNaoCcHNeKV0VSZKm6htb1V+JGQ4A1N1WAlNfGdEYA948EvEH45GNNzSqmxNXOM4SUAFURNaD&#10;GgFjRXEWtRi4jXgemllpIzux6TBYNW1VzVldiP8AT43CwpTyT8T8keXBaypFikqbGGxuZalUDJ1r&#10;HVrSigHXe6RYEoBpheHUIp5pBYxxTuoQCQqlRas8cTCg2mqqbMtlrFM9lA4/ULWbM6nB+8XNFU2L&#10;B1jwXbaKpcp2+FiyIba16I8WfkafEDc38kvFc2UXJRRuaQeiXi212YDPwWOfuaaJYG1ScLFc/bGH&#10;bfFy24fFcPs/htsXKOKI+Px3+400c4jxOq9CV4+2qzPbhyM12W07fcaA5oC6OdcfWLDioBx2blRl&#10;m1oAoV6XJwdIuXyVc5wdVpXfo5NjrZg1oOvmrqIfZI2YEEqFK6TYxxFK1VpRzGKmRrbFBGhHue4t&#10;ftLuiWyosWGZkVNxcKXUqh7Ee5zrlC7T+QKuA/FCLAjZtcaG1K1QFBzs5axwAqaIkPDz13TJOHyy&#10;XAFSlvPhrzvyi9qcuxszW76vqLLCOv8Ah6X4DIGZjBpsaWW2uzn31PcjA8gs27a6Fa5cm8wz78J2&#10;O33C4mpSqNapc/a5hfv9QvRZ/wAujX8LbtOQe66r6lxFQryuaucfIkjXcq2KtNznXTyws/suO2Hu&#10;x4Wbfy0FSla6dZ8Om4eZYepZ2r0nyvocgEAOKgdJhXcrGJInGnQrTwc83ecO93NZI5gde4onZhtp&#10;VN2zjvid+4kd6Qagnoufpvh2aa5W3dPyFg8Rhuj/AHDS9raUqvP69nZz5ZeH+++98vncyX2nnZU6&#10;Gq8/p7Dt5cPlyV78uR5c1hJPRcF7fLv20xPggYPI5D7Yzj4FdWnsSRz663Kxg7Y5qaobC+juvgub&#10;t7Etb788rKH475mX1TB7Izq4hej9fjfaPP8Af3nLnlb8X29icXMRktExFakjqvt/T9KXFfj/AN/9&#10;vc2StCJsSI1jja2mlF9Nx4zWPzj2N999s5SGck0ea69cR5++u1S2coE/2sLzp0clXR+1LylHhTv+&#10;oyWAyCFc01pf2n8l/wCpZbb73EKNtZP4aa9t/wAZJPN5LfH71nif8N9Om9/kgdxZIIqSKeanxn/C&#10;t9t/+Vxhd1zRSMJeTfxXN01k/g/X338vy7Z2z3MzJYwvkoaBef1x/wAPtvq+u3x8uwcPygkp6rdC&#10;vF7a/L7r1elsdE43Ja4C915nXV7nDZsMaQOaKFcW/wCXp81zCa0WNdOqa0/gs61iVGdE2O35TI3a&#10;ISkdEpSqQzomlMDtFeoLrW+ipNPNVRNSmGtE2aQw0VA+D0TBwKoDo6JosyebcoRToFEyGTVNRQ0Q&#10;DoPVBU83UIZUsWQC0AoGiAcB6IBY1CAcQCgeiAUgFg1QBoAIAiaq4DT+iqH/AAgThXHNtPlmORFN&#10;yuVz9J8Odcw0FryTRdnKvN6RxHuVzGslq7QFevwfNfZ/ivOXPcljw5Dt7hWpovY4R+de/wBMbM3/&#10;AK/j11C6cPNnYP8A3HiDXaftWW2rfTudg7nxTq4D7Vhto9Hh1WbO5sdrgGkOHU+C5tub3PX6LCPv&#10;Ljo3bHTtDvCqw35Ze1w3ysW964NP6eQ1xGoqubbg9j19llB3vEHNDHh1etVy9OT3OEyvcbvDeBtd&#10;X7VxbzD1uWi6i7gleA8PN+lVy7bO3Tmt4Ocfta58pAPQlc2+7q15LOPmxaktVld2s5LGHli/QqL0&#10;bTRs+IyzKW3Wd3X4NtFKNoqVF2PxSRKBoapSi6le8mWAMlUZKwe80CacEGUhAwUJz9E5SsONm808&#10;pwdGQjJWHBN1qjIwcE3iU02FCdNNg/dqjKcDDv8AqTykVb6/YmWCg+llWSsOtf56JkfZJ5oKxLa9&#10;BJMbxZASg4JylUlhCokhrhZASGlAPB9kA61yAcDrIBxrggFh6YESPFNNDd5oI2XWQDDnoPCM516p&#10;DBiSRCsIj5QhUiI/JANPFM8GnZIFlVGDLskKTMOyR40SyeDD8keKMn4o7soV/MjI8TbsoDqkqaIz&#10;85o6pqmiM/kR4pZXNEKXkxcVUVpNFbLyIqTuWdpznlTZec0tdVyjbZ0ac2Jzpi+QkP0Oi5d67NNc&#10;IhyTs2mx8VhZltER8Xv1B9VeqyujbXZVycNMHFzSSD0WO3N0a9BDh8r+QpeCv2EO4jL6NcleZXoW&#10;OJzDQUIROSL0S2cFKRV0pafornJN6p2NwLXuAfk7aeS0/Sn9yRm8FiY7NzM0PdS4on+pP7lNHhN3&#10;H+raqP1D9yRJCyNoIfuKP1j9xgSI/UX7ihISaU+qm8h+84yqr9bO9ktjRayf6i/cc2EkBovqqnJF&#10;7JLYnB5cR+YUWuvJjt2XjS44TYC38oN/qtZzZXqdww+LFyIdpIlAG7wV/rY7dPlWtxpNzht6pXQf&#10;sOGKStBEahLwH7SxDOR/yj9U5ojboMYs/wD8sqvFF6ZH+1krUsNVWCzko48n8tE00BDK29wiM7XZ&#10;fbpdew8nBmWWgIFk1SK+r3O1QZX6qFAOthBcCkWVkyjA1DO1Oa4FiCyiPI3FODKLI6qYRNprWqaz&#10;wYaIIhzTRBWowY7ddIkoApYB9j9oSweBl9B9UYVt+Ed/rVSYY6xGeKA/RaeTTDzX8x5D/wBk5lTd&#10;wXm+1t8PX9CfMeUYIqPc53VfMe1fl9v634WIYwtAXnYy67kl0DSNEeI+UR0Qa4Glk/EfKSIA5taJ&#10;YHyhux6upSyfiPkYg2o8R8l7QOiV1HyW0NJAolg/lIbG0FLAzT3shGDmUeWK9kZwz2qK6JPImyry&#10;Y/S6ot1SbTZx3usOJk2t9AruXXw2xXF7G0wofj9jpuejZgWlLyHEWvUL6D1d8Pmfbsy9Z939t8lF&#10;27DNNmSBxDDs3eS7OtzHLw/7OYcRO9kXtSeotJ9RXzftz5fVer+FpJI5x9JpRefHV/JcYLvUeiqt&#10;Sj+YJasv5OkaACxU7tIlRNo2tFCtSmOG4BKtIkua2qkGHNBcAAppJ8cFW3H0QcRJ2FpsjBksaaFO&#10;FlHcXA3TwnJwTFjdUYGRNzi0kVVT4GUluXUC6eTNPyDXVNUg48gg6oyMJsc4dqVN2PxTWUe5oJ0U&#10;XYeLU4LWtDaXSlRdWnxQ54FAtZWO2rVYTnAAUWutY7RPc3dqFrGFLja0A1HROplQsnbdKqlQWAVN&#10;VnVZTgxhaKJBNxYGO1CqQZVPK45xx7rBZPxK7IvF9wwNkEMwA6JeKPJs4p8Waj436p+KbU8tZtBD&#10;QT4o+U4IaDXSyqVUh9rLgjVVrU7apwm2NAK2lYXQ6xzHitVSZ8KfNg3bqJ4aysblw0cbKbFIkcwi&#10;Nzt6VV8/iuXvPhu+0cCOWmVK4vq6gr9V1a15u8w6dk4+RH7X7WDe0kAnSy6+Xy83tWVzHSR8jPHM&#10;z2zZetx1eb02PbowA0G5XbrHNtSZXFjQK2KdpSFQzbWE1UqV8s7nPcQrRghuW5oLToEEZGexsmuq&#10;WypE08huAA08VKomYuU2uuqFLc0kbVSDJcY4zWxTgZnPrMXVuFcgcf7thY3HyTTRpRtPhWtw87cZ&#10;z7cPnfZ92n9SlPuXLtHXptl7P7Bz/wB1DE8OrYKZsrbXLp+S33mV23C6NNnF11VeZjtdjFtPUNFq&#10;58OV8mJMdzw6tD0We0b6rDtmbbI51aUISbzVhu8jFlcs0mShDillhZ8tTwETI8QbneFCpuzp0nws&#10;5uQjxvyzfiota89flfcRy8Uw9UlSFE2+R11+E3luSYzGe8vDQAa3XV5zDi/XcvLPefcnHDKeHTtL&#10;mk2XP06urnzrn+X39FDB7ONKBUUJBovO7dno8udch5bNyOcyXb53FribVXl9e2XpcuZzj+08RzgZ&#10;AHl3iPFef06O7XTEa7F7I4yo/pt/7q4L0uW/HXyarB7M41lD7DD/ANlR/kWK24yVqcftzj4mlrcd&#10;lTpZY79ra315fCh75mxeE4OVzIWNfsqDSi+n+j2t3j4n/aO36+Vw8rTct780jyaEuJC/WfR0/rH4&#10;N7+1671D/fAk+penI8zbjT7MsW9SpheKQMoH9Sm2M/0083Kp+pOXJXhTn7sinqW+sqLxPjOloPVU&#10;J7bRH6oeZnD9QBCwu0Lws/CYzLhf+hpVSxG8qUySBxbUBv0WPXCvXzNvl1PtT2H7QJSNNF5HeyPt&#10;vrOmsw73wQcGtAJItQrxe9mX3XqTM+HU+KDqC68rts9/1tW7wCQBVcG+z1ecaKA2Czy3ie0qaeUp&#10;miEVMiKVSlC4SgOsJVRNS2H7VST40VQqdYapo2SWG4VoSGFVAfGgTB0O0VQHW9Uyp9uoQypdSCnA&#10;WmZQ0QDjeqCp5p+9DKnAaoBbT0QCkA4NQgHBqEA4gDGqAWgDbqgFoAIBKuAR6JwVX5A1WjHb8sxy&#10;XVVGHSfDmnOGjXX8V2cXmdXAu7pAyGY1pYr2OD5f7T8V5C7jymy50jTJSjjQL2/Wnw/LvtbfJnvc&#10;jaK7qrqw8fXaq6bNjYehUWN9LVfLy/t02MGqx2jv49LKtuN7iiJmZIxtdvpr4rG6vZ4d6zHN8hKy&#10;eOSKoMhO0BRdY+j9Dp5LHhY+ZzIppmxj22EX3Bc/SR9R60+Vx/qGTgD3ZnUDDQitV53V9F6ui/4/&#10;vLEaAPeBd4Lye2z2+OjXYfebZCGteKLzumz0OfNrMPuD3g0Ofppdce+7r15tJjcpuAIfVRdmng0m&#10;FyTjT1KLT8cOsdtz7yy6kWOlRXaL9FKafqQr1TaW1xVpK3lADeUDBJd5oSLeUAN5QQe44J5SeEho&#10;EZScEhKMkcbKUZKw6JPBGWeCxKqgwMSVVFgsOqqLB0EpxNhxjiqSmMcUFUpj0EltfWiCSmOKcI+1&#10;xVBKa6yAea6iAda5AOb+lUArcUAsOKABeU4mi3FMjZcgGXFJRh7kHIgzSUTXFXLMam6FSK+SehrX&#10;RJWEOTMHijJzVHfnCmqSpoiP5BrdXfYlauaIj+Tb4qcqnNDdyI6OU+Sv1osvJn+ZHm0nNBk5IUNX&#10;o81zmgv5MD9VUru0nJBl5Nv8yzu7WckGTkm/zLK7qnJByeQY9tA5Y7bttebOz5Li4kFYbbt5zRzl&#10;AA1KmbK8DYzSDUOVeULwpTs6U/8AiEfas7Yua04zOm/+a771OYZf7yU/+K770Isp1uRK8U95w+1X&#10;8IutPxmTrkOI+q01wzsqXCautM6q0jO5SzAx49UhKrETcnWYuOLF34IwnNSBhYxoSag9KI8U3anD&#10;gYgpYfcn4p8qkMwMPbXa37keCfKn2YeKP/CafOiqaJuyWzFxf/kt+5PwT504MfGF/aaPsRNU3anD&#10;Dj29AWkiNtqlBsGygYFrIjNKhEYBGwU6J2JpbWwhxJjCjBCLYd35ACVJWkv9tujQhNqM6Zo0aFUS&#10;ZMwP6Uq0lMul8AkMmjJ4hCHTv3G4L2XmYQpXXqkqQlkgCBQ3VePqhFqW1+0hCMnBISUBJZKQKIRQ&#10;eaiqrAiI99CmonehYCZCKcDtyAS8ho3IBpklXfVByHrk2SqhSmjfsVzVO1NxHcVNRrCMijWOPko2&#10;rokeVPmKf+kR/mC8n2t3tehp8vOEbdxsF8z7O3y+z9afCUIiAFy67fDqtOtaq8k5NSx2sEZGS421&#10;FCn5C0t0A1T8iyAgBFVN2PJp+OEeQyJmPcE9EeQ8kpkN9EsjKS+KjLIyXkgvHkpOa5RS2pIorkHg&#10;RJibmGwun4lY5X3XxrnwZGxotWq35Rx944t2xlZWD3JHHgVM3uGoNuoXteu+c9rV7Q5rj+b5HtrH&#10;lyJdtGsq3edKL0Nv+rk4f9mB4vGDB7TvU4E1K+e9v8vq/V/C2nx2EgNs5tyvOdmPkkR7W/Yi1rj4&#10;COLca+CUY/yfDA0iqdWkktDFBxCDxushcT4v6ig8nfZo4JYJZBvoAHgiHlBnj1KYyry4tJFLJyEi&#10;yPTkTaZc+oKokB9d1io3uFaw9HIQFGWg3TGqeTiPNlmO4U3ZpIRFyZ8dFndqrCyg5hrHDe5Tk5q1&#10;+H3Djta0bgnNk3Rs+L5yKWlHNWuuzHbWuicbkRyFpqLhba7RzbaVp2wMe0UIW+tc+2tNPxdv2q2N&#10;1MSYW4VopOKqXF2EqaqIbpDG6iUC4xnVAIVlWjx8CDMYWT02kK5hnsYd2NgSuMkZIcfCivERkzL2&#10;blRf8l7qfVKwZQZsLl8JtHM3NboakpYVKq/9anhftljIprYqLGmuFvj8zE4C4DvAoi8Spv7xstKO&#10;CuVlvodEzmtqDZaa7Oe6m35G5pqfqrmxzWszmzNBJqE8rwzv7gvyGsYNxJ0F09cseuMO8dlYVMeK&#10;ORtNxB+9dGkryu1dnxG4UczsZ5Di1gI0K9LhHj+xs5j3jNhMzjFER7od66L1+Ty+mzLtcCYxW5XU&#10;yPTkhm3r0UVSIXljDUokBiGQOJ3KxTU93VH5ShIft2Fgd1SqzmPjOeadApCdHEY32SypcY8xDg09&#10;VOTwdzbA+FFUpM5PaN30WsDkXdt4cmulCnZ8Fl4V7rz38T3EMgP2tMhOq5ukdHLZ7D+H+63ZmNjA&#10;SA2AN1x2/LtkzHq/Gy2vYyvVoK357ObrqRMdz6DRdergsZLnOJGS1z2i4S2a82PgH+ltlkkdtFK3&#10;Kytdev4c557k+OEk2dNlNaIiSauA/wAVFrHHy5J3H/cHwfDNOFj5LS5g2mlNR9FF3jq11c5xvnlv&#10;I5NBkeknx81ld4256/LtnbHyrheyJHz3aK6rP9kVvplmu9vmPKzzJicaSQatqARr9EtuyZwy895c&#10;nO8ll+7M+Skjq0qVxdO7o041f8f25lzAGVzjXzXB17Zd3PnWswu03scHUJK4t98u/no0UHDzREDb&#10;oufb5dU1XUOPPGRUUWN0jo4aYXcEkrPBcu2vy12matced7nguAo1H681rJ8OSfNj8hvATSxAkCPo&#10;vrPo9JN4/Pf9s5XbncPG45QteA43pdfqnq9JNH4v09aza5ODlW1/MrntfOHPt69S4+Ubb1LfXtlj&#10;t66YzlGfzK/KJ/xklvKstcKf2YTt6508kw/qTntWOe+vTjeRb0cneuTvp/GUhvIDXcFl5sL6tOjk&#10;wLFwH0Wuu8RfVqTFylSKOU9d5g+fq/Lr/ZfIvc5gsdNV43sbPpPQ4Ysek+Ay6hlTey8Ttt8vv/R0&#10;/rHWeInLgLry+1fQevq6Bx7yQFw2vT01aXHNQEQ6sGKsJS2HRIYTI+iipS2lIFjVVEVLYrI8DVVB&#10;Yeb0802eyQ06K0JDCnKElqoHAqgSGaJlTw0QzpQ8E4Dg0TA0A63VBU6NQhlTg1QC0AsaIB0ahAOD&#10;UIBxAGNUAtAG3VALQAQCVcAiqhVAyTqrZ4+WV5E0DvBOMOn4cw55/ofTzXZxrzOsea++ZX+xOAaW&#10;K9ng+V+0/FeNebe88hLucfzFe56780+x18tlLJO5nWq63m68YrsjJfQ2Cit9eUinfKaVKy2b66Iz&#10;3PbJA9jqe6+hFVjtXfyiZJk5s2QzAx4o5DIdrpJP0/auffeR9N9Vpa1A7O7iyuPl/wBKyQZgB7jG&#10;y0FfsXF06x9j63Owzx/bPcrIpf8AVWtZDEHB7nOOoB8Vwdd8vovWmHE5uXyMTkpohI4hkjhY+a8v&#10;rLXt8bHRuF59/oqXVsvO66bPS52Oq8TzpqN5NFy7aV1a7R0rjeUbI0UOqy8avMbHBzTUXSwm12/t&#10;GZz/AGzXwQzrsUJJY36IsZWpbQeqCmTwbZPKg2+CoGwDUoBdAkkgiiAJBUEIGCgHWlMjlbVQVKQk&#10;4LhOUDDqH6K5UU+1ysHA4JxNLa+ipmfbJ0QVSWSIJMjkQE1kiIVSGPVklNegH2uqEAsH70AsOIQC&#10;w9ALD6oA3PujKaRvVEQX3QDbn0SWiSy0qmqKuaU3KFKfJyNoJ+qTSMvlcgWkiqGmuqll5MjqEstp&#10;zQpOV19QUXZc51Bl5UV9TlN2aTmgy8u0CzlHk1nNDdzTf5gpuy5yQpOZro4LLzOaIMnJOdX1fil5&#10;rmiE7ki2tX6qL0a66Ij+TBP5lnerSaIcvJj+ZZ/sXOavl5UAfmWe3SNtOVV0vKk6OCw22dGvJD/1&#10;F5JqVPmd5gc693ovQpzGORaNXlZ/srWcjreSPinN2V5nm8ia6hVNy/WlN5Cou6lPBVNyvNMh5MEU&#10;3fetJ0Y3mnQ8ltdWoWk6M7yWDc467tb0Ws3ZXmmR5m7qrm6LzWEWVQVrVPyZ3RMjyt+qqbMrolsn&#10;qaJ+SLofEzdCVc2Z3VIZI09SjKbqkBwGhqnkvE62SvQUTlLxPtk6UWnkLqU6fZtoAn5M7qbflEUo&#10;AptLxIfM51KUBopTgwZH9ShN1MmU9U5RgRefDVBGy8hCdjbpK2ohLeRZAqvYcCbUOuE0008eCeUW&#10;pEMdBuKZZCY2oEATaihSSkNn2IBf7oPG1MIz2FxqkDYG2lUwQZKEoUkRyVQCJzVtEAmMigqgJDaI&#10;gFNRrSarTb8M/wCUBk5a8rna4R83I/pu+ivHwrnfl5Q+VMgz5Jjr1Fl4vuvpPQjk+JjN27SBdfM9&#10;p8vqeNxCZsYxONNFlNW9pLISblPxJLZih3qsaIMzJjGthRB5JMRaLqcFkBGC0OTwCmtbpRGCK9sV&#10;DlJlFtQKIBxrbJGSzH9w1IF002n3ccyleqWVKyfHdGHbNRoFpn4TawfcOMXQSPp/Uponpt8s+k+H&#10;n3ElZw3cbMqGPfkl5LW0qLkdF7vp14HvTD0jnc93Nm8HCDEGwEN/QR0Xrbz+ryOV/sj8BDM7GD5v&#10;zlxqvmPa/L6z1L/VeOxtxcTqNFx4dqIQ6MuqFmq1HZITJQigqtZGcvylAVKmtCX1FlBmA5w6KVz8&#10;LDGcOqBYlOext6oQT+99BCAgvyjU7boB2CT3fzAfchUqPkx+pByoD2kBBokjNwB8FGwRSdpUw5CH&#10;SBOrkV07y5RWsivLnN8lnWkhh8zx1KmKkLZyL4x+Y2RV/DQ8Nz8kcgG40qpyV1jtPEdzH2mevoFp&#10;rsx35xtcLuwAAOeunSuTfk0UPcjJGirgtps5d+Sxh52Ei5CPJneVNz8jDLoQjKbyqv3Mlda6WB4V&#10;YRkMAuqkHiu8TK26Ooqnwz3jQY3KBli4K5sx8VzFy7HfqBBWsuUWJYycSYUkaDXXRP4ElVmVw3G5&#10;lSGtBI6UUWH8shn9mxVL8dxDvDcpa6bM/Pw3I4RrHUgeNSir23lNHMzI2bJWEU8lOSkiDNyUkLd0&#10;pow/lHVXrV4jP5HImRry13pK31ZbRo+yOPfm5m/YXNqalwst9a4u0r0LivwOLhja8O955DAG9N1l&#10;1aWPJ7yrDmpcXt/jcjkn5H9YxEtq7yqAvS4vG761wbiecn5zLyM6R1Wz6V8l6PN522taKGX2Znkv&#10;BvapXRIU+BvzS4uBcKVRjC85IfkMeB6tAjyifFXyZ4Bo3ol5w/AI89sj7n1Wsjzg8F7Ad7QXaeSP&#10;ODwPR5DI5WtoaVuUZyc1wmMcMh52kADxU+C8nm5DIXULmn6KLqs1l5zXXBG1EJQ52WwtG00v1W+t&#10;RXJe8eRxI8eUzStaADW4CvyRtXzR+ZO7cQ8k6HGlB2ucKg/7Fh2wrjbl234G7zjMMETsgNdVurl5&#10;m9+Xq8/w+gXG91wDFillyog1rR+oeC057J6aZJyvk7t/Eq2XMjLx0D2rqnSSOO8mdzvlviXRv9p+&#10;8AHShWW3eRprwrzf8hfMPKTB2LxED+oBMZ/wCw29zVtr69eV+5+d+Q+djkgjbI1kgodrXj+C5t/d&#10;jo09S1yh/wAZd4Z0nuze650hqal/+1ce/uuzT062fBfEfcMbmF4eLit3LC+66tPRr0V2p8X8mGRt&#10;lc8A0r6j/tUf5bT/AAK7RxfxZjxDdJGXnqXX/ijb2T19bCZl9hYsP5YgKeQXNv7Do19czi9pMjdR&#10;rSLrnvXLonGRq8fttoYBt6JZyvxwbm7f2kkNTx8JyqJ+KlBs2lNFzXWujjthEPHygi4Cw31rqtlT&#10;GYcxAo5oHVZa74pRTdwcMOb4rLwZWhxI2iq9/wCv9nwseB9t6X7da+dPfXbvI9t8nlNdG4QGRxBo&#10;fFfcen9jmYflv2P1F12uGDbybqgCq9jXrn5eHt6WEg8lIACStZ2rL/DPN5cgNubLWdqm+okjmC+h&#10;D6UVfuZX00pnMuI2ueETrE30jzOZYbbjZafvjPb0zrub2ijX/io/amembHNvbcurVP8AaNvSTsXm&#10;iXt9XVZ7dqx/w8V27srliSzXpouLr0ex6Xq2PVHa3Ie42PXQLx+9zX2fqc8au38LkGjfNeb1ezxj&#10;p3GyDa0jVctehq1sD/SECrBhq1FpJjNGoJLYeiAf6USQksQmpUYNVST4N6JwjzTp5KkbHWm60iak&#10;tKokhuqgqeYaLXX8HDwKYPsIKE06FSBhBU4NEEdB0QR0ahAPA1QnYoaoItALb0QDqAWNEAaAcQAQ&#10;DiACACAS5OVFVs/Vb6tLPhleTH5ldjzu1+XKufdaRa8vy5d/w809709uep6Fe76sfH/cfivHHcEj&#10;G50t/wBRXv8AD8Pzf3J/ZmpMhnit65NdVVNMxx1U4b66K+eZrRtaaqNo6NOaMJGOdESbtNaVXJ01&#10;d3Pkps/uCaJvKYOM9rMrIG2Bzta+R1Xm+xbH2n0Okn5T+0O7+6+3mF8kjaChJlqQfvXn7Zr7LTbW&#10;Ndyny3N3G0YGbsibt2OdE0MqfqKJTnXRr2kc0zOIdi5BydzJ45PUCw7tb3VXnHTp7C34vOijcCx7&#10;ARq00quPrzju5+y6TxfL41GF7m7jrSi4NtJq7efW7OicbzcQLA02XNvZHZpK3fH8oyQt9QXHtXTN&#10;a9DdiTiVjADW6hNju0H/AC2/Yo2iKs2aqdZStOqyBAKpZWkktsmCAL+SdTBlvgpUSRRAEhFBBDGq&#10;cFON1TSebogUsaoSWNQnKmnWfmVTZNPA1KrKSgmVOsdRVEpbX/gmnCSxxCqUJTJUwlNfVBVIa+yC&#10;ONk6IBYfdGQXvQCxJUIA96cAi8UQRBfZBoskiFIEsmqalZNLQFKhnM2agddJvpGH5LL27z1CVrr5&#10;6xicnk3BxqfFZXZ3a84psjlyK+ohZ3dpOavk5qn6ljtuuc0CTmgf1LK7tZyRH8wP5lF6K/UiP5kf&#10;zKb0XPXRZObt+ZRejSeugu5ncbvWW3RrPXRpOZAH5lneiv0K+Tmhf1LK9Fa8UOXlya+pR5V0a6RA&#10;PKOqfUrlaeMKbyjj+pTWd1A8kT+pQiQf+oE9VUjaT4Ot5I+KTK6pDORP8yC8UpvJeDkx4p0eeSLF&#10;PKLqnRZzrepHlU3SLTHz9KkrWb1jtpFvDng0ur86zuq2hy/NXNmG0T2ZXmtJux2idFkjxV+TOxMb&#10;kiy0lZ3VMZkDxV5RdT7J6GtU5sixJbkBXKg/+4tqnlNK94EBPJC3tPVErKj3NItqmmG3G6Z0VQqy&#10;z2pJcNFNENucgEbqHzQMNcKsK9h5dWmO/cE0pQaXG6IipgIDaJlDBG46JmfDLD6ISbkisgIoZtdZ&#10;IJ7R6QmEaQiqAhPFDVCodjKDPSGrUBG9ylggHGylBGMjIO2ivb8M/wCUWMF11hGmTOYKQPJ8Frfw&#10;rn815Q+SC055AN7fxXie4+l9BhII6NrUVovnOszX0/K/BiZ9aNPRZzVrksAGOg1RYeSoTtNzZTgS&#10;nHPYSjB5MStDhZGBlFDDWnRKwzwiAFa3SAnD0lLAIYehSsCWyhoElJDRtsEZI+Glw1UKv4QZozu8&#10;VpPwzrH8xhmRkklLMrZPX8p6fh5q5SbC4fuCPNyW7tjjRv1IXu+k+f8Afr0EzvSTkOCgix8R4jo0&#10;A7R4L2dv+rxed/st+343PxRJK2lXGy+a9mfL6z078LWZgMhLRQBcmPh3Z+UCZgc42WWPk7sh/tfU&#10;SFrj4RL8lRwGpFFnWsMTgsNKLKqMOlDRpqkuFRuDtCpyZ58ZpWqrJWK98jgdg6oQdjiIG4/cgJUF&#10;XGgGiAkSROcdEGjS4xogZRn4xDCaaqK01U00Lt2imLkivlY5qqxpMK58u3VZ1cQ35LPFRYuVGfM0&#10;glSLcK2ScEOASolDCynMksDqow0lb7A5OdrWgVoq1orW4WXO/aQ49FvrWVkbfAyJdjdzlp5ObeRb&#10;jKe0WdonKy+Co+SfWhdZWLrF7hZwJBc5XKjbWLluY11twVyxhYlszNo9LrpbbM7MlfvpK2cpmybo&#10;sMbMlt61trWV1W7OUdZtTUWJV5RhYwZs1jUoKrnFypHOG64SwWcJ0k0cjdrmV+xGCuysn4zEyAS5&#10;gCXiqbOedw8AC15iIoK7WjVVI212cukjmx5TFO0iOtKnRbawtrHobsGPCbxL5IJYxNuFq3XVy1lr&#10;z/a3xG2mODFjuzcqZn9KpN6Wbdejz5R4XXs8ffK3zQOc7kx+z+AmMrYJmfuJIzubtNjovR5c48rt&#10;vtXROFLeNwIWfq2+ors1mHHipLuRrJuMlAT1S23sbaaS/lHm5zGicA7IaK9SVE6Wtv16yIB7ow2b&#10;gcyPr+pXmM/GKd/eGFFId2Ww1/zJWw5qOHu3jjP7v7pl6fqSzD8Wxxe8cB7B/wCtiFB1cpu0OakS&#10;99cRE7a/Phr/ALwT13kV+vJh/wAhcNjtqM+Kp/zhaXtD/wAeokvyLw0UTpzO2U/5XBYbd4r/AB6x&#10;eZ8wwUeMeCV4BNCLrC+xFT165xzny33HkVZxuJkNB0Oyqm+1gX1q5Lz/ACXfvcGNkMeZGe60i7CN&#10;VG3u4Gvp2vM3N/EvcuflPnynFxJqatK4un2Wf5d3L63DoPYvxx3NxUsT8abYAR0K5b7mXbr6WHrr&#10;i+2O5snCjimzBQtAIuOi109qlt6sSmfDrsuUTZkjnkmpo5wWl9ms56sa7E+M+LwGNBjcS3/MSubf&#10;2LXRr6sLPYvEvlJOLfxK570tba+tIB7QwICaYzCOlh/sWO21b68pDmN2xiu3E47dbWCwua2kkXcH&#10;bOPUAQtHhZKa1c6SNTh8IzH20YKV6Baa87ktu8w0YgjY38nRdP6Zhzft+VJmwRuJ/prn35N9eirG&#10;LGHVDaLG6Npus4Y2hoFEYVmGMhrAD6U0/GWcyIyQbKMtNphSSxk1/puRtplM6YU+RLJFdkbhTWyy&#10;nrZrPp7V1YPmu6M3AD/ZdtI1FF6nq+rcuLt7ss+XmH5G7mh5uOXHyMR75jo8ADRfTerwsfIfZdtb&#10;XmHI4rkRK8xsLWlxpUdF7Wm1kfN9LrlMxODz5i33ZmMH+ay2mzntje8H2BDysgjm5fExQKVMrqVV&#10;+SP6ux8X8C9tZDGPyO7OKYTch0tFN6WF4ytrj/239lzxgjvHhw7/AOnUftX+uJj/AO1/tx7R7Pev&#10;DAnT+sqnZlvyiLJ/adjStrj968MfD+otJ0Y+EUOR/ajnRuIj704gDp61pNi21heL/ahzwcHs7u4u&#10;UDo1xKjfastectb/AIT4C7i4ktA5vDmLf5Krg6bvb9TnHZu3+w+ewgwOyo37LEgFcHTZ73HTDsnC&#10;8LnRNaJntcR5Lh616fLV0bjsN8O0uXNa7NY1cLQGhEFT49EElssAmSVH0QEtv+CEJQPRJNSIjdUl&#10;IpeqcI4FRYLZqtIipbFSafCgqeYtNb8HDyoHmIRseB0TiS0ypwaISW1AOtOiAdB6oGDjeiCwcQVh&#10;beiCOoBTUApAOIAIBYsEAaACAQ/RETYrp+q6NWl/DL8n1C0jzuzk/cBFJFvxny5d58PMHfrgIsih&#10;pYr2/W+Hyv2mmZXiLuLLYzPnD3D85Xs8trh+e+7xvkyU2fHe60u9cmnCqibkmAn1Kf2V16evVa7k&#10;WguNa2tRK712c/WqqPK5G7c0nbWy59+lejy9audc7l5p5OPNY4tdjv3AnqvL9jo+o+s4+MbSDueb&#10;uDjf2ck7Ip4mhja2JWWm2r3JKyofNjyPjmqx9TtebAjxXRnVXyucXuSfBiMTpdzDWrTc3XL13kbc&#10;7ckY3J4Uz3yxVjlNySbLi26SvR5ZX+Bz8cDmh0tXVuari72X8PU4XDpHFd1ws2ev8V5vSPT59HQu&#10;M7qD3sDX9Vz2O3XZ7B+LuT9+OKprWiWE16jxnAwsPkEVhstYys7SkPpqsLCCODRWkVAgCLR0TInb&#10;5JGIt8EAlCKJBAnAAqmMHAaII606IScGqCwcGqcTYdbqqQWqIbfzKpU2HwSKKiSWusiJSWG6vITG&#10;u80A814QWDod4oIoPQC9wQB7/NAKEgpdOARePFAILxRARJX0QcV0sgTaRVZEgFVNVIy+fNZ1/FDf&#10;SMDyT6lynZ28vywme+jjRc1ehrGTzpnCtFns11kZ6bLeFha211irlzXgm5WO1bzRXScjIDqVna01&#10;0iDLykgFiVna311iG/lJCDqptrWSIp5CW+qi5VMGXZ8rrXoosV8GXZMh6qbqm4NfuJeqqaolIOQ6&#10;t3Ivw1hxsxAruF1KdocbNX9STPB1sttQqaQ4JQBXcFFRRGdw0cnBgceW8H8yBhZRZ5FBuQixZRZx&#10;PVCLFrDmaXVystotsfM0uqlZ2L2DLqB6lrGG2qyiy/NXKx21WUOT5qss7E9uT5rSVF1TY8nzsqmy&#10;LqmRzgnVVlF1SRMB1VSsrqebOD1VeSbDokr1Tyi6nA+vVVKy2hQlodVUqZCvcr1VZOwky9EZZWC9&#10;zzTRbgkv80FkgvsgZbiQg0oV7DzqnYdaiyEVdhhppRCMmnbgdKoI8xhd0VSnDlHC1NEyL9kubWtE&#10;BEMVHkFAOk7W0qgIX5nXQDUg1FEHky1+0oGThkBbSt0DKMT6kDKQ1wACBlGmo8gUpVO/hH8jA9to&#10;6qJFVWcnOGY0hJpYn8Fe34acPy8a9+cmJOXe3UA/4rwfcr6r0NWWjyXPuHbQBovC3+a+h0+IU7Ij&#10;1Nys8NJTTcxtbFGDPDIa4gA0RgxF961SBz3uiAHvNaFFVDDsgnRKwxsnNbiqWAc3XrRIFxPJeL0C&#10;nClkXs2irrpWFQjeR1UfyunXOaRfXxWs/DKqTPi9yOQAVBFylr+U9Pw8rd2cTjz9wRHNIZAHeou0&#10;1C930nzvvPRPFZXa8PAQYuO2J0oa31B3kva2/wCrxef/AHX/AAsImxgWCke4kL5z2fy+q9X8LOTE&#10;aCSB9i5sfDsyq54WAk0p5LPCsmWRB1aFUUvyDohCST6qrHZvqqsgNkd4LKtNVXk7Y20pXzUVeFU3&#10;J9t1K6qcqWrctrmXOqMlgI/beSetbJypsWccQLdaqvIsJEUbWGoCMjCaGtcK0ojKTTmB5ojINvx6&#10;tIUbKlwp5cR240aSlFeSozcNzRXaVSpsyebC8A+kqbFzZm5WyA6FRVzZHdvIopwqXIRQkm91Ni4u&#10;8HBaXV2VupsF2auDHA2gDaE9dUXo1OEGtaBVazVlt0aKHJ2Na0GtNStZq5+m+Ut/IMayhKrxZzZW&#10;nlYg4jcE5GuqdDzkbaUd+Km7YV45XGPzIHq3VWd64TeKezm2k2dT7U51yzvGxa4/I+5T1rWUvBdQ&#10;ZZFPV9FpNmW2iygymud+cAhaysNtGjxcoOoPcC1jKxeQ5TYxd1VURYkNy2vd+YBGGeEp2SzZSoJV&#10;zURQ5UjJC5obSvVVNFeWGB7igwYcTIlyXtZtFRIeiqTDPbo8n5XzFk9pcxKMfuNjsKNzg7FBpeqv&#10;XbxcXb+8VXdP9zvIcngv47j8h8TphtfOHVqHChXVz9h5+/rsV2Jz3D8Nmy87yBblcjODumLqHWq9&#10;Hl7UcW/H/wCHWsn50Lx7WNhPka38rmu1XXPajnvK/wDDMch8s9yZgph8dO2uhBqo29mHPXtYrM7o&#10;+ReRkpFDlR7tLLHb2o209K1BGJ8m5jtwyciIHxYue+63n16SO1fknJcCeTmZp+hL/OVPr2iwuye/&#10;HNaJOVkDupLEr7p/+vbbjuw+8to93l3mvTYp/wAw/wDAXDfjLm5ntfPyJd4+kpX3F6el4r6L4xe9&#10;rBLPvLRQ2Km+03/TGnxfjzFbGI5GB466rO97V/pi8x+wuJhAaMRpHgs71qpwi2i7W4uBvowgD4rK&#10;9Kv9EQcriMeNr6Y48lj13uG3PjJWPy+GxpC7djA1Xm27Wu+ayL7guCxmkAQAVW3PW1nvtHU8Dj44&#10;mNBYKWo5d3PWuTfaLb2yKhugFV0eDHyV+QxxaH6k6BRtpj5a6bIWwihLblc9rebETwtDQS2pSyeS&#10;ceEB1S3aE58psXcUcbiNo+1a66ouuVpGwU8VrNcM7oDw6lA0kpW0TWRVZTY2AmZwj+qiy0/KRSy5&#10;vGQXmzY2V8SqnDJX2JFfP3b2zhtPucnAXDpuWmvpWsdvekZHO+T+3o3FsWyc9C1y1/8AXWsb9lNf&#10;lRZHf4yInPw+JfIL0LXKJ9Tcn/7mVzjmPknlsQu/+q5oG9HErfX6ms9vtYgcN3Vy/ceU2BmWcf3D&#10;ShFV1c/q3D2+x8nKPlrN57tyQH926QPBO4Ci9Lj6Hi8H2vtLq825PcOdlP8Ackc4uPUr1Ofr4j5/&#10;2PsLugy5+XJcy7fsV+GHn7ezUV2Rkut71VciP3Wk+9ktp/UPkUVU6WlHNzQafuXEeNTZZbR06bUG&#10;81yGODt5B0bv0sqalYXV0ypUXc/Pgj2+SktpcrTXRHS/C7w+++7YfS3k5QB/8eK311cVtaHG+Qu5&#10;3ke/nyOHQldEh/LY8d8j9zMLWQ8w6LwCjpD0ly6n238idy72+/zJeD4hed11e16srv8A273pzE4Z&#10;uy3OaetNV5fWvpOGnw7Fw/OZ0wbumN1xb16OmrpHGZk8oaJH7gsXTI2GOatCqIqzjFAinqkt6Iia&#10;lR9EySmFCbEgGqSbEiLVUhMaR4XRCOqwW3ULSIqSxUin2ioUA6w0NFUB7cq1B5hVI2PN8EIOC6oU&#10;oaoLB1qDwWNUEdaeiCPN6IBxCaW3QII6gFA9EApALBqgDQDiACACAQ5PUYV83VawrWR5NxO5XK4+&#10;ky4/3I/aJauournWG2jyX8jZwZFk/wBQCgN16nHph4fvcPKV4H7o5WEcjNvnA9RpVerx7yR8l7H1&#10;12v4YzI5rDYCTktP2rXb2Yz5/VX/AIZnL7kwmk0laftWG3uau3n9Vf8AhUyd2YrA6jwSRTVY7e7H&#10;bz+rv/ChyO89jSyOSlOtVx7+9Hpc/q7/AMM7k9yy5G4vl3jwXn9vYm71/W9DwVjOclglbNATG9hr&#10;ULnnbH8u3/Frd4XdGJykLWZjgJ2toJHHwW09if8AKb61ZvKyct+Q4MJkYfykeCW++f5ac/XuVliN&#10;nhG90uv6F5/XfH8vS4+vVpje/JIHNBPkuO+xI7p69bbjo8w7dsLysd/Yjq5cK6ZwkWeDGTE8UIWN&#10;7R6GnKveHxAybZjBwIqATVH7Bto9i4LqxRtNqAfwU3Zhtqu2UqL1UylIktFbqhTzRUqkFKpSEmQI&#10;AIAUCAQWX1QVI2oLxHttWqEi2+aAUmC2nTyTyVOByE4PC6ImnBZVlJQNU02Fg0TlI5VXKmw611E8&#10;lUhklE0pAkr1RKDzX21VZBwSeaYKEiCsOe4gg9xAASJgTpPNAI9xARpZUHFbNLqhtIqciSxCFRls&#10;4k7qeaTbVjs1jnbreKVjq02wyGbiSPqaeKwurs16MrmYTyDYrPbVtr0ZvJwH1rQrK82+vVST4bwT&#10;YrG83ROkVMuE+v5SpvNpOqJLgk/oKj9QnXCOcE/yI/SudjLsFxNm0R+gfuN/6e/wR+gfuD/T5P5C&#10;l+hP7hTYDwwkWss9+eF69GUy45g8gOpRcm8w69NsowGT/wDM0WbSnB74/wDEVxnTgfN/81FpFtM/&#10;/wAwqDh0SS9XlJZYdJ1dWqaafY+S1HJpqwhmkAoTVDPZbwTkEXqrZVd48+l00VeY+Rp9iuMNlxDL&#10;atVcrOrKCe9KqmViwbOrlZ2JkUpPVPKanxSVNK9FWWdS/dPirlZ2HWSnxTyixKZITfdZXKjY+2Wn&#10;WqrLHY4H16pypwWHU6qoZda9U5WNIL6GiuMqAfX6pkBPigOhiDcV7LzlziQbRokmrWopRDMjaCUB&#10;MhYBdBm5QAVRGxMAEwhyyAm3igEF1QgI9aEoCLLOAaIBLaPCAjbi2QitqJA3JIRdACKepp+CAe9w&#10;FwqnTkOOO4D6I1hbRk+4ZhHiSgmg2n+COv4b+vPl4j7py45OXmqQaE/xXznubPrfQ1+FI3Ma1xAN&#10;qLx7fl7kmIUZQ4Vqpq4Jv1SM5v20INCEGfZOQLlAwS/J8CgYRTkOLqVU2Kh+OWtKlTg0sSACtapA&#10;8yYFKwB7mw1BSwok5RLrmyVH8p8GQ00qarPC7E8D3BY6rSfhjsKeKmPIwD1EWRrPlnvfh5Q+SMLK&#10;y+Sjxsfcx7z+YfUL3vSj573nV+2+xn4nCQZGRll0h2naR5VXsb/9Xjc/+7sHbOO1vHtjpWhN1857&#10;P5fVer+FpLjBm+vULm/h138snntIeQ1QpHhY5lz1TpSfJyUbxWiw2ro1UcwIcVnWmqsy2kjRRWkZ&#10;iZrjLQV1Wa0jbIAKEoyFhjlzR6tUZKxbxTmgujJYP/utvVGSsPDPG2iMlg9jZDXuudUZLC0d7e0E&#10;FGUUwC0mwqnBETKja8Up9ipXyy2fiREGwQpj8nGjBNgpqsqqSGO/klhrpSImxgqcL8mhwZYmUBoj&#10;xZ7bLlrxanVXNGO21WMEjqi60mrn2qz94saTXotNdRr8qXLzZTWjlp4rxhQ5OXK1pfXRRdWmtkKw&#10;ObhdI1j5BUGhBWG+rfWxrGcgSG+3oRrVcu+tdOslSxkuI/PtIS0zB05xZYfJyRuH9Qrbzc15NGzm&#10;XhtpFX7EbcVlj80ABV9+q016ufbkv8DnGl49a3nRheTYQ8m2QNAettd2V5rJmRau5azZldRS8m2I&#10;ep2i1mzPxR4eRZNvdur4KvIrq4z8u8lknt/NixK+65npobqbu5umlfL+fszuzmOVynSxzOY+ZxFb&#10;2qsOvXDHXldq6dwPxFykjWOmY9pFLUWGvstb6uzsXBfF8kZYzIxPeb/mC6NfaRfVn8uv8Z8X8aGR&#10;1wGMPhRaz2tkf4ujY4/x9gQgbcZrfsT/AHb0fo1i8xuysaOjwwW6URNt6Lzk/C4i7Zx2D8gH2KsV&#10;OKls7fgHQBVNaPlLZwsTCKRB3+ZPwp/KxiwI2gDZRLwoyktxIqU2hOaVO2x9uHAP0gK5qz8sJTcS&#10;LoAtJoPI9+3iA0AT/WubmZIogKUCm82k2UmXBE6tgR4LLpzmGuuyndhY5N4wuP8AXMtLtV5x2Jjt&#10;IowLXXWRnc1rI2xRxglgLbDatpcM7rkoiJztxpG1woAtZsPBFlx2Ns4+g/kV4ux4kVZONFL/AFpA&#10;xoPVT/jVH7IYfncVLJ7UeS1ztKBL/GpfukTGRMLaAbmm+5XPWrPb2YtGwY0LQTIATSv2rfX12G3u&#10;SK/mOUi43GdJA0Svp6R4ldGnrWsN/fkjjHJ97c4/3DHC/GpWhBXXPr3Ft9l/8slj5ncXO5LmycrP&#10;G2v5a1Vz0JP4Z7fYW/y0GN25kSb25me+cg0AcFrr6UYbe7aj8l2xxMMTnS4scx/mIXVp60jk39q1&#10;gn8Dxkk1IsRjKHoFvOOrDbvtXR+3OIxoYg0xCrRXZRRecTpvs0M/aXF9ywy4cmGzHm20Y+lSSU/G&#10;OiW1yhvxTzPanOfuWNkOIZKxupQUC011G3xHE/7hmSjEh/pkvERr961kfPe7815AaC4AEbSrzXna&#10;ccp+LxHIZhpj47pidLJXY/8AFtrXcX8W98cs9owuBml3aU81N6SNtfStdU4b+1v5U5YsDu3sqJjt&#10;HUU3rHVp6Ndc4P8AsU735AtbnfucH3dasrT8FPm6dfUw1XdH9nPb3x3wE3N9y80N+KwEMlj1r9ic&#10;xWn+O8PcpxPEw52SzCLHRMkcI3NGoBstYy6cFb7OBA1xkc1pAOqqbYcn+Pmql3IYIJaJg1o0KqdH&#10;Tp6mSYOVxoZmuEoeAdFnv1jbX03Wu2Ocx8hzGiJrtFw9d3p+v62HpftPPDhGBYWoF5HXb5e7y54j&#10;0L29M54Z50XHtXXrHZeHBDWkrOVTc4v5GrSJv5WzPy/YlVRIZ0TRYlM6JpqUxBVKAskk/H0VM0pm&#10;qIKdVkdaLVWkRTrSqTUlh0ooI63X7lUB1MHmHqqRTzT1TQeGiBQVQQ81BnANEA4AQUFYeaUEdQil&#10;jRBHBoEAY1CAcQCm6IBSAdHX6IAkAEAh4qPor1gVmRuANvFGUVk+Qjldv2gmxonrsjxy473PxvKT&#10;Nl9vGc4mtF0abFeeXjT5P7P72zYsluBxE0pcDt2rq164cXb1/J89u7vh75gyeRe+LtzLLS40IWn+&#10;Rf4c2v18rHH4L+X5j6+38to/+PJY7+zs6dPrtTsf9uvyfL/zOGygT5f9C5NvZ2dOv1+s/hZRf2w/&#10;ITyN/HZLQdat/wChY7+xu319LWLOL+1fu9//ADsSdvjVv/QuPftu69PUizh/tS7hIJeyZn/Z/wCh&#10;Y/v3js5+tqtMb+1blxaVshHmz/oWHT2N289XVeYf9rMsRBfuaf8Ac/6FGvtbylfU1a/j/wC3SDGH&#10;9b1EeLP+hdU9vbB6+rqvYPgbjGvBlha4DxZ/0Lk7d966+fDVew/DnA49A3DjqNfQuC9N8uvXlqu8&#10;f464bGADcRlR/lU3bdvrrrF1jdm8fHTbjtHkAtdPKntdY9B9icZHhe1siDaUourSVy77x3jEc4Bt&#10;qBbYc9q6ZIK0GqeEp0brBASmHqnEbHLFVE0dB4KiEQEAW3zQA2+aAJANkG5QAQWBIGAQnAApkcaf&#10;xQR9rkFYcBTZ2FgpypKBVFYXu8k4Qw69VUKwsSX1VpwdbKPFBWHROgsHGyoyCvd805QW2UjUqk4L&#10;90eKBgfuDxTGCDKgYNGW2qBhGkkN/BBxXyPNShtECUkgpU8qXIjrW1roaa7KOfGBJshtNlNkYjSD&#10;6ftRhX7KpZ+Na6vpU+DTXqqJ+Ha6p2qLo2ndST8IKn0VU3m0nsKmXhRX8n4Kf1tZ7CBLwp6Moic4&#10;0ndDfwzx+j8FX64qdzB4d38iP1RX7ht4Z3VqP1wv3JDeHoLsSvOJ/crcziwyJ52eK5e2jXn1zXK+&#10;TiLJ3Ub1XkdpivS5bq7aaV2rmjrz8AIy7otMptK/bqbU5LbEaaIVkn2zXRAycEZNLIGUhsZHRCbU&#10;yKM9fsTZ2psUZqtJGVq3ga4UTkZ2rnGqCrjParRsjgKJsrU7HkcSFURVk2UhXGe1TopiBqnhFWEU&#10;1Dr0VyM6kiY+NVWGdqQyWyciLUpkpIF1cZ7U6JDrVXGNqQyQ1TTDweSqh061xohlsPctJ+GVHuCZ&#10;CcTSxQTp0LjW69l5y5ilaxt0ioOzG1sUIOMymk6oCW3LaB0t5oBiTLBKojHug+SAbLh4/amEeSbb&#10;YFARvfNfogIsjquqgDZIRYJA4yPc4k+CAaljvRAMCMsugBUg1qm0h5knmnonZzzvrM9jjp3VpYj8&#10;FHe4jq9XX5eDuYzTJyU7y7qf4r5j3Nvl9h6OuIityWhocXXXlZ+XrJ0eawtFChUTWZTKaoVgRymV&#10;pVByFiSosfxSNEln2VqUAI5g4V6oCU2SgRkFe+TaqgH45iDqkMJEkvprVCkTe510rDkOxSva7X8V&#10;GF1osWd21t/xVz8MNhZXItjY8k/k1Rr+WW/4eTPkzuX9nyAniAL26feve9KPnveaTs7uPuHmMWJ7&#10;3PEAIaBuNKBet0/6vI5z+z1T2o4t4yPfd5rVfN+z+X1Pq/hdzhxr4Fc+XXfyoJsYPluOqztXgmbH&#10;a1oAHRO34Gv5Q3RUFCFz7N4qpoBuU1equyscFjh4rLZpGamxDH6ys7Vm4/XaiQSPbedK2QabDG7q&#10;gHntCaUZ2iCCF72m1fvQWDs+VPbbW2t04mwcGc9v5lUEiNkco+poqVhUZOYXi5QMMvmzkVKVipGW&#10;ycx4rSqJD/CEzPeDdPxPyPM5oxm7tE5qm1o+O54TOa2vktJGdjd4kwewEHVXNWW0SnSOAcOlFpJg&#10;p8IdGv8AzK8M9ui8h4SDKxS4+CfixvaxwXvfDzuHyHSYQc7UgD/oWe3PKtfYrH4nyBzPHuazKhIY&#10;Opqf8Fz3ja7OftNrx/ybjyOAlftJFxRc3TnY7efebNng944mSAWyhc1mzpzq0cHPMkFWyAj6pfJe&#10;Mq6xuVDqetOb1ntzX+DyVHg71vr0c+3JsMLmQ17av6LfTq5evPDY4vMtcwAuuunXo47og8vyNIi5&#10;rlrruU0Z/B50xtdud9ivyV+svPgby8XrjEjHC4N1F2rHfSQ7xHYvFl7ZHYcbQbuO1Zba3ZjrZrW3&#10;i7U4vHA2wMp9As/8de3eU6/hMJlCxgafIK9eVjG9JSm4PtmrR6V06c2NqaxgdYhdWmqLTrYyDpZb&#10;TVN2L2g6p4GYfZDGdXJwrg65jW+lt/NXIm0GxV6qpE5hXsgEXKVhWw4I6FTIjCS1lAtJ8J+CXMcb&#10;g2VWqiPJC49VlbWkwrpMZ1zWvgsd7a0lkRBiuca7VjOdXd4tcTGcylltOVZXrFuGkihsPBaa8cpv&#10;aOV/KvyHB8f8PHkOax80sgjja/xOi6+fq5ZbezhC+K8Lur5c4+PlZZH8fiSAujdC/wDwK7dfUw5d&#10;vbehcL+36Ixh+f3FmVd4kH/Fafqjmvs1cYHwFxOJO3IZzE89DWjgP9qn9cTe1rft+MsBsDYmTEkA&#10;DdZVNIz23tV0vxViSVDsx4PQWWuukYbZqpy/iOCVvtumc5vQmi21kjDbS1msr4Dx56vbM4tPSy2/&#10;yMMf8c3h/AUOO4vjkcD9im9x/jpj/hb2ySJnkn6Incv8es/yfwfmZbS2N76eRCudmd4VR4f9u+TH&#10;IXyySDr0T/cU4E898Yt4bBew5PtTAGh3AHRTelbXjJHNu2OGm47ki+fkHSAOH5nAqf2V0cueteg+&#10;PHA8iGR5UrJnt/SaH/FXr2sPvxmPhE7o+AOy/kPGEUzxC4tpVjBX+K1/yXjb+n51meG/sk7B45wm&#10;kkOWAa7ZIgf8Ur7LXT66R1DjP7evjvt/a9vB4s5ZpuhHRRt1XPUkbGHtvtPiwBidt4UW3RzY6Gy5&#10;9+rp09WJDuVwMFtY8GKIMuA1qx/dXROGqpy+98SEiWaX9u1t6tW+nSs9uUfPP+7H5b4/m8c8PhZc&#10;kkftlswDTqF06bMbzfLPkeUnGRIIGuIqaGhC3vT4c/Tmo5psmcH3XPasNujHXl8oXsiNgcXudU9V&#10;je1ejy5QULT7za6VUbdK6JyjsfZ/ttfGQb1C59966eekj1j2fkQbYh1FFx75rs1w9EdvzVDPbvou&#10;XaVtLHaeEfI4N3CgUyHa6DiflatIz/lcM/L9iVWdYbBNOySw6XTRUuM1KCqcNEknGm6pmmM0BRAd&#10;VlT7fyq9U0atKTH0UJPt1+5VAdGoTB0WqqiKcamhJGiBTlAnBAGqZn2H8EA6gFNPRAOjRDPaHRoh&#10;JwaBAGNQgHEApuiAUgHR1+iAJABAEtNQae1h1CnaoqG+CF1atUSr1iDLiYp/PE018ltrWvigS8Nx&#10;kuuHG/6tTu6LzVj+1+CeaycTjuPiWp69CmmCf/a3b3/9Gxf+4p23y11F/wC1e3624bG/7iyy08hD&#10;tbgD/wDqrH/7ieJU+YHtPgD/APqrH/7gWd0laa9cGndm9vvs7i4G+FGBR+nK/wDJsIPZXAD/APVs&#10;H/cCm+rKvX2yf/Y/bjgSeOhB/wBxZX1JF/5Rl3Yfb0gP/wBWQCn+RE9dP+Wiu+Pu3X+kcfCP+wq/&#10;xJVa+7TR+Nu3BX/0EJPX0BOehKu+9TP/ANjXttxvgxD/ALARfQkVPfpt3xr243TDi/7gWf8AiSFf&#10;ctQ5+zeN45hfjtApoAFX6ZCne2s65vtSFosBZZ7TDbXbKZGWk2N1nWyfGbJBLjca0Tidj4KpJYKe&#10;UjTyAQAQDdblAEdEAhABABBWZBCB1omVLa6+qCp4O+1CSwftTTYBf0VQit5TygC9XKLCd6qVOCxJ&#10;4pkcbJZAPCXqhIzL1qiAYnr/ANasDMpOhQBiY0TgH7qYJMiQMySWQIhveChrEWRwoUqVqBIKkoEq&#10;vliCG02QpIGnoqHkiuxmeCB5GHYkfgkrzRH4Ebj+VGB5oEvEsOjUsH+1XycTr6ECexUJ/E/5EK/f&#10;TA4epNWIaTvTg4en6EC96I8QR+myMFO9tZvmcJkcL7dFzd5MO7jvlxPk8JjpnmnVeD7H5exw2U/7&#10;RtaELk1ehrTgw29ArK0g4ZrpZZ7VIhieSqHkP2l9Ex5HRh0pZA8jzcTyQi1KjxR4JxF2S48Ug2C2&#10;jG1YRY5VYRas4Ydlz1Rhnamxx11VM7U+OMClAqkRalNarkZWpTBQK5E2pcX5lcjO1LamztSIymlJ&#10;a7p4K5EU+Hf9KpjUhjhZOJykNdUqhafa5EZ2j3eSuMygapkAPjohNrozJKO1XsvPSJZ/RqgK12SR&#10;+r8U5CsJGeWfqTJLj5JpsXII6M2vW31QC/3ttfxQDf7qp1/FOJAS7iL1VGd3CmiAhyuroopHsYVJ&#10;qkE1oo7XomANEA08imiQR/bLg4pVcvwWI9jCStObPZ54+X+ZGHxs7d+2vmuP3L8PW+u1lrxA/kPd&#10;yJXl1al118v22zX2fr6YhpufuO2uq4t3VE+PMDQBXTzUyqkPt5Ch/ME/JWEpme06n7VNqvE4eRAF&#10;A5LK/BGfl7jUu/FGTmpbM5raDclai6p7OQbs1S8lTUqPMDnCruvillc1Sv3YHX8UZPxLbl7tT+KM&#10;i6lHLodopRLyOQ/FITeq1mGWyU3NeyjarPfYprlW8jyAMbxuvRHK/LPrr8PLne8cc3JNmnP9NpuP&#10;tX0Xp1837v5b3tLvTAxseLAx4mkClXBvX6r1N7/V4+k/u9Pdo8iZ8Bkg0NbFfOe3+X1XqT4a1+UC&#10;1xdQUC4PJ6GuuayeXyjGz03dUtq3unws4shs0YNa2Wc2Y3X5OEM23pVFq5Fe/GDySCotVIqcqNzK&#10;giyi3KplR5DWkbfFZ1pDOPh3qAptNOZBR23b+CUFSThEN3CyoEsx66pymjz4rQbJlSGRAEWCEU/L&#10;E0sFhUhOIqrfj3TyuK7Ixb9UZXFVLCnk0GTC91ulUslVHl8OSKhuirVNqim40ippRXIWWdzIQ1xa&#10;DQrWalTnGRSRyA1OqTOuq8Ju9Jc8/eq1ZteCxwpawWqUaRwYagBERtE7Ey5CA1pP0C0lY3Vd4/CY&#10;HJkDJiDy7XcAf4rSYZWHsz4o4LNiJEDA5w6AK54o8rHKOe+C2DfLhhzanoaKdtNdla9do5HzHx3z&#10;/Blz4fdIb0qVjfX1dXP2dmch5vmuJftyGOo3xBXNvwj0ufsthxnfoG0TOLXHVcu/F1695W6wO8sd&#10;5B94feubbnVeUrX4vdULg0+79xUYsGvObVqMLuxlB/V/Faa9Kx7et/wsJO4Rkihf6V2c9suT9Xj+&#10;U7hOM5Lnc1seHGXM3AWqvT5cbs5e/fXSPS3DfGfMnCjJgbu2ixXTPTrxe/uxqcT485kUpC0U6LSe&#10;m4b7iW7465tx/K371U9Kp/zYUPjbmqfkaftVT0an/MhB+OOdNvbZT6q56VT/AJsBvxnzRvsaP+0t&#10;J6dL/MhQ+NebB/I0/ar/AMWovtw7/wDY15o6sb/3k569T/mFf/Y35pujG/8AeT/x6P8AMKb8b804&#10;1LG/enPXL/Lh4fHHMj9Lf+8n/jj/AC4dZ8ccx1a2n1R/jj/Kh4fHHJ/yt+9H6C/yT7fjjk/Bv/eR&#10;+gf5EOD43zyKOoD5OR+gf5MOs+Lcx+rv/tkf45/5Q3fE8x/NIQOvqS/xhfaLj+JBW8r6H/Mn+mJ/&#10;ycrOH4pxm03zSD/tI/VD/ems+MeNYRSaUzV/KXWotNebLb2Hzy/vh7NyeHxMDOxfcfjsyot7bltB&#10;Sui7eejDf2Df9tXy5wOBwWPxU2d+2miZTaXBgrbxXVZ8MP25r2PF8kcTK0f/AFxGaf8AnN/2rnra&#10;Fs+Q+P3UZy8X/wCmb/tWdi5hZM7/AMano5aE/WZv+1GBcJkffsbtORgJ/wDpW/7U5lnYlN72LjUZ&#10;0B//AHjf9qrPwzwls72n/wDwuAjw3j/as7VyJDe9ck3GRBTyeFN2VjIHveRl3zwknwcCp81frP43&#10;fX8ssW4nRxFEfsH62R+RvnbhOy+GlkkyYjmuFGsBadQq03+U7aSR8wPkb+4blO4eRkpyL4Yi+wje&#10;WilV6XOyvN65ZHH+WBjQlzuTmMlNS/8A6V1eOuGE22jovwz8m5vPd4QYjM+SVj5g3Y55K4+1kdnL&#10;O35fTLjs3LxIonse7eRWlSvP23+XdrxjVQ/IUnEx788ExixoK2Va7nebX8H8i9s84BG3JYx51Epa&#10;2/2rVP8Ai1sWwcdlDcx8T2u0LS0/wWdgvDaIU/buBkCSrbEWsEphhvrtGV5L404bl4nwyySxVFPQ&#10;aLbWxj54/LjPcH9pnYPPF/7uTJe9+pqCVtNlTpHLuQ/sH+O8sOLJsptb1DgP8UeSbrKyM/8A/rw7&#10;He47MzNv/wCZ/wBKm0TnFVN//rj7PNC3Nzfp7v8A0pXDWTCL/wD83u0g7d+/zv8A9L/0qKuZaXjP&#10;7Be0+NoBnZtR/wCZ/wBKXwqWt3g/2k9t8ZtDMzL9Fvz/APSsNpG+u7e8f8JcLxLBslmft03Oqstt&#10;Y0m68HaGHgj+mXWtdc+0w1mxp+HHj2BWdXAYa2BSw0OA0NEkVKj6KiTIzQppqYxyEpAIomzPxqoa&#10;U3pVNNPDROFTzAFaEgUomk43ol/IOgq4DjVSafaKoRTor0QR5osgFBOGWNUwcBugHBqEA4EJp1pQ&#10;RwahCKWgFjogixqkIUmZY0QBoAIAJyghwSEhkgXsiLkMlgOqrLSGnRIUadFVFKwn2T4JYGCxF5JY&#10;Mfs+QSLAe15IMRip0VapsAM8lV2T4lBnkFFqsD9vyQMGzGOiuDBGw/Va67I2hDm0OiW2x6w0QPBc&#10;9rWKbPiBheSFns01rkXIUZkuvS65t3ZzpEb72K59nXE+OTzSlCZHJ56K4jZMZKE6g7uBUiD3VCep&#10;0dfNaJwFT4oAkFRFOJJsnk4CShFBUEIBIBommlB6bI614QQF1VUMgv8ANM5Cd5HVB2AZFURgPc80&#10;0jEo8VUTSxIfFNA/e6VVfwIHu+alQ/ep1VkW2cU1QRYm81QGZKg3QDPueaAZe77EHKYN0GQ6ngkr&#10;JhzReyBkw6KvRAyZdD5IPJh0HkgsmjBfRAySYP8AKmMo78Un9KCkMnFvTb+CSyXYunpQLsbOLtcL&#10;JibClx6t/KEWtda593UxoY4Cy4PY2ehwcVy4t0jrVXidvy93igHGr+mi5o6rcB+28lWGfkScfyCw&#10;2ayk/t2joqlGRiBg6XTB1sA6BWnJwQV6Js9qfbj20TZ+SbHjUpZaxNqYyCnRNNqSyKppRUztSmRU&#10;6KoztTGMsqZ041proriEkDyV6pqQygKqMtj4N1cZnmoKn49VcZ2nwhFhcZIKtnUtkgCqItOh24Jo&#10;tLBtqgjgNk4VKVs7XQDI0GxC9Zx01PN6bFNKrdIdKqgacQRqhNR3SlpsdE5Alw5JoknJT8sg6oGU&#10;mCcv6pwlnAakKjTDogGXR1uopHom7RRAObzVAKrW5QCCQbJBIaGhn2JVcRp5mtjd0sr0Kz5eHv7g&#10;eabHjzQsfRxItVcHu/h7X12vy8aw8o6rqu1JXzPb8vseH/VIj5ANIdv1XLu3h93LtGr1nI2mC4+W&#10;YSKv/FGD+Eo8u0NNJBX6p4XmGRzjWG76qcKlh487G8UD0vEfBo801tt90YI+znG7ab0vE/hKj51j&#10;QTvuErqvMPN59p1k/FLFGYeHOgaSBGE5hxnOg3L1OCtWkHcLaU3hXMp/KWeaY/R4BUbxWuqDmZ0b&#10;4id4JI8U+f5Y9/w82d7SzZPJMhDwI3WJr5he76tfL+7+XY+xe1+Cx+LZPPM12S47vzit16l3/q8z&#10;nP7O8du50GLjNjhd6ASB1Xg+3fl9X6mvwseR5nYx9HdOi83L0ddXN5+ZdJlD19Utq6Jq3XG8mPZb&#10;6r0FVh5fLO6fKxl5E7ahyd2O6nsTkC8Gt9UvIeJjKyWODq60U2jxZieQl4APVTarC4wqbfUpCyDI&#10;wC40RkqIztNWhOUjL3hunVM4juBcKk1TyZjcGmxVJwSZDIQPBCbCHChugQ3MwFvRNcigmiqbIUEc&#10;NNUFgU0TCxwNNE4nDKZsIaH2W0ow5/m473TEgWV+R+KRgtG8AjRTlN0bjBkewACqrXZF0aTGe+lX&#10;E3W0rO6n3ncnlN1W/G7ARuCWWd1bPj3wtcL0qn5MttGtgkB27XH70vNl4NLjwsmjAeAR5rblvms9&#10;tcIfI9v4eawtfC11etAujDK7Yci7o+LOPymPc2AAmulFntoJ7FjzR3D8WZUE8v7WMgAnbSqx25Zd&#10;HP2q51m9tc/xT67X7W+RWd9d38vYyLH53NxHthyA9oGpoQufr6zv5+xI6FwvJS8k9jYZD06rk/RX&#10;bOuu0dc7e4XkuUzYsRgLg4gEivVeh63C5eV7nbXWPpJ8O/G2Nw3HYuVlwgyuaCa3/ivp/U4THy+K&#10;9/3vm4ehWwBhpExjWDQUC9T9OuHhbexttTjWNoTRv2AKJymS87RGEuuAPuWnjCzQa1zeg+5PEGad&#10;o5ws0fcniDNE2N1bgU+iqSD5LNAKACqVkK5ILHm4AH2KfGFilsY79VEeMGKNzHVqAKfRPxgxSKP8&#10;lXjB40vY8ihoEXWFZYAiHiFniF5UoR+BCMDzo/b+iMDypWyg1RgeVRZGOc7aHXOiVkHlRNbJEfU6&#10;qzuq5aUZCbKfE8mJJhEC5xV66o2tefvnHtTj+++18vAyYt0kbXyMLvEC111aRhtl8PO9e0OQ7P5j&#10;IxsLD5DdG87Xwh+3U+C3xllmysxFz3d8R/5fJgDx9xT+rLad6l/+6+7IhUnPb9TIqnCF/kU7D8h9&#10;1RAj3M2tbXf/ALVX+NB/kVYRfKXeMNNk+SKabi//AGqLxkOd7Vgz5p76hpTLkAHju/2qLzi9elqc&#10;75/74ghD352yn8xcP8Vz7ax1aoX/APlL3rjjb/qDSB9Vzb4jp01ykR/3W95AA/vWk6ioK57tG01S&#10;nf3bd3TRlrMsNkaNuhCc2gurl/c/y1zvdTnZfKZ7pOgY1x+y1VprYx31ctm5nLyZS4GR19RVdvPo&#10;4N+fyan5LKp6xKB9oXVOnw5/1fL0V/a5yzI/kXi2uc715La1K5+ty6uWuH3Y4wtfFjyOI2ObULj2&#10;0+XbrcRIzePx8+N8cwDo3Wsq10ObTLhvdvxblSh+XwGXJj5QO5lZXAVF9AVq69OmrEcD3l80dk5z&#10;MTOkZmcexwH9NjnmlfG6i2nfGvXHZ/y9JyUMTeShkhkoN29m3+KhzdOUrsGH3TxGVtIyGNLtQXAI&#10;lrh6cIuosuCV4dDPG4fUFX5Vl/jw96Do6pOt1XnVTXAbQNapXpTwSHAkqb0qpBF3kVH7KqSIshbe&#10;oKX7KeECYMpVUjKpyG1aaKKvXZmM8Ag1ssN431rGZrRvN1k6NaiM9KTU6DU1UlYlx9E4hKbqqTUl&#10;hrRJKUNFTNJiKcppQ0VJp5ptROFT7CqQfBCEnBoEwcAV6g83oqSkNRU0+NEJODRAKCcA0zLBqgHB&#10;oEA401CE063ogjtUJpYNUEW09EAtuqAWgFjRAGgAgAkCTogGnBC4boU1yhsRlUDaBrdOUxHb0CoC&#10;skB180sQBXzRiADQi6mnIKjfJLJ4JJHRAwMhBYJ2KpRgW0BHkeDTmi/kouwwYLQapwsqvkIv6L79&#10;EWHq4rzcezIdfquPo7uUVsMh6lctrskws4321RCqUx9Oq0iKlRyX1VJSmvBSsEPh3mgywU8goEFG&#10;SwKoVEIlBYJreiBgEGKoQWCTcoKwSEgnCofamzwVuHUoGALgqgxCS8DqmL8Gy4UQWSN4AVQiTJbV&#10;NBsykHVVE062aupTTgr3BrVV/AF7o8VJgZfNWAEtOqCwdbN5qiPCW2uqAAfVJOSXEIUQSmMisUHk&#10;NoQMiDa9EDIGIa0QMkGHyQMmnQ+SBkn2R4IEpDovAKsNZg2YaahOalabdEARZGGG2xD4gVnT1uUH&#10;JLY2E+AKz22+HVzny5H3LN7m8VXmduj1+GrmUsJLiaLyutevx+DRhJAo1ZxvtRft3U0Vfwxz8mzj&#10;O8FltFzcX7UeCTSUr9n5IVktuKa6K02nW4rgdE2dqWzFNNPwTZ1IZjnwWsRakjHPgqkRaeZBQ6Ko&#10;m0+IfJUztPsjTQd9ryVxNOCNXEZPBvkqjPYtraFUzqQ0UTScbqVcRTqE0titlTqqIqSwiibM5UVs&#10;mRdfBMUoGpCtlWjdlFpu6q9fDiOOyA9uqYR3vFBdOFlHc5x0KeCN7XE3KYymRUA0uhJMgDnaICZj&#10;jbeiVJc4p3EUspPCdIaCnVAwDXghAweGiBgAK9KIGBnwAP1QMG3NcDXRAwMElrr/AJVNPVU8o9zI&#10;Hvr+kqtWmHzP/uK5p0edJEHXP+1cHufh7PofFeTv9Wcxp9VSbr5vpPl9Ty3xAbzUhoN1KFY7at9e&#10;mTknKnUvuUpzyd7Ypsc1t/Wn+ov3h/rrjo8/ej9Z/uNu55uhJJ8ao/Uf7ymc3T1B/wCKX6z/AHCd&#10;zhJruSvMfuLZztvzfij9Z/vB3cJaCA41+qP1D95r/wBxydHpfqH+QkRdyyVoXo/UP3rBncR2/mWd&#10;5/InXJ+PuUjqfvT8GmvRLb3M8/ros7zbTpEiTuWkDnOlqQNKrTnycnsdPhxnubn5Zcne11SPy/ev&#10;X4aYfN+3tlru0c/m59kpmcIRbaQf9q7rP6uLlf7PRvb/ADTmYzYnOO8aleB7f5fWepfhd5XKb4n7&#10;nVqLLz3pa35Y85O6fdu6qN3TG74rLOxg3eC58/KcfK+knc5oDSi07qt8EOYzc41qlksI2XMBuOiW&#10;RhRMmDpPzA3Rk8LuOYgCjgEZGE1sri27616JI21F7oaak1TyXiSZg5AwYdlEAtTgkyj+9R1XGoPR&#10;PJ+J9kja1FvFVKmw3M81qCnlKHPllraFGVRTHNjrcoyExszSyoKPI8K+fKArdK7CxnczIa8mh1V6&#10;7nIqHRscTYElV5KwTFhUfvA61U3cYazCiBYPTRPXcrqu44jtAF/Jba7sd4ksxnk1pZV5sqnxxe3Q&#10;jVVNkWJ2PNLvFXUAVT5Z2Nfh5zWNA3VKPFPi02NyrhQbrLTT+rPfRooeRa5gO8Lom7k30ydL25Q2&#10;kgqvJzbc6pc7hMR4L/aBd1VxE1sc85ftXGzCWmAEfRXNW2vWxyXuH4rxsoPfFCGu6JbaStp7NY7t&#10;zsbk+O5VuPDjvmBIALRUXKNPWlba+7dY+iPwz8XSNbDyHIQbSAHUcKGy9Hj6mHk+97/lHtDChgxo&#10;GQxs9LBRtF6Ok8XyvXpd9krdWooaLX9h66FMYwXANUYyd+D1DS1k8UvKEhl/UaowMlF4b6Q0/VGF&#10;TaA0F2p+xL5HnBhjGu3EVSuR5wokHQbfqjzL9kEAWipNfII8h+yEl9TtDT9UeY/ZDjI+u4JXcfsg&#10;nXq2n2o8x5SibF4peVLxOiNjdbp+VPwJIH6bBHkXgXsBF0eVPwNGJpcLfREomkL9lvW6q08EGBvQ&#10;UKk8Q0cOOU0lG5ngFU2KxUZ3beFntMczKtOo8lrrszurB8h8HfH/ACj3S53DtmkdcuqP/wAlbfsZ&#10;3TMUkn9t/wAWvbV3BNv03D/8lH72N41RZP8Aa38V5RI/0ACv+Yf/AJK119iJ/RVWP7RPidxO/ghU&#10;9d//AOaqvsw/8eo839nPxLLUN4UD/t//AJq59/ajo09Wsryn9nXxDiMe+TAibQE7fc/6Fy9Pckjq&#10;5+nXlz5N/tc7JmY/H7fwBC6pAfv3D+AXm9Pekejz9C15rn/s7yaOLZo210BBXD19528/QqkyP7Qe&#10;VYCY5mbx+R20rj2950z0KqMj+0vn2UMUrQQPV6Tr96J76dvr6seB/tYzos6J3KvbLi1HuR0I6rbT&#10;32G/oV6l7d/tn+KmsjGTjxNfQbi6Tr16Lv5+649/TrW5v9qXxVyMZZiHGa53/mV/wXZp7kc99Ow5&#10;2f8A2ndu9n87i81xUsLXwSbxtcTotZ7EqP8AHses2nOxcRmOyTd7bQGkBaTpCvOmBy3LQNLS1zx5&#10;BazaMttbDTu6cxv/ADMaQ01snmMtdtpST3ZA8UyMFzj5gf7EeMdOu9Vs/PcZPUOxHMLfyUNL/YE5&#10;pFXrhUyc2YXbsd7meF1c5Rz7ewdh+S+X4wgMyDQf/HitP1Rle7X8b855ETmfu5DQak2UXic+XQ+O&#10;+auJytokymNrrVwUXgeGzxPkngZwKZUZJ/zBTeB4X+P3bxE4BGZFfpuCm8DiYOa42azchh+hU/oP&#10;JmTMxH12ytP2ouuC8agSzQkGkgWdjSasznFhqNwKw3ba6sdmtaHmhFFy2ujWIIIssrs1ONND9VUu&#10;Qlxu0TRYkB1VaUyNCaltCSLMJMY69E0pQVQYOjpdVE04DT6K58psSG+pCcJDRSgQR4LTUHWi4VFY&#10;fbqikeGiGZwaIBQTgKpaqZjagHWi2qAcCE041BHRoEClt6oQWAgHG6oBaAWNEAaACAHT6pU5MkON&#10;EiNl1imqU3UnqmqEOeRYlJpCN48U84VQ3hFpEGQDqlkB7o/lKMgfuD+UoyBF9qi3kgZwaMhOoT8R&#10;5CMoCMF5D953gUsDJJyCNUGHvVvWqDhJkBrf7EYGTTpgFUhYyqs/JYInf1Bos99m3PRxbuOdoe5w&#10;cDded23enx5s3jZW6hJXF5/Lq20xF3DMCB6lpNmN1TWvH8wWkqLEljqX3BazYvE+JhpWpRkvFKjl&#10;BRas8JBb+KJQdEgKMlZkN3mjKfEW6vVGSDcBdPJAZAUGSXDoVWSwG4JkIvAQVmRe4E4mwkvqmzwT&#10;v80DBJk81UBsyeJTTsSX9aoSbMnmqgI3eaZEF40OviqhE+5TqmVmTgeS0mv2Kv4TgXuU6qSOCSvV&#10;UArW9UwISU6qgeEvmgrEgSV6pIHvvSqAUDXqgFgeaDyVbxQVpTE05P8ApNqJHkNo+qDJLPJAJLAh&#10;UM7R/wBCcpzY24AdFc2JHkLRTrVK7p8UZ7m3JIFOi5992/PmyfM8hFG1wDqGhXL03+Hfy5OR8lK/&#10;Ie69iV5HXp8vW5a4iqbibtQuTau3SlDCubKZWlpYwvL8FeWVH/p5PT8ErSN/6ff8qhpNixx/+VVD&#10;8jjMCn6aJi7HRgEnRNFp9uD5IRafGIPBbRlaWMWmiqJtA4x6fwVxNpQxz4fgqRaNsBCZF+2riLQE&#10;Z6Koil7KBVEWlBlSqZ2naEJpyNrb18VcRTgFU5MpONaR1VxnSwqRTra+KcZHGm9EA63RVIRY1CqR&#10;nS/fc5wuvYcGVg152oLIg49VZZPxiqB5JAjr0QWUhkR8EJyWccnQIVEiKPZqEqayxaB1lJxKkuUG&#10;JjNKoCW0gIAF3hZALbtGqAW4NdogkbYWucP5kqiX5VfNsAw3/wC4q0dMfIn+5PNcO4XsBttP8V5/&#10;ufh6np7Yryx+7cTTcvA31+Xva9cQo5RAs5O6L07GDmFx/OiaFt1uTc2SQLOT8E/splmU4gncjwH7&#10;KBlJvuR4D9tBmSa03JeA/ce9138yfgudch7rh+pHgV6m3ymhO7RLwT+4yJz/ADpeA/adbOa1D0eB&#10;zqlMzdooXKf1rnbB396f5kfra69xHkHD9Sj9bT/IQcrlJGsJD7eC2054cvXvllsjKbLK17jUg6L0&#10;OWrx+++XUOD5bOZjsGNA/wBkC7hpVb76/Dm5bf2dD4TnnsP9Y7T4FeB7Wvy+q9Pf4ax3NCZgo631&#10;XBNHpa7/ACix8gwyj1alZ9I7NdvhuuJ5BtGDcuSz5VNvlso8pjmg1SsVauo80Ni1SSo8/P8AS4A/&#10;RTTU2HO9zgalKm0kcxoLqcqkPfuyP1IyPEP3Dj1TlTdcJcL91Kp5TYfkjY7RPJfhClj238Exk0ya&#10;h2+CeSp9x3BGU4VuWx1DTRGQyGaXQO1Rk5EU8x7babvxRleEKXmmPGo+9IVSZXJNqSHKpBEjAzmy&#10;kVcqU3GGyB7QagqKF7FFE1opZPUsrLFEZOo+i1lZbTK9DYdmorRV5MrqiF8TXGtFcqfFFkyWtPpK&#10;0mxXQ/i5bq13LSbxPgumci5tBVF3TtosoeXcKDd+KJuzujV8ZygNNxWs3Zbco0L8+N7bXqtdd3Pv&#10;zCFkUtSWhbTdy76VAzsbHbUloINqKpcs5pXTfi/tDi8yRuXkY7Xu1BI8CvR9bVyex08Y9Y4EOLgw&#10;MhijEbKUsva56fDwO/W1YNyYgdjOngp30c2kPtlJvWgU66t/PCSJomitRuW9kkY2204MhhWfkPGi&#10;3gmoKPIeNOFzaUopuwxSRWtglkYpdQLlPOSxQruNgl4l406GE6p+I8aBa0CgF0vEeNNFjgag28Er&#10;qPGlb6ChF0TU5LBB5KvxaeRwDd1R4n5FbdoojxHkVXyR4jyF5oswLsPd4qKnyKsVGR5BQBGR5EE3&#10;0VzYXI93kq8vgCZHV1XflUWVcwkPAtsFPopu1jXXWVCysuHEYZJpAAB+UrHftXRpyc45vvVrN8eF&#10;Z1xVpXJv2rr05OYZ3KZ/JFxyZXUPiuTr1tjq054qhdgbvUW+4vM32trt1+BDi4pBUsAIXNvLXRru&#10;adxcRttAIXPdK1nRGPEMJ2lgp9FPjYL0RcntnHe0mgvqKKpbCzlnZOy8VxP9EN86LWd9of6JTuP2&#10;k3FcHQv200st9farPf1o0mHj58VGidwA0suzn7dc2/qxfMjywBumJ+xdWvuf/Ll29U+f3AF3lbz3&#10;md9TJDmMfZ8dfFL/ANixnomjgYL/AM8bfOqv/wBj/wDLT/CMO4fiXVJiYVpPsZ/yy39L/wCDf+h8&#10;Q+g9pi21+yn/AC5d/Qv/AAizdqcLLUmFi0n2U/5Zz67b/hUz9icRLUGNlDpZaz7HX/lrr6lisf8A&#10;HvHMNYdrT0oi/Ya/8q/xaQO0MmC+PkbPGgS/9hqP8WpkPGcxAfTlut5I/wA/Uf4taHEyOZxwK5Lz&#10;RH+dqJ61aDF5vlNHSvss77Uqp66xbzueDQyOU3vKf6Tw5bJkPrcSPNZ7dMnOYvedIbmqxtPxLWVh&#10;nG9FpqEpnRUnZJYnKmpsapFTWaJJqQzoqQkt6BGQcGqsjgVRNSWGlE0pLTWiCp4LTUjzeioU8NUV&#10;J4aITYcFkJKGgTgLP5UzJFdUA6K/7UA83RCadGiCODQIBbUk043RMi26oBaAWNEAaACACStSXUTw&#10;LDLi0eSMJM7mURhpCSY3dUYaw27YKUKLDpPpOhSwRBaK2KWALaf5kYA9rh+pAFR5I9SqJsIeNmrl&#10;WTmqM6WNty8IyuaIc3JwxD1SCyztaTllUZHcmFECXSNt5qLuucKz+T3zx0P/AIzW/aidIq8azWX8&#10;p8PjV35jG08XIvSHOFYvkvnXgcYkf6jFb/MovVpr67m3N/3H9vxMe1mdE416PXP06ujnwwyOP8wY&#10;XcD9sM7X7jajqrz+u70OXPDofE8o3Ija7drdck2+W2+jW4+Yyg9S0m7nvNaxZLDT1LbXdntomNyK&#10;9VtNmfieE99VXkWEtk9OqeRg83IvSqMjCQ2bzRkjvu2VZLAvcPijJYDe5GRiBvKeU2B7iohe4rhA&#10;X1QRLn0GqqFSPcshFNmQoSQZT4qoRBkKadifdQkn3PNVAQZD4pg06W6qEadMa2TA25B0qq/gYLE1&#10;eqlODgltqqKwsSmiacEe4fFUChMfFASWSkdUJweElTWqBhIa/wA0isPtNUEdA6oI4OiacHQkqQoG&#10;gQqQNyapDTn0Sp4RJp2M0NFHkWulqrn5OGIEySAU8VnemG+vJms3unDgt7jST5rLbq0nFm8nu1kl&#10;Wxu181lemXTpzwzuVNPnGorQrDfbMdmmshhnGSyatJXmbz5detkS28U5pu1Z3VrOkSm8T126+Si6&#10;r8yhxQH6fwS+R5FDi6dPwQXkMcbT9P4IkLzH/p3+VM/IP9OHVtE4PIX7Gn6U03YP2gA0TkTdg/aD&#10;wW0Z3Y2canRUkkY/kqhZGccDoqST7ATGSPYFf+hUij9oDoriaQ+MUVRlSWsFFSKUWqk0oNtoqZ0N&#10;vlRVqm05SyqJtEAVaKcb/BNkdb0PVAPNVRFo1pIkpsT9wXrYeXlaMicWhGBlIbjmiokmKCiCysos&#10;eoFlUgykNxxXRFPBz2gBopq4YeKig1Sp4PYzSLqTTgKmilWC6EHyVFgsGmqABe1AJJJ0NEA7E6mq&#10;CpZO530SsZz8sh3fnfteOnfWm1h/gq1jp1r4vfPvN/ve5JwHVILh+K4Pb/D0PWuK8+e67VeNdfl6&#10;vn8COQ51lfiWu5xugJNzqpw3m2TrwHN1SGUUUbUVQMj9weKBkYcBeqE5SGPFroa6/gb3tpqgrTRc&#10;CCKoZ2okkgbaqMDJUcgPVGD8jhkaOqc1RtuQclotVTYc6GzlNIN0vEXqgZM4MbiTZbaxzb9FNAQ7&#10;JYXH0VuPtXXpHJvs9B8Ny3FYnDCEMYZCK7qX0W1/6sdNv7KCPk2Pmc5pAbfReH7Oma+n9TpiLqHm&#10;A1obu1XB4V6WnSWrLF5Fjng7uqx6aV3a7zDe8XyLG7TuXJdfleu/y20HJt2to6yixtlaHlQGAblN&#10;hSqXO5MbddVFi4Xx2cKXKmxUaBmeD1UVeBjL3O10RDkT456gFMqmx5O2iGdia3NjpchVKinDkQyN&#10;NCDZNKoyJmskG3qbpxUpTMwAUJTKwibLaW6owln+TEb4y6vRGDlYTIfHVw3aJ+NXmM/JOzeWh2ir&#10;XUWxXZT3uBLSVtNCzFUzkcnGfYmgOqd0PyjTYXdskAG92niVF5UvOL0d8j2rPqQPFE5VF6RGh7/l&#10;ifZ5ufFafrqfONLjd9vewF77HxKnwp+Wv/KfH3hFMae4PvSssLMWbeXEwBa4XStp/Czxs9zSKlT5&#10;2DEaLGzWP1Iqq13yW0WsOREXC4W0rCxp8KRlAQ5aSsdlrHkmM7nO9K11rKzJqbuqDE9O4VC0mw/V&#10;lVDucclkx48RqXPGh6VXb62vlWHsaTSPW3YIdhYEJbZxGn1C9zjyw+Y9zd1mDkMiUbXggDqvS5x4&#10;1ltW0OU2jaGrxqr21yrxTmTzHStFjt8M9pUxkhIub+Cx88/C9dMJsbqigKMNMnwHIwWUmPz1Rgjx&#10;PQI8UjETjc6I/CokMa1oqjzPAySTQIu4wFKC+qV2LAtrjpoldgHtjUo8xgoRjwR+weA9pGiP2DwE&#10;Gk66o/Yf6y/bKP2j9ZOwjVH7Ml4FBl0Ziv1F7Cl8D9QbFI/UR7ZJsjMX+ssR+VU5vIV5UT5Y4Wky&#10;UFEtusLXlWM5nu3HwmujjcC/ouTp2js58XLOS7hzORc4GRwadG11XF07vQ58Ge2uqXPFydVx793Z&#10;rxKDNx8QsNutrWc5DlmDa26yzk7MA1jLlzttUEbcyMOq124DVGIctKo1wsKKLI0hFGGzjSizsXMm&#10;nsid+uqyujXXemdgaaKfHC/I63a0itqq5cIp90zAFp5o8SHTAhT+1XgYdMB0S8sj9SK+ep/Lql5n&#10;4C3Cnq9PgUfsTdP/AIMl7QbPS/dROX/wIykfrKX+Rf8AlrOEwL9y4aOqj/MrO+rBDKd9PNP/ADKX&#10;+LCv3B6yEJ/5dTfVhl8z9WvJVT26P8Ubch5sSqnt1N9WRKhm21uurT2rXNtxxUuNwe7VdOne1ltz&#10;WDGgUvVdGvTLHbVNaA2621uWO0PNO5XhmcGoVBKj6ITUqPVOJqU0poqbGUElM6JoqS3RMjrQrI+1&#10;uicqKcFlRJDOiYSAr1Seb0VCn26ISfGqAWhFOAfgnCKTMBRALQDgNkFg6NEJODQIBbUk7HG6JkW3&#10;VALQCxogDQAQARIrVHlfQFWKq5cgtrXRPCVLk8qyIH1CyMK1rP5Hc8cVfULIw6NVNL3tEw0Mg+9H&#10;iqkt76g/nH3p3UsJDe+sf+dqXiMJ0XeeI6lZQldRhZM7qxHj/mtS8RgU3c+M0AtlCVmF66ZZjlO+&#10;8PFaS+dop4lRa3nJx3uX5x4riw8HKaKC11F3ba8XBeb/ALloT7jYJwTU0o4rLbeOnXi5Xyfz9zGX&#10;vGM5xB0o4rnvR0Ti51yny33hl+mES/UPWd6K/THPuS7q795EuDJMgbvByzvWtdeEUjeG775M1fkZ&#10;I3eaz/bV/pixx/inu7Oc10k2QQTU1RdrR4SO+dh/G/K8QI3ZBeSL3Cw3mVTEejuP9zBiY2QkDS65&#10;ttbGlsrRY3Ii3rUys7qvsfkBb1LfWs9tVxDyAIF6rbXZldVgzLBpdaeTO6pTci2qrXZN1SI5zZX5&#10;DCazIKaLDwyLaoB5syCwdEleqcLAGSiqUG/cVROwGWyqJJ97zVgkzVFE02Ee75poJdKkWCPcVRFE&#10;Xpp2NOkQkn3FUBLpEwa9ypVQjT3pnJkx7lKmuir+BYMT+alJ5s+l1RHhNbVMCEvmqScD0EebLRAP&#10;smuLoKxMZJZBJTJKJFTwmGiCwMTU6oPxL/cgdUKkIfmhouaIyqaq+TlWsqahGVTVS5fcDWVuFNsX&#10;NWWzeenlB9kmvkufbZvrzZfJfy+WSAX0PmubfZ1aaRDZ2zyGS4Olc9c93rXxjS4HZzhtMlT9iU2S&#10;1uN27FG0Cn4J38Lm+E5vDxs/T+C5rp8r/YRJxjBoEeAm5g4TWjS6y30ba7mzit8FjY18iTjN8LpY&#10;K7GjjnwSTNjZgPghXkR7FdQnB5EOx/JBWmTj16KonIjAKaLWEYdB5KytI9keCojTovJVE2mHMQRP&#10;tqipDmK4k0W20VRnSKDwVIolSDgFQFURSDrRVqml0sqjOi2+atJQFE2Z1oQDrVUiNh6LRNXns0cL&#10;L2rh5H8rSHHDwLIzDWTMMNFVNpyFtx21sEsnhYQ44AujyVIlnHbt0UZGZFbks2A3SyflFI5x36lP&#10;5PyibC8gBM/OJrJAUH5w+XANrVUfkjmUE0qlgqG8C6MDJXutI1SLyG1201JsgZGcgFwANClNplO2&#10;lxlyz5MzxBw+Ud1PQf4Fa2zCNc5fED5Q5E5Pc+dV24CV/wDFeX7G8r1/WjnDZCepouH4ehmn2uCj&#10;aq1OtmINOgSzF+Rx0xp0CVsPyR3SHVL4Hmb9y6MF5nDNbonNS/Yb/cUNCUrpVTtgZzAPAonOi9oZ&#10;dmkAkUVzlWW3WIr8prxc0K1nJnexcUsknojBJKqcUfvT4+L5WUf04XO+9ba+vljt7Uhb+B5Zoq+E&#10;tARfXRPbiiy3ZOE7a9g8yVleLXX2JVPLnPeadPBTNcC9ZUjCJfOyunULp0jDfo67i48r+PHtRB1t&#10;U9tMlr0kZufH5HHlJ9shtei59vXy7dPcwI5krKbyWkLn29Z2c/eTcbnfapuN1x9PWy9Hl7v/AMtT&#10;x/dTQQC+i4d/WxXbp7kbLE7rZtBMlvqufbhh1ae1KtB3S12kgIWd5Nf8iGJO4RIR6gRVReS57ETY&#10;u4WRizwFF5NJ3idD3UwEAyaqLxaT2It4u5I3kesLPbmV7xbx9ws2ijxRR4HOx9ncTK/8wJzRc6Qc&#10;ncIBs8U+qfhUbdIUzuhjBd4+9VNGd6xHm7ohff3BUK9eNqf36xWS92wR1rMLLSevU7e1qq5+9oBX&#10;+sPvWmvr1zbe3GayO+2vY4e91PVbT1mX+XGYk7tEjnf1NVrPWP8Ay0XH7hjdM7c+oKjb18H/AJbb&#10;4HKYErB7jgT5hKchfaQeTy+OuWOA+gW2vOIvtVk8jNiJIabLp15asNvZpmHOYwncajzW046sNvZ2&#10;WEXNYcd3MaaaVC0nLRlt7WwZPdeMGFrGNbTwCW3HQT2dlF/7v9l5cHE30WO3HVvr7OyRB8iZETvz&#10;GgNtVy78Y6dfYq9x/lWVhAN/vXLtxjfX2Ghw/lZ7nNDhtHiAVz7c8N+fXybHD+SBK5lyL31WbZ0b&#10;j/kBgjbXwTm+EXRZT/IDfaIZVznDShWmvWRN0Ybke5eQy30ijJ3nW60neF44d8+Je3TlZMXIcgSG&#10;+B/6V6Ppe1rrfl53v6bXX4e2uMzOJwoo42zAbQPBe9r7+j5vf099mgZzfHtJpkLWfY6Mv8DZb4vO&#10;8dasoqqv2Wg/wdlszuHjmj/nBZbfYaIvobJbO4+MpeYKJ72p/wCDsmM7q4lgp7zVX+bqX+FscZ3X&#10;xZP/ADwovuQ/8LZKb3ZxIpSYEo/yh/iUs928cLiRqqeyc9XAHvDjtv8AzR9E/wB2TnrCHeXG9Hgp&#10;zajb1kqHufEm/wCWa18lrKxvBZt5Jr2e4BY+SpneFR5udjhF26eSQ/RVRJ3jAyoc2g+hUW4XOFRH&#10;d94UZufwKz82k4C/+yFx3Vw+5Rd2k9cg/IHHdHj7lF6NJ62TT/kLEFdrgVH7h/iojvkSEG20+Cn9&#10;5T1KaPyIOgan/ltZ6dKHyGCKelKe5Ff4VF/9kJrTQ0utJ7UK+pYfZ36117KdvYTPWO/+/wBgtaqx&#10;29ir/wAeKDle75sqrWO218FhfYq9eEY2aZ+S4vkcXV6lYbd66NeMNgBuhWF6OjXkDpABe6jzaTnT&#10;QyGg3U+UV+ukSZLB1UXeKnG0yctlPzBL9i569R3ZzG9QFN6NdfWMP5Njf1WUfsb6+siP5Rh/WovR&#10;f+KZ/wBVYP1LO9D/AMQTuXZ/Ol5n/jU2eYZ/Oldx/i0k8wyn50vMf41/4NO5ltfzpeRz1qQ/l2/z&#10;qPOtJ6xn/V2/zqb0p/4ps8y2t31U3eq/xSTzDfEKfNU9UBy7TqQldlf4wv8AU2fzJ5RfXoxybP5k&#10;vIv8eg7k29CCn5q/xi28mDqQnNk31qktz2HqFc2YbcKsYMphpoV6HO/Dk34raKdpIou3RwdeeFtD&#10;IDRdmjh3iew1XTqw2PMFCtGOx4C6WUfyfZWoVxSYxWmxMaEJPsrVNNSWlCKmR9ERCQzVVCPtKpFO&#10;torI8xBVKGiqUjreieSPN0VQj7dUwdAQDoFkJoUrZCSg2yogQo6EFSxogyhqEFTzUJLGqEUtIoWN&#10;EzOoAIBQogEyWbZVAgTaKoKz2e4hrqFaaxFrm/MZUjWEg9Sr8Va1znPypntdRxWezt5/LOOjnmdX&#10;c5ZeWHR4GZcTLFC0u+9K7jwRXR5rervvS8z8IYORnsNi770Xc/1pA5fkIx+Z1vql5j9ao5HuHmA0&#10;iEFxOtypu7o56RyjnZ+5eRc9ofKzd/K4rDfo6tdY5jyHx3zvLOLpsicg6jcVy7710ayGcL4WyHOB&#10;l9x1Teq5tt6uSNzx/wAMRN27ofwUW0eTW4/xBhtpuxgf+yiSl5L/ABfibj2UJxWfXanhU3abD+Ou&#10;MgAH7Zlv8oVa6pvSr+HtHCiHpx2CngFtNIw26VNHCY8TTSNtvJTtpCnSsnzONHCxxoABVc3SSN9N&#10;rXJeR7jZgTFpkoAdFybbSOvTS09g9+YtgZAsb0w6Jyy1eN3niODT7wutNerLfkvsbuzFdT+stf2u&#10;fbmuoe5Md1A2YFVOsZ/qWMXcEVvWFX7R+pYR8/Ef1hV+xF5LBnMY7gCZRVXN2f6k6PlMc6SK50K8&#10;6kN5CHpJ9iqbJulO/vmEfmVyjxAZrK3cE5U2FnMj/mWkqLCf3LDo5VKjAGYC9VWSo/fFE04Ne9U/&#10;4JpsEZb6qpUUXveaacEmYKkWGzMmRBmqqI0Zbpg26ays0d0uvmgGjKR1QCmz9KoKpLZ/NCT7JQUJ&#10;wktkQMHWyE2QMHmyU/2oGKdbKaWKcowfGUG6lGRgDmMud1EZE1NO5INHRTleECXk3uNGmn0U3Zc1&#10;iM7IyJNCSsrtWkkIGJPNqXCqzu9XiJDeDMgG+p+qm71UkT4e3ohT+mPuUZq1pFwcTf8AwxbyUU/L&#10;Cyj4qMCzApupedT4+Pa39KXiJskjDA/SjCvITsQAflCjxE2QZsUU/KFO0aa1VTY9Dosdm0qI6EeC&#10;w2jeVHMQJ0UrIMQCVghBiHgpUjvYB0SBgtunEUktHgtIkyWarSAyWBMGnNFLfahNMFlVURTbowOi&#10;EmnAAaKoSM8K4mm6eS0ibTRAoqRTf2KkFdFURRLRA0RFJJVM6U3ohNPiiqM7S29VZF1HVXA1UbQ9&#10;wXrZeZhexQANBCMjBx52tsUjkRxIQaoVg+Mk0ogYSG5VQLpYRdUTKlDmm6MDwUDpA2QklXg/BIbM&#10;2lijB+B1uQG9UYHgV+83WJss8qmoGZuu4I8hgw/MbQgEWRkWGG5o33cErU2JLs5lPzBK0YRDnNaa&#10;7ka6W1d2xHDvmLmva4TKNf8Awz/itrpcMdd5l8Ue8+SZk87nvrU+8/8AivK76PW9fp8MqMkDquWa&#10;Ou9Cv3lOqNtBr1F++bqTdR+uL/YJ2cDo4pznCvQG5LiOpVznCvRIaJZB6Wu+4rTXlGN6nmcfnSn0&#10;MffyK1nGIvZYwducrPSkRoepBWk5astu2y5g7E5XIoCyn3q5y1R+7ZeRfFvJSNrS5/zK/wBeqb12&#10;GPizkWOq4Cn+8q8NUft2X/G9izYEjXPja6mtbpzSJ/Zs6XxkH7SLb+1hNBqWiq31mrDebbMF3lm5&#10;wD24+NE0X/K0Kdrqc57PO/MOz5ZHmVg1uAuHpvrHXz5bM+IpagljvuK49u2rr19farzj6tkYSx1v&#10;Io19jUX1tnXOK5SWGBkMcW4GmrV16expWG3rbNbjNfmM9eO2/wDlWl76Hr6+ysz+Fa7d/RpUdGrD&#10;btp/y6dOGzLZPAEAlkTvuK5N+ujs58tmfm4vOhcTHE/7iuPfpo7NOexv2ObApHE/7nLm335/8ujS&#10;bRMgi7gA/wCS/wC5yy8+f/LSXZNhZ3CD/wAh/wD3Xf7FF25/8rl3Tf8A6/P/AN7v/wC67/Yo8uf/&#10;AC0m24BnPj/73f8A913+xTduf/K5tulwzdxNIHsPp/uu/wBiy2ujfn5X8ryCfuGg/oP/AO67/Yoz&#10;o2kqT7ncB/8AAf5el3+xPOi/kh47mfpC/wC53+xGdCstRnYvdLtIX/c5Py0Z3Wmm8Z3U/dWJ/wBK&#10;OU3vrr+EXnaak7b7qn/8N9/95Ke3qi8Kj/8AsjuqS5jfT/tKp7sY31tqDOwe43WdE/8A+2Vz3tYn&#10;/F2T8b425wn1xOH3qv8AP1VPV2XuJ8XcqSSY3fis+nvSttPTtaLF+MeXFBR4H1Kw/wA2N56K1b8U&#10;cjJ+cPP2lH+fIf8Agnj8UZdh7bvxVT7GQ79dk+z4jy3C0bvxT/8AZ/8Ayi/Ww2/4cyybsd95We/2&#10;1n4Gv1c/klvwzLJ6TG6qx/8Ab7NP/V6nx8GEXdG5Tfttqf8A67VNg+A2SUJYaHzUX7TZX+BqtIf7&#10;fIairD96zv2VP/CjQ4XwDiRkF7DbzWe32FrXT1Zq1eL8KYELm/03WWf+a2/S2GN8T4DA1u0iiX+X&#10;k/1LmH4u46MXjJ+tEf5OSvFNi+O+NjNXQCxtYJzuP0tPh8a7j4xFj/02N0pZaae1dWfT1vJO9zNb&#10;R3vO/wC8Vr/7Gua+jD8eXngtrK6lddxVT7Hb/lF9OLWDMzt3/Nd95Ws9/as76kWQzc6n/NP3laT2&#10;9qi+rC/32aG/8133la6+zsX+LCW52ZW8zvvK2nsbJvrapsWdkm3uvJ+pW+nbasd+OsT45sx4Gx8h&#10;cfMrr022rk311i2xsDm8ogNL6H6rr0y5tsNlxvZfMZBYZHPDTr6iunnK5e3Saz4b/i+wntLTO91B&#10;5rs11edt7Wzf4XbWHiBtiSPtWsjK+zV4zjGlo2tAb0qrwi+zsak4eNwO5gKmj/JqnyO3MWQOBi18&#10;Ap8ctdPZqin7MxJbBjhVK8nVO8UWT8exOqWlw+1Z3i117xTyfHkoqYydvmVjeNa6+xFXkdjZ0ddo&#10;r9qxvKtJ7EVUvafJMr6KgfVT+m0/3xBf27nxg1YfxUb+tVa+zEF/H5cBq5jreRXJvxsdOveVHe1w&#10;NXAghY/MaTaUbMhjRQkqL1saa8ZROyG1B3aFZX2K1/xQOaBqVH78ieqI8iKa0WW3Z0a+qYPJtZWr&#10;lnezo19RHfy8f8yj9zeeplCfy7L0epvZpr6WVfNzIH6llezp19FXyc2L+tL9zSeir5edA/WlezXX&#10;0lXNz/8AnUXq2npITu4P86P2tJ6SI/uKn60/Np/hIzu4/wDOjzH+ER/7j8XqfM56If8AuMfzo8z/&#10;AMEh3cY/nS/YP8E0/uIn9anzOepDf/uE/wAyXkf+GL/X3HRyXkc9Moc47+ZLJ/4ZY5138yMn/hlH&#10;nSP1IyL6RP8Ar5/nRaX+EMdwlpu+qMrnpFf+4/8AMibFt6KXB3A92j1prs5unpfDX8fy+/YN1yvQ&#10;57fDxfY9bFbDFyt1Lrs57PH9jk1eLJUBd/OvJ66YXkJqAuvVx7RMaFow2OAowz/k603CqKS2EVVy&#10;ixMY4JosSYz0TRUgC6E1Lj6IjNJGiqCnGlUmw609FaEmM6IKpQ0ThHGhUR9uiqEfbqmDw0QDwshO&#10;wVFQhB0aBURvUoWcQmljRChjUIB0aoTYeakzpSChTfBMzgPRAKQBgdUAUv5FWoV835T9ExWbzj6X&#10;LTWormXPyARu+1aZVpHNZptxIWG9d/KJuFD7tLLj6b4d2muV7+xaWirQsv2tPA0/joz+gKf2n4I7&#10;uJjP/hhL9pzQw/iIiP8Alj7kv2jwRXcBG+tI2+dVN6nJg1/7YxyauiafsCzu65UhvbeMBaJv3BZ3&#10;ZrNkyPg8RtP6Yr9EYV5JjOJgGjAPsVTVF2S2cdCP0DyVeGE+RRxIxYNU4VNiRhsPROQrsjuw6VI0&#10;WmWdqtyIKNKy2p6xzvuDH3xvA815/s9MO719MvNvdXAZM8z3Rh1z5ryd+71NObBR9vcjFIfz6+aw&#10;vZ0zRZRYHJsNPX6dNVevVnvzW+Ozk46Xf+K2nZheS7hl5NtCC6v2pzuU4rWHJ5S1z95Vzsf6lrDl&#10;cmKVJ+8q52TeMW0OfnAAEut9VrOzO8V1jchl2ufxVzqm8l1DyGSCDU/itNerPpywso+RyCNStp0c&#10;90SWZ8/iVpN0baJTM2Y6krSbMbokszZfE0Wk2RdUlua+1TZXNkWHhmuoryjADNNVabDn7o1r4pxF&#10;hf7ivVWiwRnp1ThUXvDxVJ8STL5qysJMqEmXSqzMmQeKAQ6UIBr3qHVAGMi9igsJTMkoGEyPKFRU&#10;oGEr96wdQghfv2dCgjbuQIsOqVpmDlyPNqpZBQdM4i5upuwToseR+vVTdmnisYcAEioU2mtoMFtv&#10;SPNRaqLaHCZQekKTysW4jANFFObJccDU8L8j7ccKbC8johpSnVGBk8yM9RZKwSnfaUYVKbkFApq4&#10;rcgWWe0aRUSAEmo0WO0baocjRdY7N9UUtFVFWYepoME9VB5RnXqgWmDrROJIfotImmXFaGjuKYNO&#10;0ISRsYJoqiCXGoTKmiLK5CR3tvZUmmXCi0jMyRaioqbIoqQUCKAK9YjYKhWgCRRERTblTOlN0Caa&#10;cGqqM6dafxVEUrgXkedHuFLL1sPOwtP9TaxtyjA8QbyUbzdyQwckzI9tQRVI/FEGfGDd4CZ+J450&#10;bRX3B96PI1dkcrHQjeE/I1O/kWOd+cBHko6zk4Wi7x96XmCJOaxmfrH3peZob+ex23Eov5qpMosy&#10;iv7hhItKPvR4weNQ39wQg/8ANB+1GIfhTbuci/N7n4oxD8ab/wDcMVae7+KnA8adi5qKVwb7oNfN&#10;aabyMt+Vrj3zHkNn4DLayrne3an2rTp21kZa+vtl8bO5eNzf9az9sbjumeRY6VXh+z7Ose163q7V&#10;VRcPyLtInfcV5/8Amax3X0tkocByjtIXf90qd/d1PX0dj7O0+Tk9RhffyK59vsNY2n1u9WeP2RyL&#10;7mF33FT/AOy1ip9Vu0OJ2TmxOa4wOt5FL/2mqv8A1O9azD7YyWAVxz/3U59tqP8A027V4HCTsI3Y&#10;v/2qr/3GpX6XdqcbjMkEbccBvhsUbfcz/lU+m2aPG4zKtSED/so/91P+R/6a/wDC/g4rNc0DYAP9&#10;1H/up/yP/TX/AISzwMzxQtFfGiP/AHUH/pr/AMGj23kEH0j7k/8A3c/5H/pb/wABH2rM8epvq8QL&#10;KNvvJ/y20+m/+Fdn/HxymkOjqT4hY7fdz/lpPqP/AIc/z/h2KWUudFc6Li6/c/8Ay6Of1WP4RG/C&#10;sLqViFOq4dvt3Zr9YucL4TxNwrFoVM+3O/Wz/hvcD4Z45jWuMWnmq/8AbX/lP/rZ/wANJD8a4WON&#10;rI0X7fb/AJOfWT/g6fjnBf8AnhJp1We321/5ba/Wwg/GXGu/8Fc23223/LafXT/g4z4s4l35scH7&#10;AsNvtNv+Ws9CRPg+K+IZ/wDewp9Astvf22/lc9KJ7PjHiGkf+mbT6BTfd2/5aT0tUn/7G/DtpTFb&#10;X6D/AGKb7u//ACv/AA9Tp+POJ6YjfuCn/N2/5VPThTfjviv/AMFb9wU/5m3/ACv/AA4dHx1xIv8A&#10;tW/cEf5e1TfVkSI+w+JbQftB9w/2I/ytv+S/x0tvYnFOuMVv3D/Yj/K2/wCR+g+3sbimf/eo+4f7&#10;Ef5W3/JXgX/7K4rpiN+4f7Ef5W3/ACm8A/8AZfGgg/tWj7Aj/I2qteUiVH2dx4FsZn3BL9+yv1xI&#10;b2nhN/8AvdlPoFP79h+mCPaeCNcdn3BK+zsqcdRDtbDFxA37gp/ydmk46pUfbmG3/wAFv3BOexsL&#10;z1ifHwWGBaED7An++lNYfHB4o/8ACH3Jfu2OSAODxia+237kv27KzEuPh8UCntN+4JXpsm2FHhsc&#10;n/ltp9FWu9RbKcbweILiMV+xaedQcHCQnVgol+wYSI+Fx20o0I/YMJI4qEfpS8y8UhuDC38rLpz+&#10;w/B+PFjrXaj9dPySDBG0g0R40vMstBFqW0TxS8zD2k2NKeSuWj9kRHxtuEbWtNN5shOhIFB4qMVp&#10;thJih3MaKgEdVrpptXNtYtIMV1upPgu7lxtcvTpImftpnWbE4/YvR5etXJt2iZDwudNQNhca6ChX&#10;ocvVtcvX2prGhwuyeRyqf0i2viCuzX0q4NvfjdcX8aTmhlaF06em5d/ddD4347woWsdJHV3VdvP1&#10;cOLf28trh9s4WOGhkIBHWy7NfXw5d/ZaKHAZGA0NaPsWv6sMb38kyPHjGo+5PCLYkCNg0CuIuBkN&#10;66pliAADp0SoxB7BrQJS4PaTBBjJ/lVecY/Jl2OH60S8pR5WGHYbR4JXBzpUZ+EwnQFTZFzpTL8C&#10;IA+lp+xKSRc3tVsvGwvrWIfcFW1laTKmzeBxJGn+nQrm35yt9eljn3MduMaXbGdFxdeDu49a5hye&#10;A/Gc4kWBXld+eHver8svLmNjJBND0Xldbh7vHjlCk5Ro1cuS9sOvX00CTlB0f+Ki9nRp6Sum5Zp/&#10;X+Ki9XTr6aql5an6z96zvVvPUQH8uf5ip/a019WRCk5SR3UpfsbT14gS8i+/qKPNc4xXTZ8riPUa&#10;J+TScIr5cuQ19RR5NZxiC/KludyPJU4xEdkynqnN1fqiK7Ilr+ZHmc5QX7h51cUeSv1QYyXeJS81&#10;frgvfdXVLzF5QZyCTqUebP8AVC2zmmqPIfpg/wBw4flKfkv9ULblP/mQf64UcuT+ZBzlDbsp3ihf&#10;6Ud2W7xKm0fpNOzHjqUZaTjCDmv6OVQtuETMTkZA6m5aObpwmHROFzi4sqV28r8Pnvb4fLqXG5O4&#10;Nv4Lu51877XNvuPeSAar0eb5/vrhqMfQLs0eb0WAFRVbOTYoMNEJONabBVKZ9laqgmsNNU5UbJMa&#10;pFTWEEJJSGlNOyQ3QFOJp1virSdbew1TiEmMEEKisSwRonCSG0pZUDjVUKn26pkdbogHAbUQnYfV&#10;CDgJAoqIAL1QstALGgQCtpQDjQgqeaeiGVLNOiCgN1QZY1CAcQCmnogA/wDKVWoVs2hTDMcgfS7x&#10;oqia5Rz7nFrhqbq7V6flz10cm/8AKuffZ6HKNFxTXC1NV53WvQ5tRo0ArDLQotaBUoyZNK+CWTJL&#10;B1CWQItZayKMC2MOgKWD8ShGAlg8DLB01VQYwAqFUqKWKu+xO7JpW3xU5OEOaaWS8jwZe00Su2BN&#10;VHl7QHArm6dHRpoxPIwNlJtUFeV7PTLv46YZmbgYpzVzAary969DSoR7Sxya+2LrLNb+Rs9pQV/5&#10;QWurO0Y7Sgr/AMoLRGUhvakFP+WESnbD7e1oQLMC0lqfItvbTB+kLWUrsWOAj/lFVpKi2HG8Kxh/&#10;KtJU5S4+KaOgWk2RvipjcBjRpdazZhdTowBrRa67s7DgxGi1FvrWN1L/AGtFrNmVgeyFpKz21H7b&#10;WhayssEbWeaqVNhLqA20WkqLCd6uM7CHSqonBPuhUnAvf8FYwIzWQiwy6ZWRkzBBUh0wQk2ZQeqF&#10;iEiAeZMAgJHvWsgxe452hTJIiY52pU0k+PHqRXVRkLKLEAuptNPZAAQptC0hjaCAAs1rSKMGiAso&#10;ow38qQWEbKapC1KaxvVMvJKYxqa8nxGCkMnAwDRBZKU4VBX8krFSmZAFlY1lV84CixprVPK25osN&#10;m2qBLVY2N4iE0UWLiO81WdGEdxAUGjOcPvQdhgm9U4khxBCtNMErWGaJBTBpxACSNjVj4qogh1Ey&#10;pp1rrSEjuNVUibTDlcZ004hUm0yTVUgS1n4Z7DCEUY1VSFQt0TZ7FCypAxfROIpwDRURauBz+Huu&#10;Mu/54+9d/wC2Mv0JeR3XA1tTkN+9K9j/AEKs994cFS7KYKeLlH7oueugTfKXGxVDsthp/mS/dFT1&#10;1Pk/LPEtqffadf1pXvFT1qzUvzZh7nNbMKA0HqCi+wr/ABKr5fmON9dshP2qb7B/4lQnfLpqabnf&#10;Qpf5Cv8ADQ5vluc12Mf96m+wf+HVPP8AK3JPPpilR/kiemhu+S+XeLY8xUf5uG09L/4MH5E5twIb&#10;iz/cj/OaT0YEXfPcL32xpx50SvvH/gxas7v7ikb/AMiap8kv88/8EX/uLuRxtBP/AN1K+8c9CLnj&#10;Oe7jMrC7HmArc7VhfeuW3+BML/nRnctxkkeQxw3NuHBY9vfuD5ehrl5az/jOCTOmnfGHFziaU8Sv&#10;m/c+w2fRep9dqdx/jrDZSsA+5ePt9js9L/12v/C3i7C48AVx2rHf7LZpr9fr/wALSLsfCAG3HFOl&#10;ln/m7VV9SRZQ9nYbaf0Wj7FN9zZpPVic3tPDNvZCxvubNNfViVH2rhNH/ICn/M3aT1okx9uYjTaE&#10;Jf5m6/8AG1TY+3oK1EYA8Ef5OzPb19VhHwcTaUaPoj/J2L9Gqwj4qMAekI/yNh+jU9/psY/Qj/I2&#10;H6NSxx0f8gT/AMjYfo1OMwmNsGI/btT/AERI/ZtP/hqvPZN46oc3GMe4H27LLa05zkEOLZSzAsvm&#10;rmsHHgljhRqrXWousW8ULg0N2lbzVncJbcbdSrEWCYTocJpFCxRYrKS3jGfyqLpB5JUfGR1HoWd5&#10;j9kTG8bH/KFc0Tt0PN4+P+UJ+Am9JfgxNB9Iql4Km9V8kIb+lT4K/ZTQb/lR4H+yngyv6VU0PzON&#10;gqfyp+BeSZHjgC4S8C8zpgb/ACo8Su4hA3+VLxTdgOO06tVTVntS2wMHRVgpaBiYeim6w80h8TUv&#10;CLm1M+2PBTdIfnROYLKbMKm2SmgKVZhyo8FWCuBgBX8J2p9jQVfwztLcGilEYSNpAug/k8HgBHio&#10;QeB0T8Rk6JvAFVNMlkBI5xsC1XrpYKca5wWnyi2Fl4KuaWs7tCSKCov5LXX17WO3SG9ssh2tYVvr&#10;6dZXtD7OJzZvyROJPkunl9fdv4Z7e5NFnj9qcpOQBC+h/wAq7dfqv/hzbfaf/LYcd8b5s4BkYRXx&#10;C6+f1WP4cvT7P/5b3jfjJrQze0edl38vrJP4cPT7LP8ALcYfx7hRBpdG0r0Of18n8OLf7BpsXtPB&#10;xqObCCQuvX1Jq5Onu3ZfQ8XjxijYQKK5yjkva1YxYrGmzQFprziL0qWImDotJMM7tSw0DRPKLkYP&#10;RF2KfA1OF+QKhksEUulacoxQdUjCvmlYqUhzqdUpoMGi5qqaIupt0jdAVfic0ybMrGgklRWs45Qn&#10;5kTT+YWUVvrwQMjlYGV9Y+9Z3EazjVJk9wYjAQ5wP2pXprG2vq7VluR7iwHNd6gPtXL27avR9f0d&#10;nLec5bj5Q8B7Qb9V4ftd4+k9P07HEebzYmyPdG8em4AK8H2O0r6b1vWwxcvLSO/UV5u3T5errw+E&#10;N2bM/R6PJrrxhg5Elbu1Sy1nOC3Odq6qm1XhCS3zSyLrISalaRMkMPbVCvhGey6eVIz2JyqlRXRA&#10;1Rk5Ud0SWTyiSQlGVSmPZI1StPJstISVKbNQhZBcQjJeIvdIRk/EbZqq4qanPcKqU/EReSqVNSS8&#10;owvxMPfRKwSI7pgBqlI1miHJkgddFch3T4Fi5Z369Vcc3TX4dL4PKJMd+i7ecfP+3r8uu8VOTsv4&#10;Lt5vmPd1dJ4yUkNFV6PN8z7P5bLFdUCq7NHkdVwylL6UW0cuxwaWTSNAPM1VShIaaKk7JLCVaEyN&#10;yE1KafxSRUphqKKkn2CqqEfYLhNNiQ3VXEnxqnCqS3RURYOiqA6Cmk6Hf9aAeadEJ2ON6oQcGqoi&#10;kLClEAtvRAOoBbeqCpY1CGVLQBt1QCxqEA4gDGqAURUJw4r5xYqjsZvNZuDrIlThguTwA+pITtXp&#10;GSyMJjD+VcvSvR4wrDjDXaUXF0ru1nwt3AEWWKiXgkUQcN0KDL2lID2eKcXqPZ1CaslBvipoyMMq&#10;VOSpXtlK1GB+3RGaVg9vkinISWqc1fwYkFAQo2qtYoM1ta0XD12dfOM5JDV1xZed1+XXr8CEA8Fy&#10;3VtrsdEDfCymaq8y/wBuP5Vrroi9CxjD+VaeBTcv9q06tRNRtuH7VvgtJqz8hftmjonNSuxo47Qd&#10;FpInyMvhHgqLyI2DSl0xKQQAVcp0qoC21ZbCDgFvrWWxLnhbSosMl11rqz2hpzitZWNhkvCuJwYf&#10;IVpKiww6aivLOwy6Uq4iw37ytA/cVlSTLRCTLpVaDLpDqgjJlKEke4UHksSlAyeY8lAyltdWiBlL&#10;jogZToiAlRlYxOuPFTgZW8LhQKMDKayhoQlYJU6Eix6rLDTK0icLIwLVjG4WQnKxjIISGU+NoQEl&#10;rQmq08BRCclNSqpQNENIQUjNP0KysaxXTuWdjSKqY2WOzbVVym6xsb6ojtVFaRFc5Y7KiM9yhWDL&#10;zYIPBhxTiLDBcLrSJsNFy0I05yYNPdZJGxvd5KoghxTKmXustImmKhXEmnFVEUy7VXGdNpppBJqt&#10;Z+GdKBqhNGrSA1TRsWU0A3onEU8NVRFGvTVXA8eRcXzzXXfIue93rfoWMnCc3OynuP8AuU3uqcFN&#10;L2TzeVZ072j6LO92mvrq8/F/KTPq/JcQf8qzvetZwiYz4iyXt9cxPj6VN71X6YnQfDWOCC5oJ1J2&#10;pfuq5zi+g+IsFgG6Jp+xT+6n+uLCL4r4xhtCwn6Kf3U/1xPj+L+LGuOw/Ypvan4RYQ/GfE6HFZ9y&#10;X7afhE9nx1xDaD9sy2llNzUXaQ+3sLi26YjPuSxVecWDOxuNAFMZrfOiXyc3iZD2dxzP/Bb9yPlX&#10;nE9nafHCn9Fv3IxVTeJkXbmCwOpC22llM0tqr0mEPlOEx/25AiGnRT25/Bc9/lyflu3oWPJbEATe&#10;y+b9vlcvf9XvJGcfw4bX00Xk7ca9C+xDP+lgDT7VjtwonsHWYIDQKKMXVtr0lO/sCeqn5XN4UMMt&#10;vrRT40/2D/bv/lTmif3F+w4fpVTmV7HW47zcHan4YT+zKTHjvP6k/EvNJEDm31T8S8xmN3gn4F5l&#10;Ngcb0T8E+Z/2SAPSnhpOiVHCdtdqvKL0JdATUbaeaV+U+Y48QEXKWFeZ4YIrqtNUbbJkWKwClK+a&#10;0uuUZTm47B+lTeZxKZE0U9Kn9YSBEAl+oqUAAUfqZntzQLo8MLlBpaeqLqryNygVS8VZR5I2kflU&#10;4GTIgb/KjCvI8ImN6aoGSto6BLKSSXjQWUkP3EZAe55KclgoSDqjJ4EZWoPBr3G+KBggytRg8E72&#10;lGCFub4o8clSd7Qp/WJChI3ROc1QW6h1T/XTwcbJ5p+FHhDok/mKf66m4hQe09Vc47f8J84cqFrr&#10;w2rO9ZDjWyHRhK6NPV2/4ZXvEqPDyn/licV1aenf+Gd9mLCLheSmsyF9dV06fX3Zh09yarbG7T5S&#10;WlY30+i6Nfqa5b9hGlxPj3PmAJjdfyXVz+qc+/2ManC+M5Dt9xn1qF3c/rMOLp9i1mF8b4kZaZI2&#10;/cu7T66OXf7JrsLsfj4SHe23TSi6dPSmjk7e9do0eN27hw02wC3VdOvGOO96t48GFlvbDVtrzkZ7&#10;dqmR40Y0WmJGV2tPe2BbVHnhFlOANCP2ZTgdvGiMGMAeKoDJHjVTYBAjxU0D3NSgwLcPBaZT4i3h&#10;SqakF17FCpoS6SiWVeJr9zQ2Tyc0MSZV7pzdf66iT8jBGKlwSvWL14WqLI7hx4iWh4+9Y7+xI7OX&#10;qW/wzGf3lBEHf1B965d/bj0uXo3/AIYfP+QImb/6oHnVc2/vSR6HL627fwwvJfJUcYdTIB+1cPT7&#10;SR6vH6TP8Ofcj8myv3bHk/avO6/avV4fRRjsvvzOnJDXuFelVwdPtLXq8vpZqoMjuHkJySZHXXn9&#10;fcuzu5+hNFXJlZMxq9xPiuHbra6tOUhAIKmV0SQYNDorlByzrm1FRWlAtHVCLsMkJM7sa3hWeTbp&#10;BdMZMOcHUSPyMPNUsq8jJHgnk5cmjGmo05gQuGywFJURZGAdLpriE4CuiGkiI8a9FDaamDdVIrxG&#10;BQBaQ8FbqBXIqaiMtOquHNTLsgaVTaeKDNkG9ClgTVWSZLvFGGs1V0uURWpVSHdfgjFzPXqqkc/T&#10;T4dP7fyqmO67ucfOe3MV2zhpSQz7F2c4+U96upcU+gavQ5x8v7N+W4xHVAXZq8joumA7B9FrHPtC&#10;2upZVhng+290gdYL1QDo1V6oqXH0WiUuPVCafB0CRJUZuqQmRqomnm2KaafZcq4k+3VVCqU3RMiu&#10;qqA4mVhwaII622qE7HmuuEIOg9VRFA1QsaAW3ogHUAtvVBUsahDKloA26oBY1CAcQBjVAL6JxWqD&#10;OLFFp2KTIYDuTicMzlwh9ahLatecZPOx2tJr9y5OlelyVRDWkbftXJvXbrD7CoVg4SEDAwKKcqGg&#10;sFAg6BK3BU4BolNiyVtCcGRNA0Rg8ngABRGBkhw6JlaLalgSklv/AFpYNGkFist411UmS3Vef1js&#10;5Kl8YJuFwbx1ZBsLVjtFw77Tf+hTIWx1sWgounWMrUhsOllWBKUYa9EYO0n2PJNJBxz4JimnRNFQ&#10;QhPiivian5C/CE9gBtqq1KVFc2hWkh2mHki61iaZJOq31Z03uPitIgRkstNajaEF3/WtmSK59CVc&#10;RYjOkuVpEWIkslFpEWGjJVpWkRTXuK2RPvdFZYH71UJpsvVsyC+1EJwQXIFhAN0FTgIQXkca+iEJ&#10;TZdEDKbFIhXklskodUH5J8MhsUrB5LaGTRLA8llHLaiVg8k+J+izwvKwikuEsGsI5NFNgWsMlgpJ&#10;YxyVAQciY1+nigj4cgFbqJK1Nl90NYbL0lSI75VFaRAlkrZZVpFfKbLLaNdVTK4glY1vqhPearPZ&#10;rER71js1kRHSX1UKMulqLIBpz6oiaZLlpEWGy77Vok24pkbc63ikikblUQbcUypmQ2WkTaZrRXEm&#10;S66qIptzlcRTW5VEUS0jOjrROTKaVuVIoA0KcRadF00jGoTiKdGqoi71srgc8bgQ1/5QXg+dfT+M&#10;TWYcVKCMBObUsRIZhx/yBOWnk8MOMD8gHmmMlNx2A6J4PyOiFvRuiMDJZiH8qXiMmxEATZHiMnWs&#10;T8IMpDGAfVHhD8j3tjwTwzsKEXgE5CPCM6Usr8YDgjHgpusGTojFrfYldTyP26XpQFRjA8kLLj3M&#10;IIqs+jTS4YDlMXduO1eb15SvQ5dMMlPjUN2rzenGR6HPfKG6Efyhce3N1a00IW0/KFleUaeVIdHT&#10;QLO84qb0QiJGiX64flTjcfyql4Qs06MU/wAtlXhCuUhmIKflR+s5tg+zEAp6UfrF3SW4oOrU5yTd&#10;yv2jf5VX60Xc83Fb/Kj9afMr9oD0sovI50OtxqCnQJfqPzGcSug+qqchNyf2u3on+o50K9sDUKpy&#10;O7ZOMYFU0Z7bpAYn4F+yn2st4peA/YdaAl4H+wCxT4UvMgiguKpeJzY2XbdAlg5ky6Um9ErFS0y6&#10;YlRdVyjErqKbqrIe4TqaUU4FyHuEdbIslTiiMp/mqldVQe+vkl4KNOdf81EfroyMEU/PVHhgZIc4&#10;eNlU1hecEHhH68lekNF1Ff6KX7YG57tGp/41L9uoe3kdGE1V6entsV9jSfktuHmSG0ZC31+v3Tfb&#10;0ifFw2e/SNy6Nfrtv+GO3u6rGHtrkpCB7brrp0+sv/Dn29+LeDsjk5SPQ+66Nfqr/wAMb9j/APK/&#10;x/jzPcBuY5dPP6r/AJjm6/Zf/K/xfjLJeAXMd9y6tfq5/wAOXb7P/wCWixPjACnuMr9Qt9frNf8A&#10;hz7/AGf/AMtLjfG+MzbuiH3Lq0+t1n8OXf7O/wDLR43YeBEBWFv3Lp19DX/hzbfZX/leY/aeFCat&#10;ga49RRbaenrqw6e/tst4eBxmC2O0fYtv0aue+ztVlFx0bLNYBRVOUib32TmYrRT0qprIi9LTwhaP&#10;01VJtONDf5QgpTgIGgSTtRVHgmztoA+AQrXJQP3osVij0vREkhYpJKvK5qAcpyeMC3X0qEmdAvBt&#10;SiR6mi/beqLGhp0x8UprSNOydtyfxTxYcRJM9jTXfQfVGcNddMq3J5zHiuZQou8dGvrXZmc7vCCA&#10;2c2n1WW3eSOvl6G21ZDkPkCFlT7oAHmuXf3NXqc/qdv+GA5f5MhY13/qPxXH096PT9f6f/4c35L5&#10;PNXbJq+BqvO6+9/8va4fUT/hz7P+RcqcuAkN9LrzunvV63L6rWfwyuT3LnZBP9dwB1uuPp7lsd3L&#10;67XW/hVSZ08v5piftXDt22rv14aw22Qk1Lq+Kxu9rSSQ4ZG1soPzOCbzRIm7nRL5o8YjyASgdU8D&#10;ypQlB6pjyH7o/mTHkHuef4pDIGbpVMsEGSg1RkGzIjJyEF9dPtRk8CLgpyuRHc8eP2JZOQgS1srX&#10;NRFzRcmqfyeDL52AUAATkXIhPlBTbSIUjvBORUkMmgFSap+LWUw5zB4J4XJlHfM1vVXhrNUV2UPH&#10;8U2k1Rn5INfXZNU0QpMvbX1firXdPhBlzRQ+r8UYZ2KuXNFT6vxVTVWqtlzKmm631VzRW28h3AkL&#10;px1FVprp8uPr2mHZO1ovU3f9i7eer5f3ema71wkIc1lAuvnq+S97d07jo9rWfVd/OPl/Y2uWzxvS&#10;G9F0x521XTHGgHRUn4OgK2dPNQR8FOJOjRVE0/GU8pSmOoVZJbCChNPA6FCamRE0F00H2nRPJVIa&#10;bLSFg+w+aqISmFUk6qhU4LJkebSiAUNUyLGqaTrdEA41BFoIba/7EKOjQIBwaIBQshNkOILBaEDQ&#10;CxogFDVAL6FJWqHLeqIWVVO25on+BFFlR+kkC6y32dXOMbyDCSarl2r0ecZ9zDutZc21dWqRHG6y&#10;jKsU97aeS+R+25LJDDCjIGG06UStKn2NCnMGCtqeRgYaEHg5tHijIwTtB6p5I2WXN0ZVIbI/zKbW&#10;kiNM00sVjtW2sirkZXUVXHvK1lQXMFdFy76N9NgDB/KFj+tt5wsRg9FU5Ju8SGssLLSc6nMOiM0V&#10;eFHlChH4mif66XlCvaGu5LwpeUNuj81U5VPnEaRnTbXzT/XR5oT2Gh9Kf6qXnECVhbUht1U51XlE&#10;J4cf0q/11N3iK9jz0K0151PnEdzXgU2raaJu0MUdeoWs0RdoTQ1/KrmiLtDT93RayM8xFe1y0kK4&#10;RXggmq0kZVWzuIOqpNRfcIBunGdGJbeK0lTgkyCtk8psGHiiuJwVuCrKME9fqmVg0MqKiCGhNgwR&#10;ogklpQSXEUGmsPmgJsLraqgtIn2F1IWEbrVqlQsIZK0Wdi8rOJ1aXokMrCN1KXqpsVFjFJpdLBps&#10;c2l0YVKsY5fEqE4SmyDxQRZfogyHPCGkph0gulVxEkfqorbVBkk1WdjSK6WU+Ky2jTWq6WQdVhtG&#10;2qtmlp1WWzaID5j/ADLGtoiOm81FVDTprJHYb98f/BTibCTOFeUWE+8FeU4IMwVQjZkCcRYbMvnR&#10;VInBoy+apGDJkJ6rWRNhBfZNBreK3uriKbc8JxNJLgrZ0QNlcZUKnxWiaUNUItOBNFOjRCNhhaax&#10;FOAFVgh1I60QMssxi8GR9TlKa0AaKsEeAoE8AlxOgVSDINBJVYB8NRgDd4JAilelUA61iAfa1LIO&#10;gJlTrWqiPAf9SYKASBYokVuCHuU0tVVlzUaQCsOlb6Rj86Wu69guDps7uerMygvcSvP6V36RFfHX&#10;6Ll2dWphzKWCysXk17RN1nYuHmw06KbFZSmQ+SU1GT4iVzVN2xDgZRaTVltseYwdUeKPI+GgBV4i&#10;7BQJ+KbsWANEeJSlHwCrwVKAR4nk7UAeaPHAyacUrBkw4n/algeQNr0TkRakNPRHinKQ1PAycCXi&#10;WRF6V1OVEc9xJPRY7R0amnFyXivJl5dS2pU+ItNhruqPATYq6LqqbCBH+1Z3TLWUC6qqch5Dor14&#10;s7vIFHUstZwZbdTRjkcbBaT10fuSWYkxAsovrWs77EiZHxs7qelaa+nWO3sRPh4Wd5A2Lp09Ksr7&#10;MWEfbs7z+RdWvo1lfai6xe1JTdzF0a+hWW3txosXtEupuj1XXy9Lxc3T3Gix+0WilYyujX1WG3tt&#10;Ji9pxtArGVvp6rDb2mgxe2Ym0Owrp19dht7S9x+DhZT0recGN9lax8ZGCKNstJxc3TvlYsw2tAoF&#10;c5ML2PMxySLWVfrwi9E5kFOiqasdtspAhrQUV4TaWGBpp96VVDhIClWQFEDJwEIGQJQMiCVGSkJo&#10;kzkBNcgIweCiUDBKAKoRhO1NveB1RhnUd0nmiq1hh8wvUqtI2kQpclra3Wm2IfjlQZvKMZUbqLn2&#10;3bacbWQ5LnmMbQPXH064enw9W1z/AJHuQDdWRcm/d7fD03OOY7qYNw9xed7Hs/D2/U9H5+XM+W7n&#10;L6hsgXmbexl7WnqsFncvLNX1Lm37u7l68ildkPcLmq5OnR3acsI99SuTbd06yQPcpZRnJ7XBbXpW&#10;M8nt9OqkWgH1U4Tk6HjxRCOe4PEJkBkHiECjbIEyK9weIQB70jGH3QoRdXqgSEOd5pqkJ30GqmtJ&#10;CHyABJciG6W6cVIa9yi1w2mgjNXREh+BmRyrBzVGLk5FSGpHgJ4ORCfLYoaSK+WfwKcbaaobpqgq&#10;m8iBJNc3Tw0kRHznxTkVIiyzCmquQWqubIArda66sNqqJckXutpojzwgfuavIqtJo5OvZoeIkBmb&#10;5lVNXmdu/wAO4dtH8i31jw/a6Zd57fd6WLr5vmvcrqHHGpaF26PnO8bGH9C6I87Zbx6BUyykjRXE&#10;lt0TB4aJJPD8FcTTseqZJI1VRNSo+iZVKCE1JjNAmhJaRVBVIafxWmqaeZoqQksOipNh4FVCOi6o&#10;jzNEAtMF9U0U61AON0QCggqcGiChY0CFFt8EAtCaWNEEcQnA0EU3RAKGqAWdEj1RnhVBUCZuqKIp&#10;cplWuWO8dfNkM+M3suXePQ51m3to4rm3js0PR6BZNMHhTVCbCkJwKiBgj/BKg61LAKTgONCoitp8&#10;EYAbaIwVJc3qjAlMOaUSNJTMjTSiy21XNldLGVhtqubILozVYbc1zYPad4Kf1tLufZEVU0K7pLYX&#10;eCuaJ8zwgd4K5oXmX7B8FX60+Y/27+gR+seY/wBq49FXgm7m3YjiNPwT/WXmivwzpRPwPzRJMI3s&#10;nNDu5g4PXaq8GfmivwqHRVNB5o8mHb8q0miPNDdh0r6VpNC80d+LStlc1LyQpMcjojBZRXxeIVyD&#10;KtyI6XHVVhOVLkR/gnhNqpeaFCSN3mqIYd1VSlYXXwVSsymlVKVLVZKnKpsbBIIQKCEbFCKeY8oC&#10;TG+h1QE5j0BMjeqCwhkSwFjFJ0SCyhfpdTgLBknmpsVE2Ka4qVOFRZxyWCmqTWP80gnxyeamxX5T&#10;Gv8ANJB9r66oA3IXEV46hDSGnCoWda61ClaLqbFyq2Zuvis9o0lVkrVltq21qulbULCxvrVXKFjt&#10;q21qA+xWdismHO6KFww4oFhBeqynAvcVys7qSXiuqqVJJf4FXE0TnAitVcSac5NFhBNlprU0jd5q&#10;k2EH/wCCqjOw07RVEWADVWzoVpbodFUrPaDB81oijBIQzsPNNRX71STgP/UhNOg9VprWdhwHqqIZ&#10;oUBQMYvEfUJDWeKqQFFtFUgtI2eSpJ1raIUMmiAbFXH/ABUA8xqAkNbZTaC9ESApo+9UEho+5Ukt&#10;ALUgkuonUX5RpX0aSVltWmurO5kta0N1ydd3Vz1ZfKq40C4d9ndz1wgmOg0XHtXVqYdEsbG0pkQV&#10;vRTdVTYXtgHRRdVzY4yOp0S8T8klsfkjxLyL2eSqao22yAbdPDO060JzUsnFWCyINpdGE5ONbavj&#10;orkVA2prGGgCqWAQSpLJsklSXkTtJTwcPCOirxTTjGJ+JHxbojxSInyT8QIN3V6BTdV6m3NAUeDX&#10;yMEJ/rF3Ft8k/wBSf2G3W0CP1F+02a0oAalH6Va9C2QPIrtKc9dV7HWYb3Eekraeuy29hYxcXI+n&#10;oK309Zzb+ytoeAe+noK6NfWYbewucftVzyPQfuW2vq5Y7+yvsbtMuI9BW+vpOXb2Wkxu0AACWLp0&#10;9Nht7S7xu1GsF2CpXTp6jn29lf43azBQlgXZr6rG+yuou3mN/QPOy1vCSMtvZWsPDMbfYLLL9bG9&#10;0+PjWhw9AV68md7LAYjRQBo+5azmy27JbMUU0Ws1ZXqdEHQAK5qnzOiEDotPEZOsi3FKzBHzGGAa&#10;FTSE030SgkPBwHRK1XiTqSVJEkVQCiKIA26IBSANSQJxUgJrgUTisgmMiJUUrSHPA6qoDRk6VVJs&#10;R5JBe6WSmqLJKAPzLO10ac1Rk5rWA+pVrvh0a8WWzuZawO9ajfq6efrZc/5Tnmjed4+9cHXs9Th6&#10;eXMOW7lo539Tx6rzevd7vrek5nyvdBcXAPP3rh6d3t8PUw51n8xJO8+py8v2O2Xr+vwwopJXympJ&#10;XJd3ZNEd9dLrK7NpCVltV+RRNqLGl5o5t9qcibvkoOoqGS/cUWAYkA61UkXv80AsSA2r9qAG8eKZ&#10;DEgHWqAV7letPJAONf5pGVv80HIBd5ptIQX16oXIbdJTroorSaoskut0NJqimS9aqtV66/JiSXzW&#10;rompLJfNXD8SnyitK9EDxRXTAVurkHihyT1OqDmqFJMKG6htroq5ZfNXG0iK+anXVVI11iC+WvVV&#10;IqIz5aV9SrxFvwqp8sUN9Fprq5t91HkZtjddPPRy79cKeXLr1XXpzcm/fCNHkVk1VXm8/t7DX8PL&#10;/VZdT4vM69su7dsSbtl1WscXbbMd97ef6WCq6dHhe26lxpptNdV16V4HafLaQGoauiV53SLmPorj&#10;ltSU4Do6KgdA0Qk8NFUTTrFRJLVUTUiNMJg0KE09H0TRsksQlJC01SeadFSUhvRVCp8FVEnWqk08&#10;zqgHEAs6qk041BHW9UA43VBUtBQbUKONQCkJpwaII4NEAaC2KahJSAcGiDiO4XVQVElGqdOKmdn5&#10;ljtHRzZfPi1subeO/nWUnjo42XNvHZpTTFg6MnulEYSUNEYLI0YKi21RhJTR+CMA4BVGAWDtsqkG&#10;TjTZPCSjdGCySR0ojBWkFleic1VNhGEu6IuqpsjyYleiyvM/NFOHU6LG6Km59uFWnpT/AFq/YfZg&#10;f5UfrT5pkeDW1Ff60+aU3j6DROc03oP9gP5Vc5p/YfZgj+VV4CdC/wBiP5U/1ldyTgD+VV4DzRX4&#10;FP0o8C80eTA/yonM/NFdhAdPwVfrK7oUuJ/l/BE0LzQX4uvp/BaTVN3QJMbX0/gr8U+aFLj0/Sq8&#10;R5q6WDX0qfFU2Vk0VK2TmqvJUzR6iirBeSmyIj4J4ChyIqVt9FIivrSyDsEH3Qk8DRVEWFgqoinA&#10;VRF1TlTYG5UzokJLpVBWCbYoSea+h8EBLY9AS43+aoJ0clCEBYxSaJULKKSl6pBYRS1olYInRuvq&#10;pWs4ZNASosNPY9QpMjk80WHE+OS2qgWJDXoSf3IXKQ64KSoYPVKtJUaQVUNEGVlapWKlVkzVnY1l&#10;VcrdQsNtXRrsrJm0qsbq11qrmssbq1lyhPcosXKjl1DqoWZc/wA0A37nmqlKzIt/mtIxswRv81cq&#10;Q9zzVosJc8U1VQvyRv8ANVGYi4eNVcInd0JVyosI3DxTZ0kOoVcZUsmoVRnSQaLTVngsGqaS2uof&#10;qmiw95hNNhxrk4iw6HfctJU0tMlYGALxsPpsnvSAqkGTdnFMFba9FWMAo2CQyZddKjJxrdFIyfa1&#10;TkziQACpVmkNbS5QVpxBAgDr5oKipW6nbY5FZly0q0Ln32baas9kO18SuLps7OeqqewXJXJvXZpE&#10;RwB6LHGWmcG/bqiwTYlzAFGF5NiOpqpwPI+2MAaJzUeRYZ5JbQ5cgW0WZkBt1eCp5radNVUiQpU2&#10;CYKpolQVRIBZMZEboK7EEIwV2Ip5I8SlOMaNVc0aSl2JVeCbtDjU5onyKAqq8E+RRb96v9ZeQvbf&#10;0VfqL9uBHHkKc4l+4tuFK7QK5wRex9vGzH9N1c4IvdKi4Kd99qqeun961x+3JHasqttfVRfZwu4O&#10;2Hup6Frr6zPb2l5jdouJbWP62W09Zz7e00WN2o0Ef0/wXRp6zm29poMXtljaVj/BbT1mF9lewdvx&#10;NA9Fz5LfT15GG/s1cY/CQtodi2nGMb3WsfGQi2xaTnIx27JLOPYCPSrmsY3rU1mG0aNWuuIxvWnx&#10;itHRRvTm9L9jyWc1PyLEFOiuRNp0RAahUmnQ0JyppwNaFUp6wCAq8mmCgKKbsMDdQqMqwDWhK7HI&#10;Pbe+iWSoWCpmS3VAGRU20QCqU6IAIAJQoNONJAVYO0klCckl1AlRaaL05E5yjSS+aqNpEV0+0Ekq&#10;bVTTKtmzmtrVyw23dGnHLOZvMsZX16LHbd38/XYjk+4Q1r/XcrDbu7+Xqub8r3NTf/U/Fcu/sPV9&#10;f0sub8n3LUPrJ+K4Ovd7nr+lHNuQ5mWVzyHrz+vZ63P1pGYdNLK41JuuLbo69eciO6PxXPt8t9bg&#10;RYANFN1aTZFey6nxHkbLCs7qm7mSDdT4M7ubcl4tNabLvNTY0yTu81Bi3+aMHB+4fFGAWJD4pWAe&#10;8nqkRW9APB1eqBC95QuQpryhpIMvQqQjfRJpIjvkuboazVEkkRhpNUV0nmq1jXTU0XEq2+DTpC3q&#10;rOamnTnxVSK8Ed02t1UO6q6WfW6dPXVCkyLaqcNpqgPmvqrkVhEkm81ch5QpZ6A3Wk1RdsKmfNpu&#10;9Sqast+ihyMw0PqW2uny87r2UU+Wb3Xby5vN7ezhVyZlNSu7Tm83p7XyRj5gMmvVO83Fv7GW04jL&#10;Husv1WN0c16Zd/7Snrsvqs5PlW/zHoTgpaNYtdHj+1HU+Nkq1l11a14faNviPqGro1rzukX8Z/Kr&#10;cW0+UoGqojzeiMhIaOviqSeaEyLaL0TiUoLSJp5hTCWDbVJNPsNk0bJMaaUoaK9Sp1uitNSW6BVE&#10;nh0TSdH8VUTTzOqYOoBfQIBbdQqQdbqgHG6oKnEENvVCi2oBYQVLahJxqAUgqMaoSWgFjRANuCs0&#10;WQWQcV0ragrPaNtFDmw1BNFz7x289mPy4rlc28demytaKGiww6JsfARgZENaIwWSqFGCyWAjAyUB&#10;dPxLJ0C+iPEWlbK/VORN2OMicq8StOiF3gjxK06ICeic1Z+RwYrvBV4n5H2YpqDt+qrxHmfOGD+l&#10;TdB5m/2Ir+VR+s5ufZhAU9KJzPzS2YLTT0o8C8zn7MNIICqaJuyS3Gb4aqpoi7lftW+CrwT5i/bD&#10;wT8B5ljHHgq8Du5H7fyT8E+ZEmM2n5UeA80N+O2hFEeB+aBLjgdFfiPNDkxwRojxT5oEmMPBHiPJ&#10;AkxdbJzUeSDLi1BsqwMqubFpWyPE5sqZ8WoNlOF+SknxqVNFWD8lRPjgjRGFZZ/Kx6VsosaRnciI&#10;sJUVSAXEHVTlGD7H1CqUrDzXeaqVFhQdfVVKg5u81RUqvVGWVLF0ZIbT0Vil0qhFgjUISfY/RASo&#10;30KcCfG6oCYTonoCyiepCfE4hAWMb9EhlOilpRTYcqyjkqNVnheUtknmpUmRyeaMKnymMkSsSkte&#10;pBzd5pHKad1Q1hl+iWF61DkSwpXytrVRYvWqmZv4LHaN9dlZMFjtG02VUrdQsttWuuyqlBaVjY1l&#10;RJD1UWNJUZz626qbFI5kpYoh4EJfNaa1ntqMu81oxpBefFOUqSZD4q4jBO9VE7Qe9XKkkvKpJO9V&#10;GdgF3mqlZU419qFWzoyVcrOjBVopwHxQVh1runROM6dBp9FUTYdBVILB8FaUQi9TqvIkfTCIr1VA&#10;prUA5SgRaDTvAJZA2s8VNoPBqm0Fj+CRlhtU5TPMZRGQdpZOVIkwMig/wSA2trqptPBqZ4AoCstq&#10;vWKLIfdxqubfZ06aqSaSpK5N66tNUGQ1WFreI6gx6KbVSGnCpp1UmUG0CeC8jgCZZKCy2+W2sJIq&#10;aImotwP2wKV8VUhZycoqwnIBiJBkZZ+CVmStFRE1K7E7alXNU+RW1aTkm7EFpJ0VfpTdgETnWotN&#10;eInTB72TSlFp+kXqWzGcRXaSqnFneqTHhOdfaVU4p/amx8a809JVfpL9ydFwznGpYbLTXgx374WE&#10;fBOP6CtpwY3unM7fJ/Qbq5wRe65xu2iGgbLm5stJ67Pbuu8ftetKx/gr/Qzvdd4/bgFgwD7Ftp6z&#10;Lf2cLnG7caP0BdE9dz32V7BwbGUO0fcrnBlt7C1j4xrb7R9y1nFje6dHgAU9I+5azkx27p0eEB+k&#10;K/1onTKSMYeCeMDyPtxwlU3Y8yADopzhFPCEBLzRSw0NRNk+BXktJrlpNSqJzU/EKIwWBEVTweA2&#10;pWJ8Q2qMifBYGiMqlG5K0siDa/RGT8jgHRSfmI2sr1hXbJJFVSRAUQC2hAKN0Aml6JUqXsshWsJA&#10;sqi6T5p1ltsbLksplyjukvToERVRJMgA66Kl6a5Vs+YGiu5TdsO3Tmz2ZyzWB3qFvNc++7s5+uxu&#10;d3BTcN65d+j0uPqufcn3JQu9f4rk69np8vVy5tzHc59QD/xXDt3eny9RzvO5t8xd6j965t+r2OHq&#10;4ZbKyXyE3N1x79Hq8+WIgCIur56rm2rbGDjYdqyxlndiTFu1Ws0LyMPZ08FN0XNjD2UUeB+Rkmll&#10;F1TUOV1KqLE4RnHqs63iI591nVSkl9lGFZNl6WBkpr0KyXVKjJwGyWE5HVGBKda5Krh0GiG2sLBo&#10;CUNMGvdoUlSG3SptddTD5Kp4ba6oryjDWRGe5NesMGbaKKmsiK+etlUaTVHdJQLRciK+fVVD8VbL&#10;PUlM5qhPlr1Tw1wgyS0rdaTVNQpcmg10Ws1Y7b4VM+bWt9FpNXLv0UGTl1JutNdHJ17YijyMugJq&#10;unTR4/b2FHkZtOq7+XN43f2lPNmbuui7ddHk9Pa+ScTJJk16pbas9e+a3nET0ew1XNvq6NNsvQ3a&#10;GVT26n7VyX8u2z4eiuAyNzGX8FeryfZjrXFPq1vkujSvF7RvsA7tpXRrXmdY0kd6LWVw9IltVoPD&#10;og0hrq0TlTYkMPRMi22NU4hIFyrlTToFFYSmdEJqS21kRGySxNKU01CvUqcB/BWVSY7pyoSB0VJO&#10;Komnmapg8gF6IBY8U5UU43UJg6LFBUrd5IIYKFHAaIBwIKlA0Qk4DRALCAMaoTYWgim9UATvBXAj&#10;PFihUQH2qlWuqqymVBssN46tKx2aza42XNY6tapS07jZZ+LabHmtJ6I8D8johNa0R4l5lCE+CPEe&#10;ZfseSXgXmcZAT00VTUTc+3HJ6J+JXY+3FNQaI8U+Swbh6GivxT5H24fkjxLzPMw+lEeKLslNwxTR&#10;V4p80huGKKpqPM6MQJ+A8w/aBL9Y8yxjAUR+sTc62IBHgLuMxgpzQvMYisqmiLsX7YT8UXYXtBHi&#10;PINlE8H5GyLp4LyILaggowPJFkiGoRgeSG+EFPB+SJJBQeSMDKE+FLA8kKSGlU8HlBkirVPByqye&#10;HWyR5VU+OKeSMLlU+RjAfRPByqPIxqfRJcrO5kFCfNTY2lZXOipWyysaRnZRRx81nt8CwlrtqUpY&#10;PsdVVlFh4XV5Z2FqpUlB1LIynaHGm6aMHFUpWFB1FSCnGoQmwTD0QSS11AgJccioLGJ+iAso3aGq&#10;VCwikpRIk+ORAylsclYafFJQKbDynRyVWdi5U5j0sHNkyNyLFW5SWvU4I+1yVgKN1K5TTxRC8o0g&#10;qKpLygyCqVhyqyZvks7GmtVMzfJZWOjSquZtb0WNjbWqnIasdo1lVr7WWd1aTZEkHVRY0myK8Aqc&#10;LyjbtpoVUKl+4tJWO0JdKqiBb6qk2EF1FcSMPVIsKraqcqaTVaRnR7k2dgB11UrLaHmu6FaRnTiq&#10;VnRg0VEdaU0U+09E0nWnoqlRTjdVUqUc3XlvpRgVQDwFEDAiLIyMEtZW5+xRkHQ2nRSY6FALaPvQ&#10;Z1o+9AOigQQtVUIEwVrcrOqwblkDQptORUzTFxN7BYb1tpFXPILrm3ro1iseQSVz7OnWIz6G3QLD&#10;atZDVlnleCXUASMhrSTUoI7QKsILATp6gSAl4L8gbTXoqmifIZufJXNE3cDXoqmheQwCAj9abuAa&#10;4qpyT+w57Tj0Wk4ovQ4zHeei214IvRKjwpHfpW84I/Ykt42Qj8qvXhlnt2wmQcRIf0recGV7rOLg&#10;5HH8iqcEXutY+33WGz8FU4Ivdb4/bptVmvkrnBF7rqDtzT+n+Cc4Fe61i7dAAHt/gtteGHNt3ytY&#10;O3mgD0fgtP1M72WcXAxgirNNLK5xZ3stYeHiFDsVzkzvZaxcZE0flWk5RF7JLePZ0bZba83Pv2yn&#10;RYTQNFXiy/ZUgYw6BVNU3enhjeSrETdj7YB4IZ2057VLURVylCNRT8jrWgKRKAF/JRYstRikbIWm&#10;mpjAW5ZKSpglkAlkxpW/BUKFZsygKIFA3VYLIJ+JZGLFGBKJNYIAIBYFAgAdEAG3NSkX8g93RNrD&#10;W6x81SdqS54AU1jflEfKACaqbWmuitlyWtBNU5s315ZUWVyUbAfUo23dvH17WM5DnmNLgH6Ln36v&#10;T5eswHK9yNAcA/8AFce/Z6nL1XO+R7jqHUf+K5duuXp8vWc/5Pm5HWa/XW64e3V6vD1mPyc2WZxq&#10;arku70NOGEYMc656rPbbLs11kF7FdRdZWZbeUkONgtoo8WW24nxUHmq10ZXYyWABaYLyV7xUqK0m&#10;yM8X+iyqpTDgs6pBmWVORBkNlFXn4QibrKnKMXqosPIttUYHkcDUYHkcDSlg/IvajBeQiKJHKMVU&#10;10aQousk6ZCHSW1RhpIYD0YXIIv0Rhrrqae+6ttrqjyPQ0kQJJblCsIj5U2kiG6YV1VyNpDMk4AW&#10;mDVr8gXVYLKDJMKq9YeUKTIArdaTUearnywOq0mrLfoqsjMG03W2urh6dVJNmCjrraaOHp2UGTma&#10;3W2mjz+/f4UeRlkjVdWmjw+/dTTZBPVdvPV4fsd6rzKampXVI8rbvcpGC+slfNZ7R0cd81veJl9b&#10;ASubpHs8Pl3/ALRmtHf7V5+1+XobT4eje25atjVa15fsR2nh3VDfxW3OvE7R0XjjZv0XVq8zpGli&#10;0C2jg3iY1aMjo0QZ5vREKn26Kknm6JoPs1VRNSKKwkMQmpANwmnZKjTQktValTvRaFT8Wn2oQlDo&#10;qSdGqqFTrdVRHUA6gFjRCbCm9FRHQgFEeCElDog4cQZTT0QVLQk4gFN0QCxqgqWhI26oAOCqUGXj&#10;VNUQZG3ISrTVClZULOxvrWczMXeTZYbR067KSTDIOinxaTYuPEPgjB+SYzEPgjCbsfbh+SMF5HW4&#10;dvyowPI8zDofypzUpsfbiDwVeJ+SSzEHgjxT5JbIBQWVTVNp4Y48Pon4p8jv7e1QEeJeQhGiRFp5&#10;rFWC8itieBaPYU8JyG0owPIW1GFZDajAtChCeCtHRGE2hROQsiolhUpBCWEmyLoLJpw1QJUV7UHk&#10;w5tQUKygSRoOVDfHqmeUSWKxKDV0sXkpqoq5Y6gj7kQ5VNPHUFUrKiyWWNrpKlZjNbUFKxtrWTzm&#10;7gVlW+rJ5FiR1BWe0aYRN6zKw611CE02JLX1H0VSs7DoeqlZ2Bu81WUnWlOJsPgp5TYOoVSs6UD0&#10;VFYBtdCDrXWQD7HJwJ0T6JhZRSaXQE9j9FIT432CaVhE9I1hE5LBp0Z0UWHKnMKnCklryDqjBxMY&#10;+or1SsM8xyWAkVtVRYconXClpKjO6hCpUOUUKDyr5WqbGkqqnas9o112VcrdVltG+uyqnbUFY7at&#10;pVPKNfxWVjSVBkOqixpKgyPp9qixpKhyOPkpwoy2U6FVE7Fe55q2NgvcHirhD3+acRQ3q4mwpsnS&#10;qrCCt6uI2g93mqZ0N3mmy2hwO0VysrElrqq0UtVKmlAppsPNP3pxB4GqabDoNVSBBq8p9Ica1NRz&#10;aEAAyv0StBwNACkARRAABAKAogFDVAKQVBVCBKnIIuspq0Gc1qs9laxVSuoCufZvqqJZLlc+zo1R&#10;C7VYbttPk0uexubN0vE8h5J+JWnKUFBqVU0Rdig2i0mmWd2L2lazkX7Dftlx0Vzkm9DwhJsAqnJn&#10;eqQ3FcaWVTkn9iQzBJ6FVOSb1PDj3OOhWuvBneuU2LiXGnpK1nBF6rCHhXPP5TQLbX103stYOAJI&#10;9K314M72XcPb+noWs4ovZaw9uVp6FtrxcvT2FtB26AfyLT9bD9y6g4BraEsVTkm9lnDwgrXYFf6k&#10;XstIuIaKegJzkj9yzi41op6RZP8AWnbsltwmg/lCrwZ/sSW4oH6Qn4ovQ8MUE6BXNE+Z5uOBSyrx&#10;Reh1sNTSirxwi7pLYx4IZeR0NoimW1tqlTQWLJZPBQNLoyLCNyMoyG5GRkYNkSLlGE/FUo0eK4Io&#10;/CbRJZIpK1UBIZBLIyU1BUpBYJTwVg1ciMCVYKglT1gKGgIBY0QBoBDigBuoEj1hh77q40wZMlEq&#10;zqHLOPFRaemmaqsvNawfmFlldnfy4ZZDP5prA71aLPbph6PP1XO+X7lDA/8AqLl6dnq+v6blvK90&#10;U3n3Lk2uuPp3ety9PDAch3A6UkB5uuPfs9Hl6rOT57pKncbrG9Hfz9dVSudKblcu+2a9PlxxAjhq&#10;alZ5VtMJeyiTK0e1XIzu5wCgT8U5yjvujGEbVClNFNolVzzcrHatJUVyx2rSUw7QrG1pKgSXqllp&#10;lAl0U1NqHSpUWDyOtjsoK7nmx+SC8jwj0sngvM6I6JYHmIxpYPyNOCmtdKacaKa7dDDnUspdWqO9&#10;6ptIQHIaTUkvunG2sMPkTayIcsqFyK2SW9E5FYRZJbJyLiA+ah1WsipUOWe2qvBXZXOm6qsM7uiS&#10;zUGq101Z3qpsjKIrdbTVnt1UWRnXpVba6Md+ymnzq7hVb66PO69lRNlk1uttdXm9e6onyCSbrXXR&#10;5vsd/hVzS1qunTV4nbqhPdW66tI8fv0yim5Wzgt+U/CHqWez0fW/LY8Y+kjFy9b8PofXjvvaUlmf&#10;YvN2/L0N58PRvbclo/sTleV7DuPBv3BvlRb6V4ff8ul8cfyrq0vw8vo1MB0+xdGri3TW6rRjTqAe&#10;Ygqeb1TiT7fyplTsYtVXEpY0TiDzFRU83VCalsTQlN1qr1KnwKrQjsVjRCEodFUTTzUwcGiqJLB6&#10;Jg+LoBaAWNERBxUDiEjGqDhaDG3VAOIQWNEAtqAWNQgFoLYY1QkpANubUKloj23QqI72aqK2lQJY&#10;K9FnY1myvkxajTRLDTyBmL5I8S8ktmN9EeKcnhj0R4l5HGw9EeI8ixD5ImpeRQjp0VYHkdDdEYLy&#10;KoqkHkdaNE8JydA6IwMhsQVLEacLI9ieBkNieE24AsRgsmi26MKlFRGDyIhBCTKgnIgEWK1pBFLq&#10;ao3TwUs6ZcNUFlHc1BymiEKlR5GWqkpBe3VNSM9tQhUV0rNUqqKiZtCkanyGUNehTCgym0+hQuVl&#10;eQZQFFa61j8vUrOx06sjmijiorfWKkuoSsadh5j1KLD7H0I81SLD+5VKzupwOqmzsOsKqVODzT0T&#10;Kl1VRnYWDVVEUutlSKANEEW19EBMjeCFQWET/wDpQE+ORKhZRPqEiTo30ogljFJQhBrFj0jWETqh&#10;ScqSNE1pMZokEprlNhH2v6HQqMAe5RYqU24VSaIsgQqIEgolTitmZVTY1lVcrNVltq212VUzK18V&#10;lY312VE7NVndW0qpmbQrO6risl6rO6rlQ3KLGkqI+xSVnJG8pxnsIvWsrMYkomVLEiqVI96uVNhw&#10;PVope9UxpYdUIRS2Orbr0VxlYea6hVxnYkgqkHAqSW0ppsPNdRNB8HqqiLD7QOq8jL6U6AEZBdin&#10;kDsEgCAFEAEAEgWAgDTICqgJr4owZl7wAopoEzxQjr1We0aRUzuWGzfVWvCx2jXWmSFjtpltNsC2&#10;Eqf1n+wDEaWF1X6h+wbMd5OivXiz26nm47yfyrWcWV6pseE+gqFrrwZ3qltwHH9K1nFn+1Kj4pxP&#10;5Fc4ovZNi4d5I9Cr9LK9lrDwjjT0q/0ovdZxcGTT0LTTgm9llB2/Uj0LecUXsuYu3wAPQtJxRey4&#10;x+Aaxoqy51WuvJnt2WsHBsFKs/BaeDO9lnFxEdvTRXObLbv8LOPjIhT0rTxc96VNj45g/SjxiP2J&#10;jcJotRVNU3ofbigUoFUibuebj+SrBeR0Q+SiwvJIZCOqZXY6I2jVORPkcDGKiyVtajJAGtqp2oKo&#10;EsiQKBLJyD6KbTwTdI5A1CVrPcKJxmFEx8lgWVRcBXFQEWqyAFVlaRQalkFJC0VkUZCgRBkrRXI0&#10;kEnIMAqkLAKk2AjJeJYb4rO1Ug9oUngNoQMDQMEuICBhGe9NNNOkAHmiNNYjulA6ql2IU04aDdTa&#10;JplnszkWRgku+qw2ru4cMsHzHcUUbX/1KdNVz9N8R7nreplyXnO7GNDgJfxXn9Oz2+PpOS8v3SXl&#10;w9zXzXD07vY4elhhMvmZJn2dUBce/fLu19XCG3IkkNSarL9mW84yHzJa/RLzba6GWy1dVQ658RNj&#10;mAGqTDocZMHHVGXPsfa8HqrlZ+I3vFFpFzX4RXyADVZ7bMtorpZR4rK7Iwr3SBY7VcNlwoVltWkp&#10;lxss1Sob9SiLmyG8VSotNCMVU1N2Psjqpwzu6YyE+CeEXc8ITVVgvMr26JYObmHsU2L12R3tWVdO&#10;lQpbKa7+SBI9R/Lt0RnPWkdWsI30CeGkhp8lE5GmsRXyp4ayIUsuqeF4Vkso3G6qRUiHLP5p4NXP&#10;mqdVpIVqJLL4FaSObffCK5yvDC9FfkyUGq101cm/Zmc3JoSF0TVjezM5OVc0K201Yb9lTJkE1vqu&#10;nXV5/bshulN1vNHm9OyFI/UrWaPO79fhXSPutZHl9NzDnWsto4OsyDBXVO1hNFnigArDfZ6fratF&#10;x76SNPgubpX0Hrx3XtGQnZfwXBtfl39J8PSnbBJDEpXi+zXduB/K0/RdGleH3rpvHGzV2afh5fSt&#10;VB0K6dHJtU5qtnToNfqmk8xBU63VOJSG9EyPsVQqlN0VT8szrFYPN1CSalsTRUtpsqhVIbotIksW&#10;TKpLTYKok+1NJ0aJ5SUFQPNKAdBqEApqEU70CcBYNgmmlhBwpBgNQgHUJKagi26oBaAcQASGDiaC&#10;SChUMPanKqGnNslWkR3R1UrlNmIFLCsiEI8E8DJ1sYsngZLMfgkVovbKCyWGJ4GSwwUQMlbAgslb&#10;AgZOBgVQZObAU8DI9tEEFK2QBhqVoGWWRlBO3ySyCS0IycNltEZUbcE5QQQAqBKCwKqDwSTVAJSs&#10;RYaf5KSwYd1QDZA6qcqiO4ahUESRuqDlRHtsULitmGqFRU5DfJJaoyG1H0QcUeSwkW6JmzObGS02&#10;+qTTWsXnQkEqbHRpWP5CM0JWddOrOuNDfost40wDX0Kxymw+2QK0WJTX1CcrOw61wKqVFh9rv+lN&#10;Fh0OVSppwO81SLCg5Uiw6DVUzpSabBE0RCORyUOqoLCKS480BYRv0QFlBJolQso3aJEmxuQSdHIg&#10;1hDNfVI1rG4FNcTI6VojBVJAspsTkoVU4PI6qLDlDd0UYXKQ8AqauVBkbqhor5G1QJVZK2iixtrV&#10;ZMzVY2N9aqJ2arOxrrsp52VB8VnY2lU8zaErOxpKrpLVU2LyhSFRg8ornowKR7lVURYMPVEc3pxN&#10;hYfbVWk6HK5U2F7uqcrLaFtcqZU4HdVUZ2JDXV+qqVnYfa7RWzqQ1ycpU4qRTgKaDzHdCmScCvJf&#10;R4HuQMFh1BVAwKtSmMF1oEFgAaoA0gMapAtMASqkKjIsrwJTLxb6oGUKTRZ04hPBNQs9muqG6EuO&#10;ixuraU0cRztQic8jzwAwXE6J/qP9iSzjXHoU5xK9U1nEuNKtWk4ZZXsmR8O63pWuvHDHbsnxcGbE&#10;tWk4s72WcXCF1PT+C1nFF6rWHgT/ACq5yReq2h7fOpZcq5yY7dlpDwVx6PwVzizvVaw8IBT0fgrn&#10;Jn+1Zx8MBT0LWcxeiyh4pop6AnNEXqsGcc0EegKvFleqWzCA/SqkZbdUpmIKflTR+04McCwamM5P&#10;xwX0RkqlNiGgCcI42IDonlNLEdeiqVJ3YAKURdgSWgJZMNwCWSoruv0RksFhPIwIlLIwFUlSFbqB&#10;B4LbdFhyDRgyaIwCwLKMM9tcioqHgUG9UH4CKcLxEqlVgZFbeCL8jBQFFPiMDR4lQR4pwCPEDATk&#10;EBxunlfkSjJ5GEsnkEZAwKo8jwcUkCACAImiAYe5BIUj6VumlCknpU1TkdGkV0uUBW6LWmGd5LlG&#10;xNd6gstq35c81yvuDuhsDH/1PxXPtXu+r6zhHcHewq5ol/FeX7XbD6j0/Ty5By3dpme6kuvmvJ6d&#10;3v8AH1GTm5Z8prv1XB07vT5+thIgmLqXquf9i7xwt4pQ0aq9d2O2pTskFpAOq11qZ+SGz06p2r8g&#10;OYB+pTtsjaZORZgFTXVT5M/1pkeYPFV5j9Y35o8Vfmd0V82aBaqz8mV0V78wHqpqbojfugXaqKXi&#10;cE4daqypYwUZLKcHIjPfWqQtwZ/MUk3Y61ims7ulQx3FkSMrss2RWrRVGd3Oe35J4E3NuZZI/JCe&#10;2+iitddkSSyyrt5KjJd0WdelyVL3+amfl3c4jOkuVrI7JPgh0tBqm0kRXypyNJEN82oqqw1kV809&#10;9U5FRWSz3N1pIqRXy5HmqkK/CEZga3VyMemxt0lVpI4Om4nOACuRxb9FNmy0OvRdHOOHr1Y7Omu6&#10;62kY3qy+RL6jdb6asN+yE5/murSODr1R3SU6reR53ToYc6oWsjg69EOW5oqw5fyb2J5Z7anGCii7&#10;Jmiwx7FYbbPS9fTC+48f1G+ZXN02zHucI7p2cz/lritdXX8PTva7KNj+xEeH7Vd14UUa1b6PC710&#10;njfytXbzeZ0rUwGjQuvRybJzTUKkndFSDzT+CAfbqESpSG9FQPN1VapqUDQKojB1isJAHVJKTGmj&#10;ZKb0VRNSWlaRJwJlT7DVVEpDTRNJ4aIKjVlg6DRAOt1QDg1QinRonCGEypwGiBB1CFFIB1CaNqCO&#10;DUIBaAWNAgDQCxohFGkrU24JxUNOFE/yuU2QlgZNlqWFSlBqDyW0IGStqBkKITkYCBkeiYyFUFkA&#10;boGToKIcpYN08mVqjIGBRPJlAKaRVLUSynBBFEsjBJFU8jBohB5NOCDMuFlWQQbIyeCEZPBNUywS&#10;49UysINwVFTg2UEacpOQy4aJwU1I2yZSoLm3ISXKr5o7lNUVkseqFyqqaGtbJLinmh1CMqZ3Lg/M&#10;NUHGQz8f8wok20rFZ0FnBZ11aVjMphY4rPZ0RD3WWFgwDZLolTYmxS9PFVGdiS1902ViS11Qqyko&#10;OVM7DwdZPKTgKrKLDgd0Vys6e3WVJoiaoQTWhqqgS436ICxiltqgLGJ+hQFpFLoVIWDHpZSlsfdM&#10;JjHdUHFnjzdCU1RbRyVonhScx9UsIp3wPipwWS9tR9FFgyaNiosXKImymxeUV91OFyoMoSXlWyjX&#10;wSVKrpRr5KLG+tVWQyxosrG0qmmbqosba1TZLNSs7G0qnmGqzsXKrpbgqLFSq95IJ8lOAYL6f4py&#10;FkbXqknQ5Apxr6KpUVIDhoriac3KkWFblUY7Q6D/ANKqMqfYU01JaVpKzsPNOiaMJDSqlTYWDRNn&#10;ToKoqnVK8l9IMHxKCLrVOQFt6K8FkoknRHiQ2gpWAuhSmqcltafBV4jJRBArRV4F5DYxxuRboFc0&#10;T5Hfbd4J+I8jboHHoldR5GXYrndFF0ObE/sXH9Oqm6NJucZxpeQAz6pa8bad64iYOKJoAxdE44Zf&#10;tS4uFNvQj9JfuWMXCm3oVziy27LGPhjb0LXXkzvZZQ8KbVZ9Ff62O3VbxcKLAt+qqc0/tWkPDMsN&#10;qrwK9VvFxMbRWl1Xgy26pTOOb4UVzRneiS3BANmq5qi7pTMSl6J4LySW41NAhN3Pthp0Qi7HmxeW&#10;qSLsdbF5IZW5PBgAQrWAIxqk2OBgHRMslNbqSgijZCcgKpgdSmBUqboAywJZBYASIKBAJoqMVPJI&#10;8ioqgyUKpnkoeaYyBRTFUqcHgtPACpU0UEiDqqgKsqA0AE0AkQISVoEsglScEhQCqk4VRFXCwKJw&#10;rRoIEARNEGac770BHe610FVdNJQapnrqpsmYgG6p0axnMzM2A3uotw6NdXM+4OYLGvo5Yb7PT9bj&#10;8vOHeXcco3tafFc3TbEfSerx/DzpzHP5MkspJNNF4PtbZr631OOIyjc+SV/rNLryute1x5xbwztO&#10;264dr8u6aLmDJpoVLLfVLOcQPzLWVyb6GHchT9S31rLwJPI0H51VqtdDX+oV/Us7V/rOMzz/ADKM&#10;n+tNjz7fmRaX6yX5/wDmRNsp20Q5c8V/Mryy8EN2cP5ksoupDMwG9dVFRdVhBkVvXVZ2s7Ez3q9U&#10;spwSXg9VOSsKYR4pWsrExlCpY7LGBo1VRhtVkwCiplaUQFUEph4U1UqBIKFRXRzqsmdYrGvQ5KHJ&#10;eKm6ivU5RUSSWN7pax6PHVDMhFbrXDs8TTpDTVPC5DDnihuhciullpW60aRWTS6+pVg1bNML3W00&#10;O1WSza0KeGe2yL7w8VUjj67nGyB3Vaax5vToW9zaeauauDp0UGfIKm+gXTpq83r0+WMzZAdy211Y&#10;7dWanf6iujTVzb9kZzwunWOPp1Q5H3Wsce++TfuXN1pHJ1plznEp2o1KBdRZbVrNcpEbSddVjtuv&#10;XmsceM+C5993ocebS8ZATKy3Vc2+/wAPV5R37tDGp7dR0C5fNr2vw9KdtRENjt0V614PtV2jh2mj&#10;baLr0eF3dH438rV2c3m7tPDoPouvRzbJ8eiqo/g8U4k4wHwTCQ3oklJaDZXAebqq1TUgaBVEnmGg&#10;VklN0CSafYhGySypVRKSwrSJOqhTrCqiEluiaT7UFShqrM6hJTTcIB8aoTTo0REgqFLGn0QUGhRx&#10;AOBBUoVQMFoLBxAKbogFIIoITSkhBEJtIZeCR5hOGQAKXTAiFIAaaJKhYQZygQCCD4IKjAomkoCq&#10;APagDDboAy2h0QB0ASWcoEAdFVUWApTRpAlyVBCAaKpJp3/UhRo6EIBlwNEKNkHoExkgg0rROCk+&#10;ohMhCqVI2QapJNvBSMya9UioiKhUSHIw1qAg4iysreiS4r5I/JNeVbLFrZJUqpyIeoCS5VHlQVBN&#10;EGymdjV3GmqGkrD8jjbSbfVTY6OezCcjBQk0Wdjr0rOvFKjSiw2jXCKX0NioKxJjl87pys7qmskr&#10;Q1VZZ7apbH+abOw+HDxVosONchnYeDvuVxNhwEeKqM9oda7zWjOw4hNgGnRESDXEFUabHJpQoJYw&#10;S6XQFnDJ0qlQso5PNTYmxYRurRKBPY4U1VBJjeQfoqUtIZbC6DWUUvminU5j6ilUkVIaR96mkNza&#10;grOqhgtI6JWKlRpGlThcqHI00U4XKr5G6pYXKrJQUrGmtV0rdVntq312U2RHqQsrGs2VEzag1UWN&#10;tdlLOzVRdWkqqlbT/FZ2LlQJWg1KnC0JwCSaZJpoUEca/wA0wdDq6FCadZJXqriUhryeqtFLDimj&#10;aZPMd0VMLD7TRNFiSx34qoinmlaISWOqmingaqoizJbT0TQsqeC8p9LQDHG6vXVFpwRuK1mibsdE&#10;btAr8SyfbAeqPEvI+yHyR4Iu59uMT0+irwLyPNxCqmiLueGET0VTRN2SGYDvBV4F5pDcAnon4F5n&#10;hxjnaNS8B5nmcM4/pR+sv2JrOGIp6U/1D9qfFw4aKbLnVa6csM9uuVhFw7behafrZ3qsY+JaKej6&#10;pzmi9VjHx0QoNifgz/YmM4+MfoVzRF6JEeCwGu1Him7pbMRo/SlhHnUluMB0TwXlUluP5J4LyPCA&#10;dQgZPNgA6IK09sb0GiE5LEbR0umVowwdQgjoa0dEFQNB0QWBgDqkodkYPJVimQiUAWqAMpHRJkAQ&#10;CjogCBKAcCAJBZCiCyFEHkKIyWSSU5TyUBZUqUYQeSx9EDIJFkEYGQJAQLQqlksgjIBGQCMgEZEh&#10;SlWAQMDFOqAP0oMdkYK0FUicgngCU0A40CS0d5sgIUz7Uqg5FTM/Wp+iGsihzJqAivim11Ynk530&#10;eQVG1dvHXNcj7gfI8SUdVc+z3fW0jz73JhzzOlNT1XL1/D6D1ZMuL8rxUrC6q8btrl9L6+8YnIx5&#10;In60Xm9dHscdodiyNgpuuuPbR1ecWsHINYypKzuqM5NycoKH1aJIuuUL/Uxf1LfX8DwRn8pU/m+x&#10;UqaQbeS6blNHgls5EW9Szp+KUOTAH5lFLxNyclUfmT1Y9IgScjf8ythgx+/J/V+KnKLEyHMNBdTa&#10;ixcw5YoLrO1F1T2ZVRqotT4n2TE9U03VKZKSRdTay21WkLrIjm3i1gdotI5N1kwi3gqc+xReKlGT&#10;hiR7UquRXTStv+CmurnFJkzAA3Wdj1OGrOZMut1nY9fjqq3vpqVWkepx0RXyX1WmHTgy+S2qMDCG&#10;+Q3unIpXzzUrdVgKeWezrrXTX5GVNPkGhuunxRdla+c+Kmxz77mRMTW6eHD13SYpbXKvWPO7dBzZ&#10;ADdVtNXm9OjN5uUDuuujTV5/TdkMue5uunXVyb9FHNKCfNdGuuHFv1qI55PVbYc+29po1Km1M+SA&#10;CHXVa7I3hwtqntsNND0TKkLn23dOvNYQ4xc800XJv0dfPkvIMJ1RQLl26O7nphsuJ48+5F6dSFzd&#10;Onw69Zh3ztXCIcwUpoufXfNR2vw9E9vYtAy3guzlXhey61xUO2i7tHjd2/44DaF2aPN6RpI9AurS&#10;uXZMjOgVpqU3VCEloFNEEU0XTJLZSl1cB1ouq1TUhoVJLAuhKYwWFlUI+0aJxGySzRNKQxVCOKoV&#10;Ot6K0JDU01IaUyKVQzjeiZU6KVFkEcGqIDzeqZFClbpp2LQgoBBjQcOC6DOAWCR4KGqDwUmnAwUF&#10;SxohnTg0QRwUogBQIVrTZAqhcILfAIMhzfJAG1vSiDhe3ySUOhQCqBACg8EEOgQBtogFUHggAadU&#10;ALIMaAUCOqAOoQAqEAZQDaQIITI24IMyR5XQCCPEIAqDwQBFoobIBoNF7JpySWeSCJLK9EA05nkg&#10;GXM8kAkttokqQw5la2QeEd8dRogIMketkHFfNH5Jriplj1sg8qjIiF7WSVKzebBrZC5WJ5TF1IHi&#10;ixvrWA5HG/NZZV189mKzYSw7hp1WO0dmvyoZXFrtVlYeCmS6XupTYlxTEHWycrO6rGKW2qvLK6pL&#10;X+aqVnYfElKVKpnYfEgpqqjOwsSU6qkWHQ/rWyuVnYda/wA1SbDgd5oicFVBCYwUx9DSqaKnQyUI&#10;uhK1iluDVBxZxSeaVhrKKTRJKex6Amsd1ThxLjk0umafDLpdBrGOXz1SpJrJNLqaEpkgOqkFEtPg&#10;gGnNBCWAjOjFxRTYuVVzx0KWFyqyaOyMNZVVMzXxUbatZsqZ26rHbVtKqZ46/VZWLm2FLPGbqbG+&#10;uynmZqpsaSqrIaRUjTqpuq5Vc8HUFZ2GjOJ8VIEHEHVOEdY/zVFTwdQ1+9VEVJY/zTRT4dcII8Do&#10;R9qtltEhjvvQzp4HzVxnYksdUeY1WkZ2JDSqiKfaU0nmlCKvo4fvXn66vfu6U3HJ6LfXVltulNxf&#10;JazVn5pMWESalqMC7pYwSaelPxRd0yHjSbltlc1Rd05nG1I9KeE3dLZxv+VXNU/sTouKpctutJoi&#10;9EtvF/5VX60+aVHxNSPSjwF6LGPjAP02CPBH7EtvGj+W6fiXmkx8aNS1OapvRJbx4GoVRneiUzDA&#10;/SnlPmebiV/ShF2PtxAL0TK7nRjjwTynyOtgHgkWTrYQgZPNhGvRAydDPFAyWGIGRkUCBkQagiiK&#10;IAhqEAsmiASLmqAWgAgFAdUAk2QBhJUAhNIkAYFSgFEVQAAogDQVCqBgKoGAqgYBAwKiBgaeTBGQ&#10;UD0RkFIyARkGyalIFA9EApABAHRB4AmiRk1QeR7vJAKQAQCq1TLA6J5LAURkYCik8G3nokaLI6iY&#10;iBMbEpxcqmyHaqpFZZ/KO6qML12ZbPhMgcALFZbR3cdmD5Tii9rqt11WO2r2+HRzPl+Aq15LNVyd&#10;Y9j1++HHub4Grn0ZZef00e1w9lyXmeH9tzjsK8/pze1x9n4YTKgMRIDSuXbk7J7GVJPlujFLhYba&#10;N9OmVTLye0H1UWHg6darn8uQSNy0x8LNDlSTXckqRJi5Kp/MlTkT4+Q/zLOlg6eRoKblNiabdyeo&#10;3KtY5ulRHcmd35k8McDbyGnq1U1Ni3gzjb1LPZPiuoc3/Ms6fgs4syp1U4K6LKPK6bk0XVNhyauA&#10;qoY7arrHyLC6eXLvquceYEarSVxbaLJs4pqqyxuhPvA1ugvFHlmoDdJeuqpnnoCaqbXZy1UmTkVB&#10;NVFev6+ijmlqT5rN63LVXyyq9a9LnMIjn3V2tsGHyIlCFJNSquQYU2Vk60K0kJRT5Ot1tpE7VUTZ&#10;Faiq2y59qgumvSqWHL02JZNqaq5q83r0PtyPNaa6PL7dUfIyajVb66vP36s3lZFd1St9dXDv0ZXK&#10;nO43W+kcu+2VTJLeq3jm2+RB5JCeU+KQ0V6LLbZrrzOCLdSyU3w0/TlKZjEjRTt0aa8VjjYJJHps&#10;ubfo6NOLQYmAa/lXJv0dWnPDUYvGklo2Lk23dWmrdcTxfri9OhXP03a4du7awA2Rnp8FHOuTt+Hd&#10;+Eg2htvBd/KvF9h0vjmV+xehpXjdmxwBQBdmlef0aGPQLq0rk2SmarVCW09UJsSm6DzQk4LUTI+N&#10;AqyD7dVcTUlvRUk80XSSlsGiuFTo1TTskM0TQfYnCOjVUR1ugVoSGqomnhoEwcKqAtuiZU8gjiAd&#10;amCjqmmnG3QgvQIAq1Qo40oB8JKgIBSaQQVLGiTPY43RMjjUApBw0UNIPagySKoAhYjzQIcSWCAC&#10;ACACAMahALQBHRAJBogFA1QAJogC3eSAMGqAXuQCUAEAghANOagG3NQCdvmgBt80AnbRNFFt80Ak&#10;togG3MCAaLEA25lEK1ppzElUw5n/AEoJDliufNAQJY7Jriqmiug1VPFVCoosuCoNUlxk8/G3B1vF&#10;DWOf8li/mFNFnY6NNsMJnY9Q4UWdju57MXmRFpNtFltGytDyDRZUkqOWv2KU2J8M2l1UrOxYMkrR&#10;XKxqSHVCvKNoW0qpWdh4OVSsrDzH1FDqFUqLDzXLSVmca+qaaW196JkVuummpEcmiELCGXQVQFtD&#10;KhSzikSpVZRPr1SJPY/QVQEhj1Sk2KS6AsY5NEqE2OSyQSWyKAkNfVAKDkAHaICFMzc2tFC5VXIy&#10;xCGutVU8NKorSVT5Edeiy2jSbKiZlKrKxpNlTkMrU0WdjbXZS5DKE2U2NddlRM3W1uqnDSbKp7KE&#10;jp0UWNMoUgos7BkyUvwQ2uVFUhrqpxNPMfQ0VIqUDVCT7HKoinmuTRYfDk4iw+x1CrlZ2JTXdVbO&#10;xIa5XEHgUJsbuPHPgsNdHp3dZRYhW81Y3dYQ4JcRZV4ou61h4/T0/RVNE+axi40Wq1OaovRYR4Db&#10;Dbor8UXomR4LfBHim9ExmC3wWmurPbolswx4WWmEfsSmYYJ0RgeZ4YwGgRgruebB5IwXmebASaU1&#10;SLzSxCBSgSTdjgiQnJbYkC7HgzyThZL2+SE5KDPJM4Pb5IMsCnRAKQBVHigFN+tkACalAKAogEuK&#10;AJABABALCAMCqAcQDaDwWECggiSgFAWQBoAIAIAIAIAIAIAIAIAIAIAXQAugAgAgBdAGKoOFVPik&#10;oSACAMaoBaAOh8EAoCiANABACqAjuKQQ5DUpxUQJzZXAp5gTVWeVVJEXEopyob8MPrUVWezq5bqP&#10;kOPbQjasbHpcuuGF5TiwWuO1c2+uXdy9hy/lOEDt5LPHouPfV6/r+w5PzfAAl/or9i49+b2uPsOS&#10;czwRYXkR+K5d+b0eXfLk3NYT4S87aUXJvo9XhvlzTkJ3Mc4eC59tXo6Vm5Mx24iv4rOtimZRtf8A&#10;FJrIsYMqgudVNVhYsyxa6WEbDdmeYSsY7Ijs00N1cjn2MfuySlYhIhyiSL6KbE2LvHyutVjtDkXe&#10;PleajDSarNmXQi/4qcJuqbHmn+b8UsM7qtMfLqQaqbGe2i8x8vS6I5d9F5j5YAF1pHNtzTf3v+ZN&#10;jtzK/ef5vxTR4GJcwHqkvXRV5OUCAAfqs67eWimnnU163DRVvmqpepz1RnvFNU47dYjOeqaYRJZK&#10;A1V6wKqWegK11gUWTPc0NFvNUWqLIn1VyMemyqllNdVpI5dt/hGdLfVXNXB16ECag1Ws1eV26lfu&#10;KdVtrq8rr0Rp8gU1Ws1cO/RncmfcHXWsjj23Z+d9SVrGeUIgmtFWRNcpEMTiRZRts110WcOO49Fh&#10;tu6dea2x8MuBqFlt0w6dOWVxj4FQPSsdurecWgxOL09C59+q9ebR4nFEub6LLm26NJq1+DxGlWaL&#10;m26NZG64ziqOj9Cx23PZ1fgsEtc30+CfO/Lg7V13isctDbL0eVeN7DoHGxkBehzrx+rWYgoAuzRw&#10;dF7DoF16uTZJbr9y2iEpiadkhiEn26ppOt0TB4G1VcpVIYVaEll0kpTSqhU6mmnGOTQls6KoR1UD&#10;rdFbNIYqhU+NEyOFVqCmpinhoEJODQIB1vREBZVJpbNUIp06BAhI1KFFNQD7dEHCkjGNAmkaBS2o&#10;Z043qhJbUAZKAQUNIUDZCiUAg6oB2o8UlBUeKDCo8UAKjxQAqPFAJJ80Ard5oAV80Aip8UAoHzQB&#10;oAIAIAwboBdUAoUQBEdEAkgFANlttEAinkgBTyQBEeSE0W3yTLBLm+SAQW+SAbLUAgt8kHDBbqKJ&#10;LphzdQgjD2VGiAgSs8kzitljqDbRC1XLFUGyDU2TFrbRJcZnMg1tqhpGK5LFu401U2NdawHJYlC4&#10;0UWOznswnI4xBcaWWW0dkrI5DCx1tFjtDMCTadaLOjCbHKDQpZRYsoZqjVXKy21T2SLSVlYfDx4q&#10;pWW0PNePFVlnYea8WVSosPNd5qozsL3XWkrOl7tCnCOg1GqZHWOTRYlxPoReyErOKSiDi0ikuL6o&#10;NaRSealKyjk80BLY7ROHExjkzTYn3QE6N+imhLa7z1SoPMeR1UhIrUVrqgCLraoBndQkHQpU5UWV&#10;ilpKr5WVBCGkqonj1spsaSqaeLVZWNJVPNHqosaSqbIj1tcLOxrrspJ2G6lpKqpWKLGkqvkaosXl&#10;EcCFNhkJQqW11DdVCPA3VIqSx6EJTXKoin2Ov5JpqShFOscqiKltNgR9q0lZ2HmlUiw+0qkOzQYd&#10;eivXRvtuuIcDSrVtNGN3XEOCBT0q/Fnd1nFigfpR4pu6c3GA6JzVF3SGQDwVeKPNKZD5Iwm7pTIP&#10;8qqfCLskNhvonkspAioNEDIxB5IyMnRDZAycZHT6lRRk6GJArZ1QBhqCL2lAANKcPBdCmYqEIAIA&#10;igE0KAWLCiANo6oAyUAVCgBQoAqFAKA8UApAKaPxQCzokohAKTSCAIitEAaACACACACACACAAFUA&#10;qlElggAgAgDoUAl2v0TTQCBBpKHQoAUKAFCgBQoAUKAW1pQDgsgAgCSVBIAIBLjQJwGXaICI9AQJ&#10;RWycoQ3xk6BVKVRzD5KqRv2hTTVZ1rrthV5WNvr6VFdWvTDNZ+ECw+lZ7aujn0YDkuPBDvR9i5d9&#10;Xq8OznPK8U0hxLNfJcu2r1+PdyXnuJbR/o0C5emr2PW65ed+7sQR+7RviuDePofX2eeeaq2R9+pX&#10;F0ety2YpzzvN1k6tfkpkvq1RXRrEtuR5qDqS3KoB6k8MdqJ2XX9Sfi599kd2T03K/Fz2g3I81Nic&#10;pMWRfVKzB5XUGTQarHaLkW8GXTqs7GsiezKq6taKcFtE1mVpdLCcLfGybD1KMIuq7gy60FUYY7aL&#10;mLMoBdVHPtoe/e/5k2O/MP3tf1IZ/rIfm1GqVaa80WTL86qXby5q6bJB0KjD1OOiGZtbow9DTUyZ&#10;hWlVFdWsIMgoT4K9YtX5M4DXXWshVQT5HmujTVltspJ561NV0zVhtup55aqvFy9OisklVa6uPfqj&#10;Pmtqt5o87t0RzNbVba6vJ7dDL8kD9S1mrzemyDLlVr6uiqRyb1UyS1Burjm/lAdVzkZXIkQwFxFl&#10;N3dOmq6xsOtLLDbd1ac17jYBqLLm36OnXRf43H6elcnTq6uejRYvGE0O1YXq28Wrw+KqB6Vjt0LD&#10;W4XDmrPR+Cw26E12FxNKehYbblls8DjKFnpUead9nQ+Kwdpb6Vvzrh610bj8faBb6L0eVeN3rY4U&#10;dBovS5vK6tBA02Xbzrh3XES69XJt+Ulv5vtC1jOpbVadjzOiEn2mioU83RJJzQXVQqfaahaRKWw9&#10;EISGnRVCp4flTTRtQhPjNgrhHlQPN0KcZnmdFRU+3RUR3oFUBTVQp4aBCTg0CAcb0QDhThU4xNnT&#10;h0QcJpeqDLb4oBxp6IBYSVBt0TSUgFDVCTg1QjY4NQghHUoAIXCdELJJqgE1CAUCElQKhBhUIA0A&#10;EATkAAUAaACACAUD4oA6hAGgAgCqEA4D96AUTWiAJABAJI8EAVCgAWlAJApVBARVANkIBBBQCCEA&#10;w5t0KhlzTQoIwWnSiAhyx20QIrpGJriukZqhUU+TF1SaRQZcNQUNIyvIY+5pslTjC8jibmuspsdG&#10;mzA8jifmso2ju02YDkMYtLhT6Ln2jeM3NVhqsqZMWSAQCVnSsW0M9xdOVntqso5h4rSVjYltkr1W&#10;kZ7anmv802Nh5r/NOIsSWSVF+i0jOxIa8GiqVntDgNQrlQcY5Wk7Uappp+N+iCqwhkQlZQydK/RC&#10;lnFJ536JUqtIpKgJEsIpOlUBOjePFUpMY5ATGO0ugJcb1KUlp6qKElr7UqgE7hXVAJdQoBpx8VFa&#10;S5RJQhUqslbqhrrVXPHY2qLrOxrrVLPHrZRYtSzx1rTULOxpKpsiPWyjDSVTzR0U2LmyslZQ+Six&#10;rKhSNUWKyiuFFJkg/wDWqhU60ppSGOpRNNS2OTZpDXUKaUtjq2QnYsWKcZpcZVRNPgrSVFh9pVSs&#10;7HpLHxgKWXbrqjfZbRQgLTDG7J7I05EZTYouqeEXZLbHVPCbskNi6IwnKS2MBRaEgNAHmjJ4Otb1&#10;KMjBYRkYOAIyWCqoPBQt9UjwOqBgutUHIWBRGBgaMDAqpkG4oAiaoAIAIAwK3QcguqCL0QBAdUAp&#10;ABAEgDQBgVQDgQcHqkogJpo0ECACAUBb6oAiL0QAokrAUQMBRAwFEDBQbVAwUGgIGAIqgyEAEAYu&#10;UAo2CAbogsDQCmhBlIAIAIAIAIA6lALQAQIJGFBRBZAoGTZuqkGTL9KIwMozgstqqIzmCqcqpDft&#10;g1VypsMyR2TyzpkxW0U5PWoc7AGnzSba1n81npKVdOjF58NnFc28ehy2c/5eMBrlz7x6fHo493AP&#10;TJ9Fw9Xuepu8zd5tqZRXxXm9K+k9bd5r5+P1yHzsuHd7fK/DDyRUqaLN3aUyyOhqll1anaURgtqQ&#10;59FeHLvsjvmotJq5Om5n3q9VWHPehbJfNLxT+xLil6qNtWk2WUc5A1WO2raVZR5BHVZ3VvrVlFk6&#10;epTg6ltyrj1KLqMLaDLsLqbCws4M2h1UyM7rlasz7C6eGe2h059QLowx20H+/FNU8M5obdnjxSsb&#10;a80Z/IDxSw7OfNHdm16pYejy1J/d16osdukJGTfVZWLB2RbVa66nlU5OT6SK6rfXVO1Z7JyLkVXV&#10;pq5Om6pmnsbromrj36KqWetqp3Vx9Oqvkm1utNNXF064Q3Tea311ef16ozpvNazV5vTdFfLVNx35&#10;RSSbXStZbQXsk2op82c0PRYdT+VK7t9Oa7xMD1flXPv0dnPk0uJxpsQPBcu/V1aaNPicWTT0rl36&#10;t9dWpwuIq0Hb+C49+vy21+GpwuFrQbVlei7Wuw+GpT0rLboyta/E4igBosrui7NLjcXQD0/VZXZl&#10;d2mw8ChZZKVntu2WBi0Itouvk5elbDEjpRepxeT3aXEsvR0eX0XkA0XbzcW60j0XZo5dkhv5itYy&#10;qY3orlKw6LUTRToKoJDdEip03CqJp6MWorlSlR6ppsSQNPNVCwfAtRNNGAhNibHoFUSfVQjrU4zp&#10;5nRWVSGqoRwaKoCm6qgebohJwaIBxqAeQChZUzsOIMAgFgUQBoBYKAW3qgFIAx0QmnEFYcSLAzqm&#10;kSFakHRDQlAIdqgAEHBpKBAHuKAPcUAVaoA2oBSACAI2CALcUAAUFac3FAFuKDEgFtKAXuKAMGqA&#10;NABABABAFQIAbQgEOCATtCAQWoBDmAhAhgsQKjuYgI8rK3+9AQJI01RXyxIVKq8mGoNklyqLIiFz&#10;RDWM5mY9Q6o1qhTHZ2L+ayTTSsJyeFQutZRY6tNnP+Twq1NFjvq7Naw2di7d1tVhY0Z2RpjcVlVY&#10;SYcggC9x1SRYtIcivVVNmd1WkMtbErSVndU8Hqry5ttTjXJosPNfQ62KqVnYfa/z+iuVlYkNk81W&#10;UYOh/VXrU4Ph1QrTYU19CmlMik+/qhNWUclaFAixim0Qa1il081KVnE+4QFhG/ROHE6N6ZpjHoCX&#10;G9KlUxjlNhHmu6FSBnVADcgEPKVOXBhxqpaIEzaVQqVXSCoSsayqjIZSqixpNlLMy5IUWKmyonj1&#10;WdjSbKiaPVTYubKqaLVRY0myvkjU2NMoEjKdFFh5RyKfRLCslNKZJDTomipDDRNFiW01CaUlhpRN&#10;NPhyEWJMZTTUgHqriKfaVSK9TxMXpxy35WUbE0VNjYFURUxgH2JxFSmAJpweBA+qjanIeBCzVg40&#10;1KBg5u6IGC2nqgsHAfuQDlWKlASOiMAEYBYqjByFVRgyS7zQm0KlCQqUAKlAKHmgDQDlqUHVJQAU&#10;TTgEAEAEAEAKHwQCgAgFAIGCklCKAKiZFBviggIoLdUDAgK/4oGC0DBNDUlBwElAgAgDoUAtABAB&#10;AJIQCUAsCiAJyASgFAeKAUgAgAgAgh0PggxIAIA6lAGPNM4NGANGCJcjAIVg066nag0QNVguGS2p&#10;VRpklzaD6qmdNlo6oZ0zJtANEFFXLS9U3RpGfziDuU106sTyUgAICxrp0rnXMvow11oubo9Dht8u&#10;Mdxy0a++q83tX0HqV5r7ududL9q83rX0fq21585uIue4U6rh2vy+g5X4Y+bHoNFFru51EEJDdEnT&#10;lHkaQrjPfZXybuq1kce+yFI8g08FrrHD16Gt99Vfi5ruWJAEeJeafG8ClSs7q213TWSBZbaunXZM&#10;ZLT/AGrK6ujXZLjnNrqPFplKbOaqLquLGLJIAus7Pk06LKodUsFhYMzBT8yeE3UHZ17Gyc1Z7akH&#10;OPinhE0NnOP8yV1b66GTmk/qS8XVpqNuWfFLxdvOH2ZBPVKx0w82ZZ+JZJfOKarbXUXZV5M9vquj&#10;TVz9N1DkS3N1166uDr1VU81qVW01efv1VUkt9U/Fw9eqBJLrda66uTp0QXymtltI499zW4lO1y7f&#10;Iw0uWd2RNT8WO5zhZZbbn+tYx4hJFllehzkt8bAJIq1ZbdG+nNpMLjST+Vcu/V0a6Ndg8W701YuT&#10;fq6NY1+FxJ9PpXJv1Vhr8LiSGt9K59txlqsPiTY7VF2TdmsxOKPp9Ki7Mrs08HGig9P4KLWd2XcG&#10;CLDb+CnLK7LnHxWgiyev5Z7VoMSABd/Jh02aHHYARZepxeZ2q8xxRejzeb0XcHRdmjj3iyYu3Vy7&#10;JDFpGNTGkW8VUBwXVIpxoKoklqCp8BETT7RQK0pDOioqkN6KolJbcXTKlht0JqUxNB4KoR1qpFh1&#10;pVlUhqqJOjRVAMaqgfbohJwFALagHhoEAtVEUpqAcA6oBSACANuqAcGqAWgAgqcCEnBdAKPRJFJP&#10;RM9QQ0hBp0QZJugE6IODSPIIGQQMggZBAyWBayDOABAEQKIBBogEIBNSgqUHFAg9xQBmvRBlaIBd&#10;QgDQDgNUAEAEAEAYCAVQIAi0UQCC1AII8QgEkBAMkIMy4BBI72VBCAhSRoOIUjKgpnFbMyxCGkUm&#10;RDrZJcqhyoSKmnihoyufjmpoLHRKqlY3ksQkH01SrfTZguSxPzVGtVFmY69NmDzsT81QubaOqVis&#10;7HoTZZ2LlUpJbbqNFnYLEmCcgipUowvMeYWqVpKixaNmFFpGG+pYkromxsOskKpnYkNk0VysrEpj&#10;1bOpLXpyosPsf0WsqacJKbOnI30NEyqyhl80JWET76oUtIJKUBSpVbwyCgSCyjeCgJsb9FR5Tmu0&#10;IQEqN5sgJkb1KUlrlNgPgg/RIA7yQDLq0QEckgqbFa0zJRw80lyq+RqMNJVdPHUGyLGkqknjN1nY&#10;rKpmZqs7FyquaOtbKbFSqySOvRRY0mytmiKixrKrpGV1CmxWUB7aKcHk0LFIZPNKcGUhpKpFSoz/&#10;ANKEpTCmmpAIIQmno3JoqY01VRNONNCqiK9XRStHRej5OfxT2TBVKixMa9PKLqfbIqynCQ2YItT4&#10;nGydaqKrB4SgpDB9kn/WgYONfVBU4H3QCjJ0VSJtK9weJVFk4xwTOHt4SPJYeAmMgXgpDIg0k1Up&#10;OBqAB6oABv3oBVCgBRBwto6pGMplRIIEAEAGitygFn+KADQg4WkYIMEAbdUEWgEuNT9EAG0QCkAk&#10;kUQZKACAU1AHUBAFW6AVqgDGqAS4oBI1QDgQCCCSSgAB4oBdKIAkAYogA49AhNGCEHB1CDJofBAC&#10;lEAklBwe9qsC3hMg3oAjIAgGjICgEOkFFnsRsyDRTIqUn3AqkWbe8H7E00w6QBJOEKSUVKFaxWTy&#10;i6G+sZ7Ok9JUWt9YwvISXcSsdq21c15vIB3rm6V6Hrz5cX7jn9Mi8ztX0Pqx567lduMi8vts+m9O&#10;OMcrEHSOsuK17nNmJ8ep0UWu7nUKTHo02siVvdlTNGBWy21Yb7KbJFOi2jh6bqWWtXHxW+seZ13+&#10;Ua60kYXcKmoungpultl81lY313TY5fNZWOnXdMbLXqsrHVz2SWS31UWOqVLZL5qLGkqS2Y+KzsXE&#10;lk9tUsGfGQaC6MEV75PVOQsAZz4p4OQ0Zj4ow11gjMT1RhvqcjlNdU/F0aVOZLbVRtq28j/vUGqz&#10;mqbsYkm81vrqy23VuRP5rp01cXXopsiXzXTrHmduqmmlqdVrHndOqBI81N1Ujj36ZQ3ElXGG25va&#10;SnljadZjuKz23PxWMOIT0XPt0aa6LnHwCaUC59ujWc17j8YSR6Sue9Vzm0uFxJNPQsturSc2tweI&#10;/wAnguXfo0mrZ4PEWHo0XJv0DXYPEi3oXNtui1rMTjQKAsUeTPbZp8TAaAPQEZR5NFi4gt6Uqi1c&#10;x4wFLJM7U+KADopZ5TWRAEWWmk+U2rXHZTou/m5+lXEAuF6nGPP6rrHadV6Ojz91zB0XZzcm6xau&#10;zVx7pDbWWrE60mqcCW2yoj4pqiIPMVFUkEIhHhorTUhipNPs1KEpDTorhJLaWQR1qaakAhVEFghU&#10;RY1VpSI1UTToThFjUKweahJaAWLUQEliAUU4mlN0TI6NEAaACAA1CAcQCmoBQQVODRCSm6oBw3uk&#10;miTEEhpCCKIMSAI6IBCACACACACAdYUlQ6gxO0QDJF0ASACCJTSCAcB6JLKQAQCgeiAWDRALQAQA&#10;QCgQgFIAIAnBANkWQDRHVANuCAZcEA04IBl7QQgRBezVNStnZqhUVksda2qhUqnyoKg2Sa61mcuC&#10;oNtKpLZTNxq1t4oVKxHJYNQ6gQ6dN2C5DCu62qw6auzTdg+SwiKmiwsaysbk45aSs7GkqvqY3UKz&#10;sFiwgyaUTlRYtY8ivVaRntE1kul1Urn2iU141CbKw82RUz21So5QqlZWJbZNFojCQ2QK9KixIZIC&#10;FbOw4SE4hJik0TCxjl0QFpDKEBZQy6IC1hlqAgLKKTTzQKsY3qUpbHICWx1EBKa5FgSGuUA8gEOH&#10;4oBhza18UBFcKFSpGeKpxcqJKyoRYuVT5EWtlFjWKaePVZ2HKq5WeSnCpVdIyh0UWLlV0zPBRY1m&#10;ysmj8AosXKq5GXKk0RzSCgDadEA+woCSx1DX70FUkHRNB9rk00+06JwqmRuTQfVRL0lFlea6vNN0&#10;WEWWAak/RX54TdU5mbXqibouiU3Ir1V+SbokNyBpUKmdiQ2bongsJLJEFhJbLSyMEebIbJ4LBwSU&#10;CMJpxr05Ul70ZTk61ycGTzfFAycTFp1goK+KmnDw0SMqtAgCQCm6IBSAIXSUWgxFNNEggQApVALA&#10;ogDp1QcgVokcDd5IMK+SAUgFNQBk0CAQSgA09UAs6IBCACACAMGiAJAFVNORh1EDI96BkmqBkYN0&#10;DJdUDIVQMjSUDnIBO7yQA3eSATu8k0j3+SBkYdVIzm5BwhzkHg3uqnAST0VkQTRAJL6JWmaL7lLI&#10;wb3oyCXP80sM7TJkTwvWGzLeiMNIS6YDqjBYQ5cgeIUqmqskyqbjUIy0mmFXPl63Ci1prGfzssbT&#10;cLO1vrqwvJZfpdcXWW1b66OY8xk/nNfFcnXZ6frc3Ge48mofded1r6D1tHDubdvL7rx++3y+j9TX&#10;Ec0zYNz3Fcu1etzqhnx9Vnl2aVWZEe1tE5Wl2Z3KFKldGlc/TZmcp1yujRw9tsRTTOuunV5O2/yi&#10;l60jG7Gy+pomU2ONcs9m+uybG7RY7OnTZMa6gWdjt5bJDHUUV167ZS2OUWNJsdEqzsaynWzIwuU5&#10;7yJDOe+n4qwBmujB4F7tVWFwBJVEjWXCTG+ieGmuySyVTtF3cv3lM1ZbdEeSfzW2urn36qzIyLm+&#10;i31mHB16qbIyNVtHmdeirfMSaqpXBvuZc/crjmuw2tLii7JS4scktsbrLborXVcRYellz79Ws1X2&#10;Lx1aWXNt0dGujS4fF1d+Wy5t+rfXRqsLiKkelc96NPBrsLhvynbZY3oTWYXDi3p1XPt0TWww+JAD&#10;fSsNtme2zT4nGAU9KwuzK7NBBx1xZVGVvyvIcGgFk02rXHxNCqwirJuP1Swmnmw0CJE2H2xrTSfK&#10;NvhYxR0IXdyjk6VbQsrRepycHSraEUC79HFutIei7Obk3WbBou3Rybnuq0YnW6ohJLdFUI+DaicQ&#10;fboqFh9uoRCwltCpJ5trKpU08w3TTg+3VXCSW6BCToNCnE7HxoqiDjdFQODUK0H2ap5TUgCqqEVo&#10;qlB5qaacbqgFoB5hsCgHBdOFYUEywcCBYUggQAQDiAUB1QCkAtpQWCgbhAwcQjYEJEhpBEVQohAJ&#10;3eSASgAgAgAgAgFNNCg4dBokoCaoAiKoBO3zQCUAkpooIAwdEHk6koEAEAsFAKBogFA1QBoAIBY0&#10;QBoAIBtAIIp9EA24IBojogGXIBpwQEV7UHlClj1Kaoq5o6HyKFIE0W4FJcUOTj3NvFJeWYzMWhdb&#10;6IPyZXNw9wdZDbSsNyOB+a10ttcurTZgeSwqh1lzXV1TZz7kMQtLrLOxrrWUyY6HzCysaIReWKcF&#10;YmQZSuM7FvFkVACpjvqnxT11VMakCROM7EhkuiqMdomNlsCrlZ1JjkVz4TYktkuFqyqU19UIwfY7&#10;aap5JNY9Mk+KW6AtIZa0QFtBLogLOKTRAWkMlQEqVWDHJElMf0QEpjkBKaVNgSmmoSAia9EAhw6o&#10;CPI3qlTiI4Iikd7dU1yoE0dVNipsp8iLVRY0yp5oqVU4OVVyM1CirlV8rFOFTZXSsUWNpVXLHqRY&#10;rOqlQHs1SweTBbSqR5LaUEkMKYSGO6fchFPtNU01JadE8JqQ13VNKW11U4mu5tyQ0VrfonN3RdDz&#10;Mt3irmzO6LCLLoAS5XNk3RObm+a10rPbVMiygeq18mV1WEOQCdQn5J8U9uQAAAQqlTYkRzA9QnlP&#10;ilCYDqjJWHWS1OqnKLEprx4oymw6HJxGEhh80ySQfNUVKB80WlJk8HFS0L3FAHuKAUCUAoOKAcCS&#10;oU3VBlIBJTRQQAQCwPxQBoBdKBJQqDwQYUHggAgDF0AsCiABQDBKAW0IByyCNoAIAIAIBNUyoIIE&#10;AEAEAEAkuKAMOKDg958UjFXzQBV80GFfNBUmvmmkK+aBBl1OqSyfc80zgi801QYg+nW6qESZPNAN&#10;mS+qWTwadINaqbTwYMo8Usng06YDqiCz4R35A8QtMsvHNRX5QHUKctddUV2Y0E+oJXZp4okvINAN&#10;1N3XroqpuSAB9VNVN3ba8lRNyg03LPbdV5qubkx/Ms70a6cmfzuSaQRuWd6OnXkx3I8gzY71BZXd&#10;06cXM+Z5BtH+pcfTo9T1+TjfP5odvuuDrv8AD3fX5uT8jLvLzXVeR12zXu8dcRk52VJ81zbbO7RR&#10;5DBdRl1aVQZmhV61W2zM5dgV06Vzb1lcu1V06Vw+xt8KSXVdWteXsiOqtIw2omi90FKfaLqNm2lS&#10;2dFjXVrUpqiu7nfhJYFnXRrslDRS21o1DaU6ELlHVC9aG5Npke6qcgyIvp1THkU190YHmkNk81WF&#10;/sOtk80rBegPmA6omrDbogyT31Wsjm36K6WUkuWkcHTorZSSnlw775RwwuOifk5tqktgJpZO7sVh&#10;BhkkWKy26K11XkGAbGi5t+rbXVocTjXOp6arl36ttdWswuLNB6Fzb9W8jVYXE0P5fwXPt0a6Nfg8&#10;Tp6Flei612FxdKAtWV3ZWtLi8dQj02WO2zLbZp8XApSym1jdl5j4lLUKzZ2ryDGFqrWRnasWQhVI&#10;WUyOOgCcTakBttE8AsNRhOTrG3WmsZ71Yxt0XbzcXSrGEUovS5OLotIhZd+jj3WUXRdnNybrRmgX&#10;ZrXJufAstWJxg0QEposqiTgCcQkNuqM+wXQVSm6qknhqnE043VWmpDdVUSlN0QksahOJ2SRoE4k4&#10;xWR3qriKeb4oTUhqqEWqgON6Kip5mqCOEXCAWDdAOtRAWNQmC9EFSk0ggFgBAGgFjQIBQ6oANQC0&#10;A4EJo0MwKGkEhRs6lANnUoAIAIAIAIAIAIBYKSy0AYFUASAS5AIKaaJBAgHWmoSVBoMEAEAoFAKQ&#10;BgoBaAU1AKQAQBEIBs6IBCAbcEAy4IBlw6IIy4VCDRntrVBxXyx1rZNaA+OxSVKqciKtUlqLKx6g&#10;miDZnLxaVshetZPkMKtSAm6ddmB5PAu6gsVntq6NdnOOU49wLrLG6t9dmBz8RzSTtWW2rfXZn5Yr&#10;G11nYtDFWFETYmxz0pdUz2ifFkaXTjC6rKOYO6qmdiQ2WhpVNltqmxy6CuqqMLExklxey0RUpr1e&#10;tZ2JbH+atCU1/mhNiSyTzTiU2ORMLGGTRBreCXS6AtYZK0uglnDLQi/1QKtYpFKU1j6oCS1yAlMe&#10;gJTHqAfrVABANuHRARJGlT+FRHcFSpUSRqFK+eOqmxcqnnh1UWKU8seqmxUqslYQosUrZWJWNNar&#10;pWdVnY1lyrpGUNaKLFIzmKTMlpCQOsNkwkNP3oTUhprT8U0VIYU4mpATSeY5NLr4mPisJu9K6nRP&#10;TqrmzO6nhkuNg5aSouqUzJIp6lvNmN0TI8sj9Sc3TdFlDmUpdVNkXRZRZgtdaTZHgsI8toGqfmnw&#10;SmZYPVK7puqfDkjxSyjwT45geqqVO2qW2SqvLK6pbHE6KojCSHWTT4nGlCpD7T9yRl1r1QCwQgFh&#10;AK0QAB80GXUeKAXWyCtBNIIAIBdQAkrA23QB1HigwqEAKhACoQBghALqEAlzvBANIBe6iCot3mmk&#10;W4IGQ3BAyG4IGSC++tEAW7wVSANxTAbigBuKAL3EAe5IEbvNMBu80gBfTqgC9xAI9wowsYehNEZL&#10;owQvcQcJMhJRhQbz4IwoRf1QDBlNdUrRgh03mpychkz3N0rVSI0uTTqotX4opybapeSvFClzKfqR&#10;rsLqrpc/zTu5681fNyAHVRd205qublBf1LG9FzmqZuV19Si9G2nJS5HLdN/4qL1dWvJS5HMgE+rR&#10;Y7dT/TmqWfnmCtXrLbs6dODO5ncMVT6/xWX7XTrwY/kO4GEEbvxU7dXTz4Of8rzIfWjrLk36vS4c&#10;nMuXz9+6hXF26fD1+GjEZDi7Urzd9nqc5iKiVpNVjts6tFLkNNSs5s3lZ3NGq11qbWUzXD1Lq1rG&#10;svlEEldWlcHdTyjVdGtcG6OQKUW0rm2NdUyh1uqz2rfVKZZZWunRLYFFrr1qUytFFba0+3oFm31p&#10;xJvKKqGspVbIVKLcheQLrKyuxkvoqibuMSaJou5fu+aqJ/YWJrapWF+wy+Y+KcjLbojOkvqrc2/Q&#10;zWtUZce+xHtlxFErs56lw4tSLKbsixcQYVSPT1We3QTVoMTjqkemy5t+q5q0+NxdQPTquXfq0kar&#10;B4jT0fguTbo1ka3C4qhFW/gsduistXh8V/kWe265s1mFxgAHp0Wd2K7NJjYAAHpUXZld13jYIqDt&#10;U5Y7bL+HEAA9KbK7LGPGpSyJEWp7ItFrIi35SmxpjJ9jLp4Tad2FXgslhiMF5H42XV6xlvU1gXVz&#10;cfSp0K9Hk5N6s4RZd+lcu6wi6Ls0rl6LNmgXVrXFulM/KFvGVPsTKpDf4KoR0CycTT8YuqJIagjz&#10;VSTw1qnE043VUmpAVRKS3RNJ4dE4nZKZomk43XyThHeqpFLborKpLdFUSWNUwdaqhU6xMjqACAcC&#10;AcCYL6IKjamkoXKAcCCoIEKbogyhqgDGqAWgFt0QVKQzoIOCQ0IN0A0dUAEAEAEAEAEAEApJQ6nx&#10;QZQdp4oBR1QCTogGygqJNIIAwUHCwfFJRSACACAOp8UAvVAHVAKqEAqp8UAKnxQAB8UASAQbFAId&#10;0QDTh+KAYcLfRBUyUCGnBBxFlbW6a4gSM6oCtmj1Sq5VRPFr5pKUWXj2Jog5Way8aoNk4212Y3Ow&#10;waiiLHRrswnK8dWp2rO6ttdnOeU4783pWO0dOmzDZeIWE2WVjeVSSwEGqnC0R4LVSLCWTEfUIY7x&#10;Yw5Ol02NiyZMCPNEZWJcc2ngtIx2iwjmsFUZVOjl0VT4RYmNf9y1ZWJDJPFCUlr0RCVFKqC0hl0Q&#10;a1ikpRB1aQTaXQlaxSaIC0ilNr3slSqxjkrS6RJbHoCWx3VASmu80rAkMcVIP6oAiKhAMuFUqEWR&#10;lLhEpxEeKpqlRJG1QtWzR9VNVKqJ4r2Cmw5VTNH16LOxpKqpWUKWFyq+RlFFjSVXyx6qLGkqE5lK&#10;hRYZlzFIyaAIN0GeaUJPNdQjwKcTUtvRUmnwU0U61OE6c2avVcMr17DwefFaTZHidZIqm4uhfvnx&#10;VfsR+s/HOfFXN0XRMjyqUG5aTdF5p0eZTroq80XRKZnkkepPyR4J8WbpdVlN5rSHN0uqlTdFzj5V&#10;etleWW2i2inr/grjG6LOKSyuVF0ShKFSLMHWSBCUhrwgHGuBQDjXXQDgddAGXAoA2kaoBwUQCtwT&#10;TQ3hBBvCAU0+KDgi6pSUcrQfVAFUIAVCAFQgBUIAwUArd5IBBcgEhwAQBb6poobvJAFvFadUAe7y&#10;QCS/ogGt904VAvB6pjIbgmMiLwgskmRAySHiqBkvegZD3GoMj3R0KAbMoJ1QBe4OiDge4EH5B7g8&#10;UEb9wIAe4KXQuEiUeKRwRmA6oMh04NkqJDLpgFNq8IcuUB1U5VIiPzKAmv0UXZpNVdLnj+ZZ3ZeE&#10;CXkgBSqnKsKiflNfUld2uvLKol5Qa7lnt0b68VRk8uAbO/FZbdGv6lFkcxqd34rC9GmvJS5HNWPr&#10;WV6urTiz+TzdNx36LO9nTrxZjM5+gP8AUWG/Zrp67JZncVN39T8Vht2dunrMrkc8Xk/1PxWf7m04&#10;KLJ5Zz6/1PxU7dm2vJn8nNc8n1Ln26u3lzwzeQ50rjeq5d98vQ5aqyWElc21dusQpIaA2WG1dGqj&#10;yI6blMrTLKZzfzHx0W+iax2cw1K6tWWzOzx6rp0rh6/KqkZUldGtce8Riyy3lcm0J9k1uE6UPNiv&#10;pdZWt9YktiuBRZ10aprIj4LO10a1IERootba06yI1/gpy6NacMdEst5Tey6MrySW6BPK5RbSjJ5E&#10;8UsriLsjvCqIuxkvpaqbHbcXueaqM/M5v80x5mySbJ4Zb7iLCUOffc5HAXJWsNrlYQ4hcRa6ytLC&#10;/wAXji4j06LLbdXi0mHxZJB2rm26KmjVYXE3b6fwXLv1aTRrsHiLj02XHv0V4tjhcSAB6fwXNdxW&#10;mxOL0G1Td2V2ajE40AflSuw82ggwQ0flUZTtut4MXQ0Qxu63gxwALJyMrss44gOi1mpZTGRimiua&#10;jJ9kfkqwztPtj8kYTadDPJVhF2O7fJVInzKDfJVgvI60JyI22SG3XRzcu9TYQvR5Vy7LOHRdujn2&#10;T4+i69HL0WTDYLr1ce35SmflC31Y081WSUwqoR8JlTrbFUg+3RAPNVJPhOJpxn5gqTUht1UqUllq&#10;Jlg8NU4nZJZomg409E4R3rVUinGfwVlUhvVOJKVA6E4VOt0TI7WiYCtUA4NAgFtTB0GooghjVMsF&#10;jVBFoKjKBABogy0AEA4gFNQVLQz2BA1EUNIbQZDtUASACACACACACAW24p4JKgkGCAXW1UACRRAI&#10;QRKaQQAQCklZLGiDGgAgAgFt0QBoAIBQNkAdQgBUIA0Al2qAbcgEO0QDLv4oKmCEyht2qSjDxWqa&#10;ohuGo+5B1AlYg4rZ4tTRStUzw1BFEDOGfycelQQmvWsvnYmpoqw31rI8hhVa6yVjebOf8lx/5vSs&#10;do351z3k+P2k2ssdo6tKymRiUrZRY2Uk+PTokFNLGY3VTZ7QlspadUmFifFk9KpsrFgyfzVSsdos&#10;IcjzVxlYsYp7i6plVhHKKXKvWs7ElsgsrRUuOSvVCbEpj6H+CeUrCGUil0wtoJgQASkqJ8MtDqmS&#10;5hmqBe6CWkMttUBYwy+alKxjkBpdATWOQEpjwgJLXqKEprkA5UIBJ1KAZe2v2qaEF7aFUeUZ7UKl&#10;QpWoXKrZY69FODVU0WooosXKqJ4dbLNpKqpGeISrSVBkZr+CmxpKr5Y6dFFi0VwUYIy4KTlBqAcG&#10;icTUiNx0Oo0VJSmmqEU+09E0t+2Si86V7d1Oe+dE7uc1L98qfM/E6x5cRVVNk3U+ZKWqtJui6nWy&#10;U6q5ujxOe/Tqq80XQ9Hkea012T+tPiySSLq5uV0XOPNYGqvXdltqu4MmgAB+q0mzLbVeY058Vfmy&#10;uq4in0FVc2ZbaprZanWq0mznuqWx/mn5I8T4kr1TyPE6Jf8AoTLBwSgIGD8bq3qgYO1TGC2lIi9y&#10;AIuKaaLcUEWPNByF7iiGNtK1RgwL7osAt30SAbvogE7x4oAbx4oAb/NBDDutUAC62qBk3vTLJG9B&#10;Bu+qALcnIB7x4p4BJf5owRO7zQVpJePH7kELePFAIMgJ1QDZeK6oAB4HVBj90eKDwQZhomCfd80G&#10;Lf5pDAb/ADQeBb/NMYEZPAoEhAkBOqR4IfIB1QrBszU6oVgw7Ip1/FK05qjuy6dVnts010Qps6lf&#10;V+KzuzSaKmbkKn8yi7tNeatn5HaCNyyvRrrzyp5uS19Sz/YuclRPymp3Kb1aa8c1S5HKa+rVc+3Z&#10;26ccRTzcoAPzLG9m+vFQ5PK3Pq1WW3dc5M9lcvSo3Ln27tdOLPZfMkA+pZXq6+fFmsvmnEEblnv2&#10;w6teTM5XJueTqubbs6dOSinndJWtbrLbq69eeFc7Rxpqo/YrwRSwkEkFRt0VrojOhJBNFnejp01Q&#10;vYvp9Vnd3XpEaSL1Uosdt3Rqg5EVBosbs31UGXDY2ulNlspmY9d1lvruVZbMxASSRZdGm7LZnMjF&#10;1sunXZybaqeXGubLfXdy9NUf9tf8q3m7l21LGNcelO7jXQ63Gv8AlWW27fXRJZi30KzvRrNU1mL5&#10;LO7tZqf/AG3kl5ttYW3HpWyjzdGsE6HyR5NdYb9jyR5Lhl8NDSmifkrJBiI6JzYqZdGdaK5si1Gk&#10;aqmzLaq94NdFeWG1IAPgU5WeTlCr8hk8yMk6JXZntU2PH3EDbZTd2Gy3x8HT01Cz23Thf4fG7i30&#10;rHbouatfh8V+X0rn6dGkjWYPEGx23XJt0XI12FxFwdq5N91NVh8WBT0rm22Ta1mJxwoBtWdZbbL/&#10;ABuPrT0/RSwtX0OFSlrqom7LNmL5IZ3ZYQ41OicjO7JzIadFpIjKS2MilltrDlSWsstJDt+D7Wow&#10;xux0NRIm0Y1VM7S9E4nIwqTacZqngspLAtucY7JsQovQ5ufZZRflXdo5t0yNdejl6LCO4C6da49k&#10;tpsunVjTzTVWSSw2VQqfB0TKnwnEHmlMH26qkpA0TTTjNVSalNtRCUhvRXAcNgCnEbH2G1U0Hm6p&#10;wjwKpGxbdVcJIbqnElqgdCCp1uiqEVVMFN6oB0aBAKGqYODVALQVKGqaTgQCnWH0QmEoUU1AKQCx&#10;oEAtqAWhG0BBSCKFw2gyHaoAkAEAEAEAEAEAtmtEHBkdUlEoA62ogCQAQCSmmgggQACBDjUllIAI&#10;AIAwaIBYNUAEAEAEAEAtpQBOQDTtUAk6IBpwqEFUc6ppJISUYdqhURHi6aso0jaoCDIyoPilVyq6&#10;aKxskdUmTDrZBa1R5ONuBsqlba7MxmYtaghVW02YvkMC7hTVZ2N9dmE5Pjah3pKz21dOm7C5eBTc&#10;NqwsdM2ZbMxSCahTheWeycfWoTK/KjmjLHG1jolWO0NNeWlDPbVOin8Smy2ifDNQ6q5WG0Wkc3mr&#10;Y2LCOfS6c+EWLBsvmtJWVTYpE0pzH1QhMjkuCnAnxS0INUzWUclaGuqR1awTaCqaVvDN5oCyil0N&#10;UqVWkUlaXSJYxyICYxyAlNd5pWBJY7zUhIBrdAKPj96ASRVII0rKpQIbgqOIkjNUKlQHtQtAmir0&#10;UWGqZ4tbKLFzZTzxU6KWsqskYpwuVCkZWtlNjSVXSMoVmeUdwolYMmtD9VOBksH8UCnWHTyTials&#10;NU0pANU02Og7F5Hk97BYYErsvBW0BT5FQDyNAqmycFNcSVXmXie3kI/YV1NmQ1VTcvE6yQhbTonx&#10;T4JKkJ/sRdV1DMAK/ctJuy21WUORSniVrOjO6LeDLIpdVOjO6LjHyiaXuVrpsw20WjMmg1utfNne&#10;aZFk11Kfmi80xk4PVXNkXVKbMLepXNmd1OiWvVVKPFKZNYXWsiMHRKSngWH2vsEkYPNNU8JonOA0&#10;RhINPmjAkyfaR4pYaYILwqwBGUgUHVGCJDzSqVBLpaBSVpr3XH6JCC9wlBle4gqBlKZZD3Sgsh7h&#10;PVCbThcABdVgrTe8Gt0YPJJkHijBm/dqdbK8ATpgOqMAy7IpeqLCMnJPj+KnCabOSR1RgyG5JJuV&#10;WDwM5P8AmRg8E/uB/MjAkEcgeKMKkF+480YPBPv+aVPELbMKXKQwX7w8UqMCMw8VORgyci5ujIwQ&#10;Z/NUrBo5NOqFzUl2QP5kWtJohS5gFaFTdl+CukzqVvos7thevPKsl5EivqXPd3ROSqn5J1/Ust+k&#10;a68sq6TPoCS76Lm26ujTiqsnkdfUsNuzfXgo8jkaA+pZ3s1nrqLI5J38yw6ew25+upsjkXU1XLe7&#10;rnFS5HIv8Ssr3aTipJ86QnUrG91zjFLlZT76rK9W2vFSTSvdWxS/Y315q57C6tQst+raaIT8ap0W&#10;Pm1kMOxRpRTd2sR34ooR4JXf4aSIcmPQUosbu111R/YtpRTd22sQXxU6Kbu2iKYdTRZXdvqgTw1q&#10;aLG7NpVFlQE1tqlN2kUGTi2NvwVToLGbycStbLfn1RtFFkYFT+VdevVz7aq2TjRSu1a69XPtoijj&#10;7126LadWP6/kocffRF7LnJIj47/Ks71a680lvHU6LPbq0nM+3Ap+lTeq5zOfsvJTerSaHBgjw/BT&#10;+xrNSJMIDoj9i5DP7PyTnReDZwASTROdBgxJhU6aLSdCsQJMQjp+CubpsV82Mam1votddmO0QXYh&#10;/l/BaeTCw3+1Ph+CryRYcZiEn8v4JXoSyx8EmlWrO9EWLzF46rgdt1lt1RdWlw+LrT0rDbsPFq8D&#10;iRUenwWV6nhsMLihb0rl69g1uHxYAHpXN+0WtNicdp6fqs7sm7tHjYAFLKWV3aDHw6AW/BJndlzB&#10;i0oaIwztWscAoFrNWe1TWQiyPFFqS2MBVNU1IEYsqkRakNjFlpIXkdDaFaQeR1rQiRnn5OtaE5E5&#10;EGCqeCL2BBDLAKJlgprQqiakDVdGkY7Jca7ebDZYw3B8l3aOTdPiFl16uXdNZZdGrl2SGGq6dWR9&#10;tlUKpDTotIlJHRUmnWk1omhIalQfYU8pSG9FUpH2UVSpp4E2VSISGGyoqfP5UyLYeiE2JbQLHxTS&#10;cFlUTYU3VaRNSmpxBwCqoFIBbSgsHBcJ5GCm6qiPgaBADQoBwFAHuKAdF0ZTYWE4RZu0ppJCFFgU&#10;QBoAweiAWgHAgrAQJBE0QCEGS4dUAlABABABABABAAGl0AsOrqg8hRAyRVAyFUDIVQMgggQAQBhB&#10;waSiwaoA0AEAEAYNEAe4oAbkApABABABxKAb1QCXaIBqtUA0RdBYEQgGXNQaO5tUDKO9lk1IEjaF&#10;I5UORten1RhWVdPCCCUYEU8sIuPFC5VFl4vlqnlpNmVzcMODrXCG2uzGcjhVBsprbXdgc/BAc6yz&#10;uro13ZTNwAQTRRdWs3ZPLwqVspw0lZnKxbEUuFNgqjmiLbhIsIe9zShF1S8fJuAU4w21XEE40JVZ&#10;YbarFk1KXTlYWLSKXc3VaSstonRyKspwsYZapyo2ic1+l00pLJKEKjiyhl/6klLSGXRNK0imNkEt&#10;IpjZAWkM2l0DC1ilSownsk0SJLbIUEkMkIKWAmxyVCVgO7ikA3FAIfdLAQ3ihTCO4IUhyMuT0KDy&#10;iPYEqqVXTwi/moPKnniubJWNJsq5YRdTY0lV0sSirlVssfRRYrKG9iWDyiuYpsLJKWDlOt6IwWUh&#10;pp9qAksNU0umGnReHl9EJLIEdEAhGRgsWCPIYJc78EZGDNXE16KpSsLa5xOqflU2J8byAL/Vaa1n&#10;YmsyP81gtZszsWUOQOpVzZFizjyQALq9blltFpBlU/Ut5syuqezMqR6lc2TdU1uYQAAbq5sz21TI&#10;co2qVc2Y3VYR5Vf1LSbJuifHkDxWuuybqmMmFrrTzR4pLJh4o8k3VKZIPFV5IuqQJbaoyzuog8nq&#10;jJeJQkvZOKmpXuHxVZPBG8k62VFStx8UrSG59BqotBhz/NIsGzJTqg5CRL5oGBiXzTwnAe6K6owV&#10;D3R4owkDMB1TkIw7Ir+r8VRYIORT9SMKkNnJHiqwqQh2U0D8yuDCO7LHj+KEmTlg9fxSsI27KbpX&#10;8UsFg0coHqnIuQycwVs6wTwchP7sfzfijCsB+7/zfijB+JX7nz/FKn4h+58/xSPFD9yPH8VNHjRD&#10;KPj+KSvEv915qaPCjOUPH8VNo8abOUPFLKpoZdmCmqLsqaIkmcAPzJebaaIUnIUB9Sjbo0mirl5G&#10;tfUsr0aeCvl5Cg/NqsOnZtz5q2bkNfUuW9nROapl5C59S59+zo05qrJ5E1DQ7TVcm/Z1ac4p5s8m&#10;vqWG3ZvOaqmzHmt1lerSaKyWd5Guq5t+uW+uiDJI49VjelazWIEtSs7vWk1iuewkk0+izu7SaoUk&#10;JdqEeTSao7sexsldmkkQHQXNlltsow6A+CnJmTjnw/BGWmqNJjmlKKNtm0Qn4xvZZZbaor8chpsp&#10;taxXvxz/ACrO7NIjOxyB+VZ3ZtrUGTHJrb8Fnts11qrmxKk+lZ+TSVT5OHUGyPKnlSy8eDWy2574&#10;TtVTLxwJNvot50ZbIcnGC9WrXXoy2Q/9MFdFr+1GIUOMFfyqb1XJEhnG/wCVR+1pIkt40WFFF6qO&#10;f6aP5UfsUP8A04D9Km9Fwj9gfBLzaG38efBH7DlNDjz1CJ0GRfsB/Kq/aqGJMAXstJ0GVa/AF7LW&#10;dEWq+XjwTotdejDZEfx4qbLSdGVM/wCnimiq9GdPxccK/lUXolc43Gf5bLLboTR4PF1NaLDboVar&#10;E4sDb6VjehNZg8WBT0rK9KGsw+NAH5Vzb7Wla0+Nx4DR6VErPar3GwaUO1NjavIMMCnpTjO7LmHG&#10;AAsnInKxjgFBZXInKQI/JaSMrUlkfkngj+zyTkTk61qqRFSGtVJpVLq4VpTVSDo0QBoAxqmVG5BD&#10;Yr1TT41XTox2S41182Gyxh0K7+bk3To9AuvVybprF0aufY+xb6sqkDVXE0+3otISUOipFONF00JT&#10;dFNB1qaUgaBVAeZVVEVJAqAtIg+0Kip/9JSIpiE7JbDoqSeThDGq0iKktVIOt6qgUgFjRAON0QBj&#10;VWk80oBR1QCxogDQDzUFSwnEFjQpkShQwb6oBaAA1CAcQBgoBaAI6IBCACAbQAQAQAQAQAQAQAQC&#10;wbIBCACACACACACAAQcKSUMaoBaACACACACACAFUAdT4oAVPigCQAQAQDBFEAkiyAQgEOH4oBlw1&#10;QDBHRAiJLHqmpCezyQrKHIwEaICpmivokqKzIh3DRCmcysbWybXTZlc7Ds706pNZWG5HBNXENSw2&#10;12Y/Kwjf01UVrNmVzcI39Piosa61lMzCIr6VNjSVlsvEILgQpsVlnpoS0mynAqIatPgQVUY7RKjy&#10;CKGqeGG0WkOTUap4Y7arbHyOlVUZWLaKbzVsbE+OUgi6E1ZRy1AuqZpTJFUCfBLcXQrK2jk80CrG&#10;GbSpTStYZdLoCzhl80BbQy6XQFnHJYXUhMY/zQSS19UElxSHRAS2uqNVNBYKQFdANvbUICK4IOUw&#10;9uoQaE9uoPRByokjKiimxSsmirW1/FI5VVNFqpsaSqyWPyUWLlVc0etAosXlXvYpVKiuagkdwops&#10;Eo29FKj7SgHgeoTTXUF4T6IEASm0G0gNCgoSgCLKBVkgDbqoilFx0BVys7DrHkdVc2yixKjnpaqu&#10;UrFlFMfFa61ndVgzJp1VzZF1TY8nzVTZndU6PI0qVc3RdU1mVcXWk2Z3VOjy60FVXmm64WUWXoK2&#10;Wk3R4rCPKB6q5ui6pseQCrmxXVPjyBRXNmd1SBkBaTZHgX79bBHkV0OtkAF1XkWCvcBVZKwfuACi&#10;eU4N+8FN2HiQ6cXupyPFHM48U5S8TTp/NM/EkTDxTKwRyAOqtOA/cDxQmwX7keKRYMyZQHVVC8UY&#10;5Wt0xNTTsu2v4oX4o5zdbqjwafm+aZWIj8ygN0FhFOd/mVFgg53mg5qT+980KwR+5PihXiMZXmg5&#10;oUMrzStXNC/3nmpyqaB+7r1UWn4B+680rsfgH7oeKi7LmgjmAdVOT8Dbs4A0qs9tzmmUd+d/mWfm&#10;rwQ5OQ/zKb0aa6IUucSfzaLLbrhtOaBLnGh9Sw27LnNXPzCbVWO3ZX61dNnEk30XH07urTn8KybN&#10;JrdYbdm+vNWvyieq5d+zo05oMsriSarm27OjXRCcXnqsb1azVGe1xU3oqamnRlZ3dtIZdG5RdlRH&#10;dESaUUXZcR3w06Kbs0iG+MXsnK0iO9gpSlapbbKiMYa9PwWWTMOg1shUJ/b16fgllpDMmNbT8FFr&#10;XWob8Xy/BRa2lRJcW1Kfgs9q0iC/F8vwWdrWVEfi2NvwWW2zWVAkxQAbLK1cqBJi6ml0rWvkr5sM&#10;Hp+CWR5K+TBFPy/gjzLKC7jgT+VXrujaosvHD+X8FtN2Vpn/AEsfy/gq/YQf6YP5VN6HKW3jh/Ko&#10;/Y0h8ceAfyqfM8nP2A/l/BLzVkj9gCfyo81Sh/pw/lT82nkbdxw/lR5jyMv48Bp9KPM8mf2H+VE3&#10;VKjSYAv6VpOgyr5MAX9K1nRFqC7j6n8q0nRltUWXj/8AKtZ0ZWmv9O09Kd6M7U2DjNPTdTeiLV9j&#10;cYLej6rLboXk0uDxYA/LqsdtytajE40en0rHbdOWqw+OAp6frZR5DLS42C0ADb4dEkWrqDEAAt+C&#10;eEWrWHGA6KpGW1WsUIsKKpGdqxZGABZVInKSxoVYTn4PBgVxnUhjEwe2Koi0prUJp0NVRI6FVEUo&#10;BUC6FAFS9EyKQQIBTdVeqadC6dGGyZGNF182OyfFZd/Nx7p0XRderl3TmLojDY+xb6sb+UpquJp1&#10;q0hJLdAmmpEadZpACQOt1TSkNBsqgPs1VIqQ1aRCU0WVFTgFikRTQgtkpgVIPJwigtNU083omzPN&#10;1TgLVAsaIBbeqAUNQqiTrUwWgFN0QCkA4xBHAnEHG6plQcEKJQCxoEAaAWDVAGEAuoKANANoAIBs&#10;6lAJdogEoAIBTUApABABABABABABABABABABAKSWCAcQAQAQAQAQAQAQAQAQAQAQAQCHCqAaQCSE&#10;AnVAMuH/AEoBoiiAakaCEKQns1TCG9iFRXzR1QcV0kdqUSUpsmCtShWtZ7MxQQbJt5WQzsIHdZJc&#10;rG5eEAXen8FNjWbMvnYQ9XpU2NddmSy8Ku63j0U4azZlM7BqDa4U2KyyWbh0qQFODyzs8JbWyeE1&#10;Xklpomx2h6KctNCU2W0XEGRQi6qMbF5DPUAps7FlHMD1QysWEM2gTiNonMl81SU6GahVBcY81RSv&#10;0SVE+OWhCZVaQTaXQS2hl0ugLSKXRAWsMuiVCxjkB6pElsegkpj6ICYx9UrAfBUguoogCB/FANPC&#10;AYcOqAiys6oUhPahcuUSRlRooCsmj1KFSqqeLVRY0lVUseqirisljoSs6aC9lCg0d7EA0osVKcBp&#10;T8UjPjRBOorwcvosBSqLRgH6UU5GDVEsmNGQcBACMngRdVMqFyFUqbCKUVZTYCqVGC2ENuVeuxeK&#10;W2anVaTcvBIbkeaPNF1SWZdDqrmybomx5dtVU2RdElmVXqq/Yi806PKpS6qbs7osYsuwurnRPgs4&#10;cnQ1Wk3RdE+PL6VWuu6bonMzKdVrNkXRJbl21WnmnwSWZXmnNme2qR+681U3RdTjcm2qvzK6kuyj&#10;4o8h4GTlU6qbsXiYdl16pTYeJo5VtVpkeBr9yT1VQeIzk0GqcTdTf7g9Sqym6gcgjqjKfEy7Kpeq&#10;ZXVDkzTc1+xOUeKM/Npq5PJzRFkzqigcjKvFHOZSvqVZHiZdnX/NojJeKJLnEgjcqlHijOzKfqTy&#10;PA0c2v6kZX4FNzKfqSyc5lHNpfcl5L8CP33+ZHkfgV++/wAyz23X4D/fVP5lHmrwLGd/mUXoqaCO&#10;ePFReiv1kO5AC+5TeipoYPI1/UpvTB/rNnN1JdquXbq1nIw/N81neq5yRHZd/wAyyvZevNGfmea5&#10;9+7bXkgyZf8AmXNt2aTkhSZRoTX6Ln6d8L15IJlN7rk27OnXkjPJKy27NteZgtqVzbdW+ugnMJWO&#10;3RrNCNijzV4myy+iXmc1Muai7qMuHVT5KkMUU+SoaeytUsriE+CvRPLTKO6C+iVq4QYSBolkGzBU&#10;aIyrICCnRTauUzJD5LO1prUZ8Hkoy11qK/Hr0WW2zWVEdjeSzuzTWokmMPBZbVpEGTC8lnaubIj8&#10;P/KlaryRH4VajaptwPJGdx/+VZefyeUd3H/5Vprsm7I7uPqbNV+bPIv9O6bU7uMknjv8qj9hyjHH&#10;eDUea/If+nH+VPyHkH+n0/Sl5DyEOPvXajyObFHCpbald1eZp2D/AJUeZzcy/AqKbUeapsaPH0H5&#10;Uea/NElwLGyubl5oEuBQflWk3TdkT/Trk7VpN2W2yNJx9XflVzdFo28aSfypzdnasoOLuPSld0Wr&#10;/G4s29NCouyctDi8bQA7fsUWldmhxOP09H2rK1Pk0uNhUA9N7VSyPJcxYlKela6otWcWP5aKsIuy&#10;fHj+SqRltsmxxUIVSItS2x6BVhOT7YlUhZO7VcibTzQjBWnOlFeEUposEYTS04WQVSJKAumC0Aml&#10;6plQQQIBQV6lTg1XRo59k+JdnNjunR/wXdzce6bEdF2auXdOaujVjskNC2jCpLVpCOBXE4SWflCp&#10;NSWJ1FShqkR5gTLCSB0ThHGC6uJqS0VIVxmltGirJUtBHGi6CqQxNNPdFUSAWmqadamjB1OEdVAs&#10;aBAOAUQBqomnRqmC0AbUAtALYgHeqIgsaqipaBDaDKagFIBTUApAAGiAcQDZ1QAQCHaoBJ0QCEAE&#10;AAaIBW7yQA3eSAG7yQBi6ANAEDVAGgAgAgAgAgFBJUGBVBloAIAIAIAIAIAIAIAIAIAIAIBJCAQR&#10;VAJNkAgjqgGyP+lANOH/AEIBBbbxQcRXsTNEkYg4hSMrVCkCSNJUVk8VUBS5ENQQm21rNZmNd1kL&#10;lZLOxKkkBLDSbMrmYuop4qbFyslmYlCbJYa67Mvm4mtlOFSsnm4Q9VlNi5syGZhkF1kSDOGZycct&#10;cU8IqveC26MM9olQzWVSMrF3jZFqVTwzsW8M10mW0WTJNEM6sI5aUVownxyXBThLOCahF0zWrJag&#10;FI6sIJaUFU0rmCbRAWsUul0BZQzIC0ilsFITmydfvQSax9eqCTI33QEwOrRTYDjT0SBSAS4VCAZI&#10;6IBl4QcQ5G0QqVDe1KxSHJHqpCtniqDb6JVcqnmipVRY1ismirWyixSukjpVTgIbm6pGYc1KwQSh&#10;ZxpQTqi+ffRlCwqlkGzdIEJGFa/RLKsYHVGSAD8E5SHu6DRPJC1KeSsHSgqq8k+JuqqbHNStyfkL&#10;Bh6qVPieY69VU2K6nhPSgVeaLqlRzo80bRNin6pzdl4rGLI0utJsXis48m1KrabJuidHkea212Rd&#10;UpmT50Ws2T4JbMnzVebPaJTMnzVTdldTwyb6qvJPiU7MAFNyubF4mXZv+ZPzHijPzv8AMl5F4mXZ&#10;1P1J60eJo53+ZaTY/EG5lT+ZXNk+Jf7uv6lWU3URyqD8yeU3Uy7Ov+ZOJ8USXO/zJ5K6ID86/wCZ&#10;EpzREkz/APMnlU0RHZ+vqRk/FGfyIH6k/IvFDfydz6keQ8EV/J/5k/M5oYdyVf1I/YqcyRyH+ZTe&#10;ivAr/Uh/MovRU5iPI16qf2KmgDP80r1PwL/f+axvVc0LGdatVF6qnMr9/wCazvVpOYxmEnVReq/1&#10;idkk9VP7VTmR+4os9+y9eYv3FVzfta+Bt09brLbquczLplhv2aTmjPlIXJv2bTmjPkXPt2afrMF1&#10;SubfrlevMYasL0dE0H7fkstujSaEuZRZ3dc1Nlnks/JWBFnkldjwZcKIlBksqnkiHRWU+SjJiRlU&#10;JMXgEZVIQYaoyow6CpJRa0n4JdBYWSyRBx/JGVQ0YtbKLVwy6FZ2tIYdBXoptaSmXweS57WkqO7H&#10;8lFrSIjsep0WdrTJl2NWtlOVSor8TWyVqvJHdh/5VG2xymThkk+lZQ/I07D19KuVNqOcK/5VUqPI&#10;P2n+VK0eQfsq32qcqlH+y/ypynaV+x/yqymwjg/5UH5EHCoPyoHkadh3/KpoyS7B/wAqR+Ro4f8A&#10;lQc3NOw/8qFeSJJh1/SrlHkhTYV/yq5Suxg4Jp+VXNmd2R/2BLvyqsp8kiPj6u/KrlZ7VaQcdT9C&#10;VqfJeY+BYen6JJ8l7Dg2HpSqbV1jYdKelQi7LqKDb0SwXksI4tF0axPkmRxK8JtTWR2VSMtqfYy6&#10;qRF2Ptb1TwXkkNFlUgyLammnGhMjm1WRQCE2jIohIC6oFgUQBoAkyokECANXqVONNSujRjtE6Mrt&#10;5ufdNj0Xbo4906PouzRzbrBnRb6sNkluq21YVIbotYRxvVaQqkMNgE0VLYnU1JGqSUhmqoJDeqST&#10;rdQriafaaFWzSmFVCpxMjo1QD7E4nY/0VRAgLK4mlt0VJPBESdGgVg6OiAcQAVQqcHRMjiANuqAW&#10;gFNQDyEUpUVOIEJI1KDJBogFg1QBiyAWgDQCxogEu1QBIBLkAlANoAIAIAIAIAIAwaIBR0KASNUA&#10;tABABABABAGEHC2pKKQAQAQAQAQAQAQAQAQAQCgKoBKACAQbFAJIqgEHwQDaAQ4fcgGiKIBp41TU&#10;iubVAQ5G0QpDkj+5Cor5WeKRqmeKvRCpcKHKhrWybSVmsvGs61ihcZjMxKg20SsVKyediamiTSVm&#10;crD3NcKJL8mWy8OtbIwrWstnYOp2qcLzlj87B/MaJkzM+NStkYTVdQsKbOxJjmLCmjaLfHyd3W6m&#10;srF1BPUAVSZWLOKXROJWEcuipFiwil0VEs4Z9EKixiluCgqt4ZtEEt4ZqinggLKKbRAWsMyVCzjl&#10;qkSbFJogk+N+iAnMfoihJDlAOB1UAZNEAy7VANuCAjSBCkN7UKlRntUWGhyMqg4qp4tbKbGmtVMs&#10;aixpFdLF1Ck1dJHQ1U2BEe1KAwbJXVUpQ8FBuqr5219GOtdVOTwQT0SyMEoyvWFUoEjwIXKCpTrW&#10;RlJCeQNuqeSwWRZOHg0QqydgkZLB5jLVKqVNg3EBPJYJGqPIsH2mlEvJG2p9slKK5sjxTIpqLSbF&#10;4p0U/mttdk7aprMgeK1m6PFIZkea0m5XVLZkeaqbOfbXKQ3JVzZF1L/dgAmqqbldUd2adaq5uPBG&#10;fnHxS8y8Ud2b5pzYeCM/P81c2E0NDOJOqubFdTrc0+Kqbl4HP33mqmyPAw/kT4rSbFdER/JUrdPy&#10;K6K+XlP8yPIvBXycpc+pHkqaIUnK6+q6PM/BFPJmmqPIeCLJyTv5keQ8EV3IO8dUr0E0MOzzXVZ3&#10;quaCGWSl+1U0ODLNKKL1PwKGQfBRerSaHmTOKi9R4H2ykqNuy5zOCUrG9l+Bz3Top/auaHRIVney&#10;5oeY8rHbuuczu5T+5f6zbpLrPbs0nMQes9urScyS+qw26tJoTuqVzb9VzmQVybdWs0IIqsb0XNTd&#10;LrO7NZoWBS6jyXNSq+Ki1WDZuoyvAqKcngCNfJJNMOaNU8kINU5GBFg0SMftBPKjZjCMma2IyqEe&#10;2EZWHtVRkqS6KxStOGDDRRaqGXQqLWspowqNqvWmXRVKxrSGXwqKuUx7FyVnVymXQKcqyjugvokX&#10;kbdj+SmxU2I/bJYV5GXY3kqwi7GHY19E5EeQDFJ6JYXKV+18lNhyltxfJVrDuxz9p5K8Fkl2L5Iw&#10;PIk4dtEYTdyP2Q/lR4jzJOEKaI8R5mHYetkvFXkYdh20T8V+SK/DvojxHkjSYRPRXIV2NHC8lUiL&#10;sKPjwTXanhHklR8fr6aqpE3ZYxYNKWTwnK1gw9LWSwm1bx4tCLIwi1ZQ49KWT8EbVOZDdHiXklCO&#10;lFrIWUhrdFWEWpDRQFVhFp1gTkZ2nwFWBk+0KsAvajAGGp4K05TzV4TksNoEYITgjBEgJgpIxJkC&#10;CEgAgCJotNSpTD6lvqy2T4tF1865t0+PRd3Nx7p0S7NHLssWdF0asdkkarXVjT7VtEnW9VpCp5po&#10;AmipTChNSmFCTzTdMJIOhTSdYfvVRNSAdFaT7HKoipIumRwHqgHGG6cTslNNU0ldFpE0bdFSDgKE&#10;nxoFYOtvRAOIAJwqWNAqI4DUIAxqEA4gDbqgH0IpSoqX0CCGg4SRZBiadUAtALGiAFbhAKBogDcg&#10;EoAjogEIBB1QBIAIAIAIAIAIAVOiACAcQAQAQAQAQBhJULagykAEAEAEAEAEAEAEAEAEApvggDoE&#10;AkiiASRX6oBCAQRdAJIqgEHRAN0qgEObZBxGc2hTNGkZr5oOIbm2QpBkZqg5VZNHqkapyYa1QuVQ&#10;ZMAIKapWfysYXskvLNZuHUGgQqVlsjEu4UQ0lZrNwqEkDVBy4ZjLxKh1ksNJtllMzCBBsjB5ZHNw&#10;aE2QTMZOKWkkBNNVzmEBGE0I5S0hKxltFvj5Ol9FMZ2LuGeoB6hPCMLKKfRNFiyimQhZRS6J5Cyh&#10;m0TNaQTUoEEt4ZtLoC0jltVAWUM34IC0im0UhYRTXCCWcMtUEnxyICYyTolgH2uU2A6HVFEATkA0&#10;UAhwqECIj2+SFIjwlYeUZ7VKkKVlaoVKqJo6EqbFyq+RmqzsXKrZo6KbFK6RlEYCG9qAaUWHl1UO&#10;r1svl8vpii4AIM0XXSEGDZJYtxJQeS20GqEUZomRKAU3VAG4qjggEHANAnBRgmirKQFygYOAADzQ&#10;MBWlUkWCDiSrhYOGUiwWkpYPRzOAWk2RhIbOVfkXikxzlVN2e8TGT+aqbsvE5+581pNi8BnJFNVX&#10;kXijPydVc2LxRX5BT8h4o0mSU5sPBEfkFV5l4mxO5VNi8TgyHK5sm6kPy3BaTZPiiSZbgq8k+Ksm&#10;zn1NDYI8h4KuXOkKPIeCvkzpLlHkrwRHZkhKPJXgH7pyPMeBPvuJSu5eJRe5Y7dFzQQLydFF6Kmi&#10;SyvVZ3orwPNDiVnt0V4JLGk0U/sVNE1raBRehzQ6Astui5ocDbhZXoqaHNqi9Gk0LAKyvVc0LqVn&#10;ei5oMuKj9i9dBC9yo82s1Kqo26LmpFVhv0XNQr4rm23aTUkuFFz7btJqRuU5OaiStWMuspyqQ2XX&#10;Sycgq1KmmW2qRWhr9EqmkkKckKlApyCW1JqqVDiRkOH3Jg3tuhWo9qMtA20RlGSC2qm1UILAs7Vw&#10;0WCinKsmC3VRavU0Y1m0lIdGoqsmhFYrOryS6FSMmvYr9UFkl8ArboqwuUkwBOai7GXQKvFF2I/b&#10;I8SyU3FFFNivI5+1CnBzYoY1FpILR/t1WBkX7dLBeQjj6IwnIv26fiMknHsjAyaOKnhXkZfijwRg&#10;5sjOxKnRGFeRp2H5KsJuxDsK1gjCbsciwheo6WRgvJIjwr6K8Jz8pzMMBGE2rCLFACrxLKWzHTmq&#10;LU6OEdVWGdqQ2IVRgZP+0mVpTY7pyM9qebHZOJycaylFeEZLAuqkLKSxqapStvkgxhqE0ugVJLoE&#10;wbPVBEBBwaQJTIEARNrIAA2qUAl50V6lRsOi6NGWywiIXVzc26wjIou7k490+Jdmjm2WLDounVhs&#10;kBa6stkhq2iDreq0hU6NE0VJYhNS2aoScB9SYSWk0Qk40moVxNSm6BWmnW6pxNSmKknKlALaSnE7&#10;JTCU0nlpE0beqpBYCCqQNFZHW9EA4gDOqcKjboqI41AKQDiAMaoB4aITsUE4Rf6U0jag4U4WsgzI&#10;qDVAOIBbUAZQBoBR0QCUAEA2gEuQCUAEAEAEAEAEAEAEAsaIA0AEAEAEAYSVChYoMtABABABABAB&#10;ABABALoEAKBACgCANABAFQIBshAII6IBBFEAgjr96AQR1QCECGnNqmow5tQgITmUOiFIkjEBXyx1&#10;qkuKyaOoP4oOKXJh1QpR5MFa28boXKo58eoIKZysvmYlHEgIVlnszFq02QrLKZmJSpohUrLZeIam&#10;yMLyyubhkgmiMHllMvDN7IGWcmxy0myCqtkj2k2QiwlryxwUWMrFvjZAtf7E02LmGcEaoZ2LKKZD&#10;OrOCXS6CWkUmhqnAsYZtLphbQzIC2hm0QFlFL5oC1ilSoWMcmiQWUMtKfihK0jkQE1j/ADQEpj0r&#10;AkNdVSDlSUAh3igEGmiAjvCDiLIEGiuGoU2KlRntSUgTx1FUKVUseqmxWtQJWVBWdjSKyWM3spNA&#10;kjQENzSEWB0upXyb6gKlAJr0SB0WHmgyhYVP2IIVSgDFSgFIBTVchUaowRgwQAQAQB3VSAE0jQQK&#10;slR1KeUltcUZL+DzXFVNmeDwkcrlGB+4VpNisIMrlc2KwkvKryLBl8iPIeKM5xNU/IYNEpypwAK0&#10;lKwC6gWkqcIrnEqsowhzPN7qsjxVc76ANGp1R5DxQJDanil5HNUGZ19o6J+S5qimqXkeBtBS8iwk&#10;sYSp23OaJIj0XPd1+KS2IU81F3VNT7I7qNt1TVKawALK7q8TrGrO7n4n2NU3dXic2lZXZXicDCou&#10;ypqea1ZbbtJqMgLLbdc1EbKLsrAh4qfJchDnXspu6pB1WW27SQgm6y22XIbLlhdlyEVJWdq8ASlk&#10;FA2StEBK1YJGAuUJtOaIRknU/RRtTKooAjonADRb6qlQpIyHIBt3klVQtoskZo6lACnVKglyi1pD&#10;TlnlSOdSlVwVFFXBUCzqoRtUryUWhLBZI2jVOQpQ2BXIrIiwKsJtNe2E8JyMxjojAyNsYSp5PCNq&#10;nCpQdGA36q5Bkv2gGhAyIw2A8UYTaP2EESYaJjJPsIBJhFEJ8jToAUKlI/bjwTkPJt+OPBVgsgMY&#10;EXCMDIxjioFE5E5SmY6o8pDYAjCbUpkNArRaktiFE5E5HsoU8JtPMZRGCyf220STaNjQVcjO05tF&#10;VUTkdAmkpoVyBJbog4OgQYIIBqEyLQCDqUAXQoOEIAkEI2BQCD+QIAiSI/tQBHoq1KgDRdOn4ZbJ&#10;sJNl1c3PtFlCTZd/NybrBp0XXo5d1jCbD6LfVz7JLdQt9WdSm9FtGZ5uq0hVJbomipDQgqfahBxu&#10;qAksVCpA6J6s6kDQLSJOt/inEpTdFRU6NEEcaE4WySwJoH1VxNLbqrQkDVAOhWk4OiAcQARCpTeq&#10;sjo0QBjVAOIAIBxCaWNQnCOJpBAOIBJAuhQDRAGgFN0QCkAEAEAEAR0QCEAEAEAlyASgAgAgDbqg&#10;A5AEgAgFA/ggHRoEAqlQkqEjVAKcNCgwBqgDQB9CgCQDiACACACACACACACAUNKIAiKIAkAgiiAQ&#10;R1QCDdAMkUKAQR1QDTkKNuHVMGnNBCAgSM1CFIT21QqK+WMVNkjVORFY/ggKaWPVCpVPkQi48apn&#10;ln8iCtajREXlQ5WKL2VKlZfLxfzCiDlZnKxNbIXKy+Xh62+qDyy+XhXIp9EKlZbLw6E2sgVmsvGL&#10;XVpbqglTJEQaj7VNiNoQHFpspZ1Z4uQbBCNouoptLoZ2LaCXQVQhaRyG10BZRyVoQU5QsYJTomFz&#10;DIgLKOQ2ugLbHlrRAWsb9FIWMT7BBVZQy6JksGPSCWx6AlxuU2BJ1SAx4IBt4IQDRugGJG0ug4iP&#10;CDR3hQtHc2oonDiuljoSCNdErFRWyx0JWdjSVBkYDdRVRXSx/ikaA9iYb5fJPqBGvRICZrfVAPDW&#10;6ABrUeHRABALGiANVAcCtIIMSFAgAgAnDg1RUEENBUEiAappLCC2PNVRBV1pDA1VwiLqiEa0VEYd&#10;W6IDLqpg2riBHUK4VJfWllpCqM6tFaUCXdW4smFVJu3ndYpBFfWul+gQqK91amuqFEilbqQkM2oK&#10;pse1ZbZXrhJZtr/BY1Z9u2qzuVanW0WW2VHhRZ7ZM6Oij5NJZSllFyZwU6qKqHRRZ1cwUNLLKtIQ&#10;VncrIdVZ3KoI6WU/K4aUXKoM1os9lw3e6y2yuGupWdaQd1ChJILGiRwDWlkLGEFSm6oZ0tKkQ3qs&#10;9lFJAlyqAsaIWCAQdUA2fzKVnP028EAwgFKKIQ7oorSGXdVmo2nVwDooqjaiqBQBnyQCTqFUALSG&#10;IppokECAA1SoOtQoo6N8EwfNNo+t0As7dzfBCTh20QDZ2qp+AL0o+BTZ23TQb9KFwPSiA07bVUBj&#10;bRABu3d/BNMTGbLIUebtqriKfNNtk4iltpRVCFbcminbWolSOH8qSaVHorRS+pTiaJNJY6LQz40Q&#10;cKSMSZANUEWgEIAuhQcIQBIITvylAId+VqAS7/l/agAen0V6lRBdGjLZNhXVzYbLKHou/m5N1g3o&#10;uvRybrGHQfRbxz7JI1C31Z1LbqFtGZ5uquFUluipFSG6IKn2/wCCEHG6oCSzVUKkDonqzp8aBaQj&#10;zeicQlM0VlTjUiPN0ThbJDOiaB9VcKljVWzPoB0aKknBomDqACIQ2qyONQC0AsaIA0A4gqWOicQc&#10;TKggixoEAChUJbogykApqAUgAgAgAgCOiAQgAgAgCOhQCEAEAEAAgFO0QCUAEAbdUA6NEAsIOCOq&#10;Sij+W/2IBArWyAWgDbqgCQDg0QAQAQAQAQAQAQAQBjVAG5AJQBOQDZ0KAQgGn0QDZ0QDZpS6DhtM&#10;zaAiy0rqg4r30QpCmp43SUrJttDdAU822poUGqJw2poUKUuRsqb3QqKTIDKGp+is2bzBFehCDjO5&#10;Iiveya4zOYIb3/ihUZjMEX81+iSmWzBDQ3v9qDjMZgh2n1UQTOy+3e6KVVUm3cdpqFFZ0qHduFAk&#10;iruEvoLHzQzq3xzJa17UQyq4i30FkBZwl3h9UBOj3brfYqgXMBfayAtY91rICxg37hQIC6h3UuEq&#10;FlCXWskFhHutRNKwj30uEgms3WsgJse61vqlQmMqpBaAN2l7FARj5IBLqUugIjqX/BCkZ1FNVEY6&#10;pGiz7KXN1VUrZttLm6zq9Vc+l72WdXEGXbQ1KSldJt8Ug//ZUEsDBBQABgAIAAAAIQCwhQb13gAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjODNTbZgbWvTRQRPgmBdweNsk22L&#10;zaQ0abfur3f2pLeZeY833yt3qxvEYqfQe9Kw3SgQlhpvemo17D9e7jIQISIZHDxZDT82wK66viqx&#10;MP5E73apYys4hEKBGroYx0LK0HTWYdj40RJrRz85jLxOrTQTnjjcDTJRKpUOe+IPHY72ubPNdz07&#10;DUndqK+F6vNngm97mR1f43l+0Pr2Zn16BBHtGv/McMFndKiY6eBnMkEMnME+DXl+n4O4yNtc8enA&#10;U5olKciqlP8rVL8AAAD//wMAUEsDBBQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7n&#10;Xu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz&#10;2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8F&#10;N7a4CxCjpizAkjL4DpvqGjTwruVfj3UvAAAA//8DAFBLAQItABQABgAIAAAAIQDa9j37DQEAABQC&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGGP&#10;zWDuAgAANwYAAA4AAAAAAAAAAAAAAAAAPQIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAh&#10;ANSku8ZOYwUATmMFABQAAAAAAAAAAAAAAAAAVwUAAGRycy9tZWRpYS9pbWFnZTEuanBnUEsBAi0A&#10;FAAGAAgAAAAhALCFBvXeAAAACgEAAA8AAAAAAAAAAAAAAAAA12gFAGRycy9kb3ducmV2LnhtbFBL&#10;AQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAAAAAAAAAAAAAAOJpBQBkcnMvX3JlbHMvZTJv&#10;RG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAANNqBQAAAA==&#10;" path="m,l5971616,v875307,,1584884,709577,1584884,1584884l7556500,4360545,,4360545,,xe" stroked="f" strokeweight="1pt">
                 <v:fill r:id="rId16" o:title="" recolor="t" rotate="t" type="frame"/>
                 <v:stroke joinstyle="miter"/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5971616,0;7556500,1584884;7556500,4360545;0,4360545;0,0" o:connectangles="0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006E7398" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rStyle w:val="Cover-DetailsChar"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="060645"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00D94953">
         <w:rPr>
           <w:rStyle w:val="Cover-DetailsChar"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="060645"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00AB44A6">
+      <w:r w:rsidR="006B2BB6">
         <w:rPr>
           <w:rStyle w:val="Cover-DetailsChar"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="060645"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E912499" w14:textId="5513A9E3" w:rsidR="00F53D55" w:rsidRPr="003842B6" w:rsidRDefault="00F53D55" w:rsidP="003842B6">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174957AD" w14:textId="5C3D6395" w:rsidR="00F53D55" w:rsidRPr="00BE5A80" w:rsidRDefault="00F53D55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00F53D55" w:rsidRPr="003842B6" w:rsidSect="00A26E97">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E912499" w14:textId="56B52333" w:rsidR="00F53D55" w:rsidRPr="00BE5A80" w:rsidRDefault="00F53D55" w:rsidP="0072184E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:spacing w:before="360" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F53D55" w:rsidRPr="00BE5A80" w:rsidSect="00A26E97">
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="368E106C" w14:textId="2A50EE07" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00BE5A80">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Table of Contents</w:t>
       </w:r>
     </w:p>
@@ -1804,146 +1849,149 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0076625F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="092E7541" w14:textId="2CCA34C9" w:rsidR="00D00CC2" w:rsidRPr="00BE5A80" w:rsidRDefault="00D00CC2">
+    <w:p w14:paraId="092E7541" w14:textId="58E6B47A" w:rsidR="00D00CC2" w:rsidRPr="00BE5A80" w:rsidRDefault="005C6295">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00817123">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10.0/</w:t>
+      </w:r>
       <w:hyperlink w:anchor="_Toc178781819" w:history="1">
-        <w:r w:rsidRPr="00BE5A80">
+        <w:r w:rsidR="00D00CC2" w:rsidRPr="00817123">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
-          </w:rPr>
-[...11 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>D. ASSESSMENT, PROGRESSION, AND AWARD OF CREDIT</w:t>
+        </w:r>
+        <w:r w:rsidR="00D00CC2" w:rsidRPr="00817123">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BE5A80">
-[...19 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00D00CC2" w:rsidRPr="00817123">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00BE5A80">
-[...3 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00D00CC2" w:rsidRPr="00817123">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc178781819 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00BE5A80">
-[...10 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00D00CC2" w:rsidRPr="00817123">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D00CC2" w:rsidRPr="00817123">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0076625F">
-[...3 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="0076625F" w:rsidRPr="00817123">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BE5A80">
-[...3 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00D00CC2" w:rsidRPr="00817123">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5654E846" w14:textId="355A52C6" w:rsidR="00D00CC2" w:rsidRPr="00BE5A80" w:rsidRDefault="00D00CC2" w:rsidP="00D00CC2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc178781820" w:history="1">
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
@@ -3994,80 +4042,96 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0076625F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>43</w:t>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14DAC6B3" w14:textId="661B5559" w:rsidR="00D00CC2" w:rsidRPr="00BE5A80" w:rsidRDefault="00D00CC2" w:rsidP="00D00CC2">
+    <w:p w14:paraId="14DAC6B3" w14:textId="6520DCD4" w:rsidR="00D00CC2" w:rsidRPr="00BE5A80" w:rsidRDefault="00D00CC2" w:rsidP="00D00CC2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc178781843" w:history="1">
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">32.0 </w:t>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
-          <w:t>Action following appeal procedures</w:t>
+          <w:t xml:space="preserve">Action following </w:t>
+        </w:r>
+        <w:r w:rsidR="0014666C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">academic </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BE5A80">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>appeal procedures</w:t>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc178781843 \h </w:instrText>
         </w:r>
@@ -4082,80 +4146,95 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0076625F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>43</w:t>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="280578C7" w14:textId="2E667192" w:rsidR="00D00CC2" w:rsidRPr="00BE5A80" w:rsidRDefault="00D00CC2" w:rsidP="00D00CC2">
+    <w:p w14:paraId="280578C7" w14:textId="25A68AE2" w:rsidR="00D00CC2" w:rsidRPr="00BE5A80" w:rsidRDefault="00D00CC2" w:rsidP="00D00CC2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc178781844" w:history="1">
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">33.0 </w:t>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
-          <w:t>Appeals to The Open University</w:t>
+        </w:r>
+        <w:r w:rsidR="0014666C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Requesting a review to</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BE5A80">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> The Open University</w:t>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc178781844 \h </w:instrText>
         </w:r>
@@ -4833,51 +4912,50 @@
     <w:p w14:paraId="1A9EEA4C" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="1883640949" w:edGrp="everyone"/>
       <w:permEnd w:id="1883640949"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc178781805"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>INTRODUCTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5D8F1FFA" w14:textId="0AED48BB" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">These Regulations apply to all new student cohorts on </w:t>
       </w:r>
       <w:r w:rsidR="00390428" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>approved registerable modules (from 1</w:t>
       </w:r>
       <w:r w:rsidR="00390428" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4933,97 +5011,69 @@
         </w:rPr>
         <w:t>However, the programmes of study are developed and delivered by Partner Institutions</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Open University and its Partner Institutions have a formal relationship underpinned by the QAA’s UK Quality Code for Higher Education </w:t>
       </w:r>
       <w:r w:rsidR="0062363C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(2024) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>which sets out expectations for academic standards, academic quality and information about higher education provision, and expectations of The Office for Students (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) Conditions of Registration </w:t>
+        <w:t xml:space="preserve">which sets out expectations for academic standards, academic quality and information about higher education provision, and expectations of The Office for Students (OfS) Conditions of Registration </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the Universities’ primary regulator in England</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> publishes their expectations for Higher Education Institutions registered in England, and these expectations extend to any institution working in partnership with the OU.</w:t>
+        <w:t xml:space="preserve"> The OfS publishes their expectations for Higher Education Institutions registered in England, and these expectations extend to any institution working in partnership with the OU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CAA6C4" w14:textId="527837B8" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>For students registered before 1</w:t>
       </w:r>
       <w:r w:rsidR="005E0E72" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> September 2015, the regulations under which they originally registered will continue to apply. </w:t>
@@ -5123,51 +5173,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="38F661C4" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00047065">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Toc178781806"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>GLOSSARY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="2-column glossary table spanning five pages"/>
@@ -5471,65 +5520,51 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A means of allowing marginal failure in a limited number of modules</w:t>
             </w:r>
             <w:r w:rsidR="00390428" w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, within a programme of study,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> an overall performance which is sufficient to merit the award of the qualification concerned. Compensation can be applied to the results of a student who has failed to attain the required pass mark at undergraduate level. </w:t>
+              <w:t xml:space="preserve"> on the basis of an overall performance which is sufficient to merit the award of the qualification concerned. Compensation can be applied to the results of a student who has failed to attain the required pass mark at undergraduate level. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CE1084F" w14:textId="1408580B" w:rsidR="00390428" w:rsidRPr="00BE5A80" w:rsidRDefault="00390428" w:rsidP="00EA47E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>This is not available on single registerable modules.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D45735" w:rsidRPr="00BE5A80" w14:paraId="69522F91" w14:textId="77777777" w:rsidTr="00A458A7">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
@@ -5644,51 +5679,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D45735" w:rsidRPr="00BE5A80" w14:paraId="3B7AC08E" w14:textId="77777777" w:rsidTr="00A458A7">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57B3F61C" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Credit level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DF56D9C" w14:textId="619D5B71" w:rsidR="00801A6B" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00801A6B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>An indicator of the relative complexity, depth and autonomy of learning associated with a particular module (used in credit frameworks).</w:t>
             </w:r>
           </w:p>
@@ -5728,192 +5762,162 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk517947963"/>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Higher and degree apprenticeships are available at levels 4 to 7. They combine work with study and may include a work-based, academic or combined qualification or a professional qualification relevant to the industry.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B5F71DC" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher apprenticeships go from level 4 to 7 and are equivalent to a foundation degree and above e.g. a professional qualification. Degree apprenticeships are available at levels 6 and 7 (full bachelor’s and </w:t>
-[...13 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>Higher apprenticeships go from level 4 to 7 and are equivalent to a foundation degree and above e.g. a professional qualification. Degree apprenticeships are available at levels 6 and 7 (full bachelor’s and Masters).</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D45735" w:rsidRPr="00BE5A80" w14:paraId="304B0E9C" w14:textId="77777777" w:rsidTr="00A458A7">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A5FD9F5" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Entry </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A3938F5" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exemption to stage of a programme without award of OU credit). Direct entry via stage exemption allows an applicant into Open University validated awards at level 5 or 6 of an undergraduate qualification </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> programme of study.</w:t>
+              <w:t>Exemption to stage of a programme without award of OU credit). Direct entry via stage exemption allows an applicant into Open University validated awards at level 5 or 6 of an undergraduate qualification on the basis of completion of an appropriate certificated qualification from a recognised UK HE programme of study.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D45735" w:rsidRPr="00BE5A80" w14:paraId="55D26E03" w14:textId="77777777" w:rsidTr="00A458A7">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A7C36F6" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Exit award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A554F5D" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
+          <w:p w14:paraId="1A554F5D" w14:textId="012ABC6C" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">A lower award than one for which the student is registered. Such an award may be conferred if a student completes part of, but not all, of the requirements of the programme for which he or she is registered. </w:t>
+              <w:t xml:space="preserve">A lower award than one for which the student is registered. Such an award may be conferred if a student completes part of, but not all, of the requirements of the programme for which </w:t>
+            </w:r>
+            <w:r w:rsidR="001551A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">they are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">registered. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D45735" w:rsidRPr="00BE5A80" w14:paraId="32576E19" w14:textId="77777777" w:rsidTr="00A458A7">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BB90E87" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5985,93 +5989,90 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>The </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Office for Students</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>OfS</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>) is the independent regulator of higher education in England. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D45735" w:rsidRPr="00BE5A80" w14:paraId="343CD6D5" w14:textId="77777777" w:rsidTr="00A458A7">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E563B9" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Module</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B2F767E" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E904F34" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA47E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
@@ -6507,58 +6508,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="098BEE4B" w14:textId="77777777" w:rsidR="00D94953" w:rsidRPr="00BE5A80" w:rsidRDefault="00D94953" w:rsidP="00D94953">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">A document that defines key characteristics of an award, including learning outcomes, models of teaching and learning, </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">assessment schemes, and how individual modules relate to qualification levels and contribute to the classification of awards. </w:t>
+              <w:t xml:space="preserve">A document that defines key characteristics of an award, including learning outcomes, models of teaching and learning, assessment schemes, and how individual modules relate to qualification levels and contribute to the classification of awards. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94953" w:rsidRPr="00BE5A80" w14:paraId="7CC41CBB" w14:textId="77777777" w:rsidTr="00A458A7">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="615C09E0" w14:textId="77777777" w:rsidR="00D94953" w:rsidRPr="00BE5A80" w:rsidRDefault="00D94953" w:rsidP="00D94953">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
@@ -6841,65 +6835,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B5BEC45" w14:textId="77777777" w:rsidR="00D94953" w:rsidRPr="00BE5A80" w:rsidRDefault="00D94953" w:rsidP="00D94953">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">To take again part or all failed assessments component </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> pass a module. Resit of the failed component does not require the student to participate in classes.</w:t>
+              <w:t>To take again part or all failed assessments component in order to pass a module. Resit of the failed component does not require the student to participate in classes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94953" w:rsidRPr="00BE5A80" w14:paraId="40264216" w14:textId="77777777" w:rsidTr="00A458A7">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A44F597" w14:textId="77777777" w:rsidR="00D94953" w:rsidRPr="00BE5A80" w:rsidRDefault="00D94953" w:rsidP="00D94953">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
@@ -6916,58 +6896,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="528E8236" w14:textId="77777777" w:rsidR="00D94953" w:rsidRPr="00BE5A80" w:rsidRDefault="00D94953" w:rsidP="00D94953">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">To take all assessments components of a module again, having failed a resit attempt. Retake of the failed component may </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">require the student to participate in classes to prepare them for the second attempt. </w:t>
+              <w:t xml:space="preserve">To take all assessments components of a module again, having failed a resit attempt. Retake of the failed component may require the student to participate in classes to prepare them for the second attempt. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94953" w:rsidRPr="00BE5A80" w14:paraId="2EE9D835" w14:textId="77777777" w:rsidTr="00A458A7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58B2CD37" w14:textId="4CA3440A" w:rsidR="00D94953" w:rsidRPr="00BE5A80" w:rsidRDefault="00D94953" w:rsidP="00D94953">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
@@ -7117,65 +7090,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75200551" w14:textId="576DAA41" w:rsidR="00D94953" w:rsidRPr="00BE5A80" w:rsidRDefault="00D94953" w:rsidP="00D94953">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The formal process whereby a new programme of study, which may include single registerable module(s), is critically appraised by The Open University, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> establish that it meets the requirements for approval. Approval of validated provision is for a period of up to five years before a further validation (re-validation) is required. Within this document references to the validation process also include the revalidation process.</w:t>
+              <w:t>The formal process whereby a new programme of study, which may include single registerable module(s), is critically appraised by The Open University, in order to establish that it meets the requirements for approval. Approval of validated provision is for a period of up to five years before a further validation (re-validation) is required. Within this document references to the validation process also include the revalidation process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94953" w:rsidRPr="00BE5A80" w14:paraId="19B943E0" w14:textId="77777777" w:rsidTr="00A458A7">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77B2C53A" w14:textId="49B2CA79" w:rsidR="00D94953" w:rsidRPr="00BE5A80" w:rsidRDefault="00D94953" w:rsidP="00D94953">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
@@ -7246,51 +7205,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EA8623" w14:textId="4F531C25" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00047065">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc178781807"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
         <w:t>FRAMEWORK OF AWARDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828E6ED" w14:textId="43F4BC5F" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="0037130E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
@@ -7298,121 +7256,123 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc391626222"/>
       <w:bookmarkStart w:id="7" w:name="_Toc178781808"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1.0</w:t>
       </w:r>
       <w:r w:rsidR="00013F3A" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="242FCF64" w14:textId="5809C43B" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="62BC81FC" w14:textId="5F8B372D" w:rsidR="000329ED" w:rsidRPr="000329ED" w:rsidRDefault="00D45735" w:rsidP="000329ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>1.1</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The Open University validated </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="5933F922" w14:textId="09BA0306" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA9CA7B" w14:textId="5C9AF7A3" w:rsidR="000329ED" w:rsidRPr="000329ED" w:rsidRDefault="000329ED" w:rsidP="000329ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5A80">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BE5A80">
+      <w:r w:rsidRPr="000329ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Each national qualifications framework provides a set of learning outcomes and skills expected of the holders of Open University validated </w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000329ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Open University validated provision is defined with reference either to the Framework for Higher Education Qualifications of Degree-Awarding Bodies in England, Wales and Northern Ireland (FHEQ) or to the Scottish Credit and Qualifications Framework (SCQF), but not to both.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC9A9FF" w14:textId="2CAA530B" w:rsidR="000329ED" w:rsidRPr="000329ED" w:rsidRDefault="000329ED" w:rsidP="000329ED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000329ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000329ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each qualifications framework sets out generic outcomes and attributes expected for the award of a particular qualification, and the levels of knowledge and understanding and types of abilities that holders of that qualification should have.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E963F8" w14:textId="0F604C94" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="0037130E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc391626223"/>
       <w:bookmarkStart w:id="9" w:name="_Toc178781809"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.0</w:t>
       </w:r>
       <w:r w:rsidR="00013F3A" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
@@ -7533,111 +7493,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>A UK credit value is twice its European Credit Transfer (ECTS) equivalent (e.g. a 20 UK credit module equates to 10 ECTS credits).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D593C64" w14:textId="277A756E" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2.5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Each module will be assigned a single designated credit level (module assessment is unique to a given credit level). The volume and level of credit assigned to any one </w:t>
-[...6 lines deleted...]
-        <w:t>module is determined and approved by The Open University at the point of validation.</w:t>
+        <w:t>Each module will be assigned a single designated credit level (module assessment is unique to a given credit level). The volume and level of credit assigned to any one module is determined and approved by The Open University at the point of validation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736EA563" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>The assignment of credit to learning should be understood in the following terms:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CBB7BB" w14:textId="2933EF03" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Credit is allocated to a learning activity </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> its stated learning outcomes</w:t>
+        <w:t>Credit is allocated to a learning activity on the basis of its stated learning outcomes</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00546903" w14:textId="66CC6A11" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7739,65 +7678,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Open University confers the following Validated Awards although Partner institutions do not necessarily offer programmes leading to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> these awards. </w:t>
+        <w:t xml:space="preserve">The Open University confers the following Validated Awards although Partner institutions do not necessarily offer programmes leading to all of these awards. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8930" w:type="dxa"/>
         <w:tblInd w:w="699" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblCaption w:val="4-column table of Validated Awards offered by The Open University"/>
         <w:tblDescription w:val="Table of Validated Awards offered by The Open University, detailing (from the left hand column to the right) award titles, FHEQ qualification level, number of credits required, and levels of credit required."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
@@ -8072,65 +7997,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A5CD1" w:rsidRPr="001C12D5" w14:paraId="346B84BD" w14:textId="77777777" w:rsidTr="00D46272">
         <w:trPr>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F72D21A" w14:textId="77777777" w:rsidR="009A5CD1" w:rsidRPr="001C12D5" w:rsidRDefault="009A5CD1" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Certificate of Higher Education (</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Certificate of Higher Education (CertHE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F321F0" w14:textId="77777777" w:rsidR="009A5CD1" w:rsidRPr="001C12D5" w:rsidRDefault="009A5CD1" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8274,63 +8185,93 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>120 at level 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A5CD1" w:rsidRPr="001C12D5" w14:paraId="016126BC" w14:textId="77777777" w:rsidTr="00D46272">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7777C7CC" w14:textId="77777777" w:rsidR="009A5CD1" w:rsidRPr="001C12D5" w:rsidRDefault="009A5CD1" w:rsidP="00196344">
+          <w:p w14:paraId="7777C7CC" w14:textId="5A76EE9E" w:rsidR="009A5CD1" w:rsidRPr="001C12D5" w:rsidRDefault="009A5CD1" w:rsidP="006B2BB6">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Foundation degree (FD)</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (including </w:t>
+            </w:r>
+            <w:r w:rsidR="006B2BB6" w:rsidRPr="006B2BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Foundation Degree Arts</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -FdA, and </w:t>
+            </w:r>
+            <w:r w:rsidR="006B2BB6" w:rsidRPr="006B2BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Foundation Degree in Science</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -FdSc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4938C748" w14:textId="77777777" w:rsidR="009A5CD1" w:rsidRPr="001C12D5" w:rsidRDefault="009A5CD1" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8394,79 +8335,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A5CD1" w:rsidRPr="001C12D5" w14:paraId="714828E5" w14:textId="77777777" w:rsidTr="00D46272">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07179919" w14:textId="77777777" w:rsidR="009A5CD1" w:rsidRPr="001C12D5" w:rsidRDefault="009A5CD1" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordinary </w:t>
-[...27 lines deleted...]
-              <w:t>, BEng) [</w:t>
+              <w:t>Ordinary Bachelor’s degree (BA, BSc, BEd, BEng) [</w:t>
             </w:r>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Exit Award only</w:t>
             </w:r>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F58FA4C" w14:textId="77777777" w:rsidR="009A5CD1" w:rsidRPr="001C12D5" w:rsidRDefault="009A5CD1" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
@@ -8559,80 +8472,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C12D5" w:rsidRPr="0095651F" w14:paraId="17730B2E" w14:textId="77777777" w:rsidTr="00D46272">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="016B3852" w14:textId="62F7AC06" w:rsidR="001C12D5" w:rsidRPr="001C12D5" w:rsidRDefault="001C12D5" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, BEng, </w:t>
+              <w:t xml:space="preserve">Bachelor’s degree with honours (BA(Hons), BSc(Hons), BEd, BEng, </w:t>
             </w:r>
             <w:r w:rsidR="00D94953">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA, </w:t>
             </w:r>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>LLB (Hons)</w:t>
             </w:r>
             <w:r w:rsidR="00E050C8">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
@@ -8881,65 +8765,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C12D5" w:rsidRPr="0095651F" w14:paraId="08550D16" w14:textId="77777777" w:rsidTr="00D46272">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DF30A4F" w14:textId="77777777" w:rsidR="001C12D5" w:rsidRPr="001C12D5" w:rsidRDefault="001C12D5" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Bachelor of Osteopathy (</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Bachelor of Osteopathy (BOst)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FDF7036" w14:textId="77777777" w:rsidR="001C12D5" w:rsidRPr="001C12D5" w:rsidRDefault="001C12D5" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C12D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9263,51 +9133,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A5CD1" w:rsidRPr="0085774B" w14:paraId="4558AAD7" w14:textId="77777777" w:rsidTr="00D46272">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4061EFAC" w14:textId="4DEAA261" w:rsidR="009A5CD1" w:rsidRPr="0085774B" w:rsidDel="001F3F32" w:rsidRDefault="00FE2DAA" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="009A5CD1" w:rsidRPr="0085774B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>rofessional Graduate Certificate of Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08345E1F" w14:textId="77777777" w:rsidR="009A5CD1" w:rsidRPr="0085774B" w:rsidRDefault="009A5CD1" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085774B">
@@ -9454,65 +9323,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE2DAA" w:rsidRPr="0085774B" w14:paraId="3AEABF9F" w14:textId="77777777" w:rsidTr="00D46272">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DF67A50" w14:textId="77777777" w:rsidR="00FE2DAA" w:rsidRPr="0085774B" w:rsidDel="001F3F32" w:rsidRDefault="00FE2DAA" w:rsidP="00D52A72">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085774B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Postgraduate Diploma (</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Postgraduate Diploma (PgDip)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43BF10C6" w14:textId="77777777" w:rsidR="00FE2DAA" w:rsidRPr="0085774B" w:rsidRDefault="00FE2DAA" w:rsidP="00D52A72">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085774B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9574,117 +9429,76 @@
               </w:rPr>
               <w:br/>
               <w:t>Max 30 at level 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085774B" w:rsidRPr="0085774B" w14:paraId="5881B3A8" w14:textId="77777777" w:rsidTr="00D46272">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54994B20" w14:textId="1E61CB8D" w:rsidR="0085774B" w:rsidRPr="0085774B" w:rsidDel="001F3F32" w:rsidRDefault="0085774B" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Hlk182923021"/>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0085774B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Masters</w:t>
+              <w:t>Masters degree (MA, MSc, MArch, MBA, MTh, MfA</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...28 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00412372" w:rsidRPr="00412372">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidR="00412372" w:rsidRPr="00412372">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
             <w:r w:rsidRPr="0085774B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> MDes</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001B674E" w:rsidRPr="00412372">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r w:rsidR="001B674E" w:rsidRPr="00412372">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
             <w:r w:rsidRPr="0085774B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -9759,68 +9573,52 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="13"/>
       <w:tr w:rsidR="0085774B" w:rsidRPr="0085774B" w14:paraId="490FDE09" w14:textId="77777777" w:rsidTr="00D46272">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02D61691" w14:textId="0C87E8D9" w:rsidR="0085774B" w:rsidRPr="0085774B" w:rsidDel="001F3F32" w:rsidRDefault="0085774B" w:rsidP="00196344">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085774B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated </w:t>
+              <w:t>Integrated Masters Degree</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001B674E" w:rsidRPr="001B674E">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:footnoteReference w:customMarkFollows="1" w:id="6"/>
               <w:sym w:font="Symbol" w:char="F023"/>
             </w:r>
             <w:r w:rsidRPr="0085774B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g. MEng)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A2C66AE" w14:textId="77777777" w:rsidR="0085774B" w:rsidRPr="0085774B" w:rsidRDefault="0085774B" w:rsidP="009A5CD1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
@@ -9933,58 +9731,71 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Students must meet all requirements set out in the programme specification approved by The Open University before a qualification is awarded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C17139" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Titles and characteristics of Programmes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C216D5A" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="4C216D5A" w14:textId="37DC90CB" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="001D778F" w:rsidP="00817123">
       <w:pPr>
         <w:spacing w:after="200"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BE5A80">
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D45735" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A title will be given to an approved programme leading to any taught award and will not be changed without reference to The Open University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="396CE0C6" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The title will accord with the normal expectations of higher education bodies, relevant professional bodies, students and employers about the level of knowledge and skills to be expected from a person holding such a qualification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F7E5EC" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10010,51 +9821,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Subject or field of study degree, for example, BA (Hons)/BSc (Hons) or MA/MSc in Psychology. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A23954" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Major subject or field of study, with a specialist minor (where the minor subject is part of the broad-based field of study that is the major subject of the degree), for example, BA (Hons)/BSc (Hons) or MA/MSc Humanities (Music). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7E40DA" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Major subject or field of study with a supplementary minor honours subject (where the minor subject is not part of the field of study which is the major subject of the degree), for example, BA (Hons)/BSc (Hons) or MA/MSc Computing with Psychological Studies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688AD644" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -10077,115 +9887,251 @@
     <w:p w14:paraId="314ADE33" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Open University’s recommended practice for the programme titles that will appear on certificates is that simple, single-subject titles should be used whenever possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203B08CC" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where students study more than one subject, up to three separate fields of study may be identified in the title with or without the addition of ‘combined </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="25B57A76" w14:textId="1A744440" w:rsidR="00D45735" w:rsidRPr="00E050C8" w:rsidRDefault="00D45735" w:rsidP="00E050C8">
+        <w:t xml:space="preserve">Where students study more than one subject, up to three separate fields of study may be identified in the title with or without the addition of ‘combined studies’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353D9623" w14:textId="1D327C8F" w:rsidR="005975FC" w:rsidRDefault="00D20ADC" w:rsidP="00817123">
       <w:pPr>
         <w:spacing w:after="200"/>
-        <w:rPr>
-[...14 lines deleted...]
-      </w:r>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D45735" w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where awards include named pathways, the University recommends a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45735" w:rsidRPr="00817123">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45735" w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirement of 25% subject specific credits</w:t>
+      </w:r>
+      <w:r w:rsidR="000C26AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002914DF" w:rsidRPr="00817123">
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C26AC" w:rsidRPr="000C26AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pathways normally constitute </w:t>
+      </w:r>
+      <w:r w:rsidR="00422B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00422B67" w:rsidRPr="000C26AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009563B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">combined) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C26AC" w:rsidRPr="000C26AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>minimum volume of specialised credits</w:t>
+      </w:r>
+      <w:r w:rsidR="000C26AC" w:rsidRPr="000C26AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at levels 5 and 6.</w:t>
+      </w:r>
+      <w:r w:rsidR="009770DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1238F93D" w14:textId="68E0A441" w:rsidR="00A27C75" w:rsidRPr="00817123" w:rsidRDefault="00611784" w:rsidP="00A27C75">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817123">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each pathway must demonstrate a coherent set of learning outcomes aligned with the overarching programme outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, as demonstrated in the relevant programme specification</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, and p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27C75" w:rsidRPr="00817123">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>athway</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27C75" w:rsidRPr="00817123">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>specific outcomes should reflect distinctive knowledge or skills that differentiate one pathway from another.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5586C" w:rsidRPr="00031592">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Programme specifications must clearly identify the modules that contribute to each named pathway</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5586C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and each exit award</w:t>
+      </w:r>
+      <w:r w:rsidR="00001058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B57A76" w14:textId="70E8D176" w:rsidR="00D45735" w:rsidRPr="00E050C8" w:rsidRDefault="00D45735" w:rsidP="00E050C8">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E27BC96" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00047065">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc391626225"/>
       <w:bookmarkStart w:id="16" w:name="_Toc178781811"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">B. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ADMISSIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="157A976B" w14:textId="41C8E2DA" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10201,123 +10147,159 @@
     <w:p w14:paraId="338E2A00" w14:textId="77777777" w:rsidR="006F17CC" w:rsidRPr="00BE5A80" w:rsidRDefault="006F17CC" w:rsidP="0056776B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc144301719"/>
       <w:bookmarkStart w:id="18" w:name="_Toc178781812"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>4.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Admissions policy and procedure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="756C1C0A" w14:textId="12A86DC0" w:rsidR="006F17CC" w:rsidRPr="003842B6" w:rsidRDefault="003842B6" w:rsidP="006F17CC">
+    <w:p w14:paraId="28640277" w14:textId="77777777" w:rsidR="00771F55" w:rsidRPr="003842B6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc391626226"/>
       <w:permStart w:id="1567260525" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidRPr="00771F55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidRPr="00771F55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Futureworks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidRPr="00771F55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="003842B6">
+        <w:r w:rsidRPr="00771F55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Student Recruitment and Admissions Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidRPr="00771F55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="003842B6">
+        <w:r w:rsidRPr="00771F55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
-          <w:t>Accreditation of Prior Learning Policy</w:t>
+          <w:t>Accr</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00771F55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00771F55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>ditation of Prior Learning Po</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00771F55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00771F55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>icy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:permEnd w:id="1567260525"/>
     <w:p w14:paraId="4EB95CF8" w14:textId="2FA5FAEC" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="001B3C56">
       <w:pPr>
         <w:spacing w:before="300" w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>This policy should also be read in conjunction with guidance contained in section 22 covering the Recognition of Pr</w:t>
@@ -10417,151 +10399,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Reapproval</w:t>
       </w:r>
       <w:r w:rsidR="009B2C57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Process</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Such appeals must be initiated within four weeks of the date of the original decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45694744" w14:textId="4959B81D" w:rsidR="00E77836" w:rsidRPr="003842B6" w:rsidRDefault="003842B6" w:rsidP="00E77836">
+    <w:p w14:paraId="34E697B9" w14:textId="77777777" w:rsidR="00771F55" w:rsidRPr="003842B6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:permStart w:id="1376742839" w:edGrp="everyone"/>
       <w:r w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Futureworks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="003842B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Student Recruitment and Admissions Policy</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:permEnd w:id="1376742839"/>
+    <w:p w14:paraId="45694744" w14:textId="6FBC0389" w:rsidR="00E77836" w:rsidRPr="00BE5A80" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7C3507CE" w14:textId="77777777" w:rsidR="008A5989" w:rsidRPr="00BE5A80" w:rsidRDefault="008A5989">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc391626228"/>
       <w:bookmarkStart w:id="24" w:name="_Toc178781814"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="468BAD03" w14:textId="1ECEBCFD" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00047065">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">C. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>MATTERS RELATING TO REGISTRATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="77792879" w14:textId="74E3C7AA" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C6739F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
@@ -10778,143 +10778,129 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The minimum and maximum periods within which a student will be expected to complete the </w:t>
       </w:r>
       <w:r w:rsidR="00390428" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">single registerable module or </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">programme of study and associated assessment, including the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> for any resit assessments, </w:t>
+        <w:t xml:space="preserve">programme of study and associated assessment, including the time period for any resit assessments, </w:t>
       </w:r>
       <w:r w:rsidR="00C26213" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>stated in the box below</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5987B1F4" w14:textId="258FF76E" w:rsidR="005A4A92" w:rsidRPr="003842B6" w:rsidRDefault="003842B6" w:rsidP="005A4A92">
+    <w:p w14:paraId="5987B1F4" w14:textId="30146AFB" w:rsidR="005A4A92" w:rsidRPr="00BE5A80" w:rsidRDefault="00771F55" w:rsidP="005A4A92">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:iCs/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="1948588573" w:edGrp="everyone"/>
       <w:r w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The minimum period of study for undergraduate programmes is 3 years, with a maximum of 3 additional years for students to complete their studies. See </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Futureworks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="003842B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Student Recruitment and Admissions Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A4A92" w:rsidRPr="003842B6">
+      <w:r w:rsidR="005A4A92" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:iCs/>
+          <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:permEnd w:id="1948588573"/>
     </w:p>
     <w:p w14:paraId="71CCAC79" w14:textId="324FB0C4" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00BF2411">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Subject to paragraph 7.5 below, a student </w:t>
@@ -10950,92 +10936,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="54019B89" w14:textId="19795822" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="009B132F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>The period of registration may be extended if:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB8C117" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the student has had to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or retake parts of their programme of study, see Section D;</w:t>
+        <w:t>the student has had to resit or retake parts of their programme of study, see Section D;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D485E5" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the student has been unable to study or complete a year of study due to extenuating circumstances, see Section F;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1221634F" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -11188,170 +11159,187 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>For more information, please see Section D</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1586BC56" w14:textId="1AC6E8FC" w:rsidR="005A4A92" w:rsidRPr="003842B6" w:rsidRDefault="003842B6" w:rsidP="00C07811">
+    <w:p w14:paraId="1586BC56" w14:textId="1CEA42DF" w:rsidR="005A4A92" w:rsidRPr="00771F55" w:rsidRDefault="005A4A92" w:rsidP="00C07811">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="158945889" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Futureworks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="003842B6">
+        <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Regulations for the Conduct of Students</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="003842B6">
+        <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Fitness to Study Policy and Procedure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="003842B6">
+        <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Withdrawal and Interruption from Studies Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="003842B6">
+        <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Undergraduate Terms and Conditions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003842B6">
+      <w:r w:rsidR="00771F55" w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> for your year of entry.</w:t>
+        <w:t xml:space="preserve"> for your year of entry</w:t>
+      </w:r>
+      <w:r w:rsidR="00771F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:permEnd w:id="158945889"/>
     <w:p w14:paraId="3AB885CF" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="009B132F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="200"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
@@ -11443,191 +11431,184 @@
       <w:bookmarkStart w:id="36" w:name="_Toc362531601"/>
       <w:bookmarkStart w:id="37" w:name="_Toc363565084"/>
     </w:p>
     <w:p w14:paraId="264004BC" w14:textId="6649350C" w:rsidR="00390428" w:rsidRPr="00BE5A80" w:rsidRDefault="00390428" w:rsidP="00390428">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>8.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">A student on a single registerable module may apply, or be required, to take a study break for a maximum period of one third of the duration of the module under the agreed procedures for reasons of ill health or other exceptional circumstances (see </w:t>
-[...6 lines deleted...]
-        <w:t>Section F). This may be extended in exceptional circumstances as agreed between The Open University and the partner institution.</w:t>
+        <w:t>A student on a single registerable module may apply, or be required, to take a study break for a maximum period of one third of the duration of the module under the agreed procedures for reasons of ill health or other exceptional circumstances (see Section F). This may be extended in exceptional circumstances as agreed between The Open University and the partner institution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A93E02" w14:textId="57B2D3B5" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C6739F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc391626232"/>
       <w:bookmarkStart w:id="39" w:name="_Toc178781818"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>9.0</w:t>
       </w:r>
       <w:r w:rsidR="00013F3A" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Attendance requirement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="254541E5" w14:textId="71057D99" w:rsidR="005A4A92" w:rsidRPr="003842B6" w:rsidRDefault="003842B6" w:rsidP="005A4A92">
+    <w:p w14:paraId="45122974" w14:textId="77777777" w:rsidR="00771F55" w:rsidRPr="003842B6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1575035134" w:edGrp="everyone"/>
-[...70 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc178781819"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
-      <w:permEnd w:id="1575035134"/>
+      <w:permStart w:id="1575035134" w:edGrp="everyone"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003842B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Futureworks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003842B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expects students to attend 100% of timetabled learning activities unless they are absent for good reason. See </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003842B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Futureworks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003842B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="003842B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Student Attendance and Engagement Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003842B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="1575035134"/>
+    <w:p w14:paraId="067A668F" w14:textId="77777777" w:rsidR="009B2C57" w:rsidRDefault="009B2C57" w:rsidP="009B2C57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4CCAF088" w14:textId="25F6C1ED" w:rsidR="00D45735" w:rsidRPr="009B2C57" w:rsidRDefault="00D45735" w:rsidP="009B2C57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">D. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B2C57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11926,51 +11907,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identification of requirements from professional, statutory and regulatory bodies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="1910D90E" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>12.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Additional academic regulations required by any professional, statutory or recognised regulatory body will be set out in the relevant programme specification and approved by The Open University in the validation process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3663B305" w14:textId="1DA43B42" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C6739F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc391626236"/>
       <w:bookmarkStart w:id="45" w:name="_Toc178781822"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>13.0</w:t>
       </w:r>
@@ -12027,51 +12007,51 @@
     </w:p>
     <w:p w14:paraId="50DC1776" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>13.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Student requests for extensions to assessment deadlines will not be approved unless made in accordance with published partner institution guidelines as approved by The Open University. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267CE2A9" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="0033005D">
+    <w:p w14:paraId="267CE2A9" w14:textId="395DE7BD" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="0033005D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>13.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Where coursework is submitted late and there are no accepted extenuating circumstances it will be penalised in line with the following tariff: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20102A3D" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="0033005D">
@@ -12495,51 +12475,50 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24E58BDD" w14:textId="039DFCDD" w:rsidR="00547B9E" w:rsidRPr="00BE5A80" w:rsidRDefault="00547B9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61AB8308" w14:textId="0515803E" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="0033005D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>14.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>All postgraduate assessment will be marked on a percentage scale of 0-100. Taught postgraduate awards may include merit and/or distinction classification (see paragraph 18.1).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2053" w:tblpY="85"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Postgraduate scale score and performance standard table"/>
         <w:tblDescription w:val="2-Column table showing postgraduate (performance measurement) scale score in the left-hand column and performance standard in right-hand column.&#10;"/>
@@ -12847,126 +12826,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>14.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Where the result of the overall assessment calculation creates a mark of 0.5% or greater, this will be rounded up to the next full percentage point (e.g. 69.5% is rounded to 70%; 59.5% to 60%; and so on)</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Where the calculation creates a mark below 0.5%, this will be rounded down to the next full percentage point (e.g. 69.4% is rounded to 69%; 59.4% to 59%; and so on). For the purposes of rounding up or down, only the first decimal place is used. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644B2941" w14:textId="671025E8" w:rsidR="000A2D8A" w:rsidRPr="00BE5A80" w:rsidRDefault="003842B6" w:rsidP="00670689">
+    <w:p w14:paraId="27DC9113" w14:textId="77777777" w:rsidR="00771F55" w:rsidRPr="00BE5A80" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc391626238"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc178781824"/>
       <w:permStart w:id="1692020901" w:edGrp="everyone"/>
       <w:r w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Futureworks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="003842B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Assessment Policy and Procedure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:permEnd w:id="1692020901"/>
     <w:p w14:paraId="6374D0C5" w14:textId="7445CA61" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00EA3FDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc391626238"/>
-[...1 lines deleted...]
-      <w:permEnd w:id="1692020901"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>15.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Determining module outcomes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="1379EFEF" w14:textId="5F350742" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -13125,51 +13104,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">single registerable </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>module the resit provisions set out in 17.3 will apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25997E30" w14:textId="1139E19C" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C6739F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc391626239"/>
       <w:bookmarkStart w:id="51" w:name="_Toc178781825"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>16.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provision for viva voce examination</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="0C8ACCA2" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00091084">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
@@ -13324,65 +13302,51 @@
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735D5159" w14:textId="18202CF6" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>17.1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The paths through which students are required to progress through the programme </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> obtain an award, and the elements identified as compulsory or optional, are set out in the programme specification and approved in the programme validation process</w:t>
+        <w:t>The paths through which students are required to progress through the programme in order to obtain an award, and the elements identified as compulsory or optional, are set out in the programme specification and approved in the programme validation process</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E06ACAE" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>17.1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -13472,175 +13436,168 @@
         <w:tab/>
         <w:t xml:space="preserve">In cases where Programmes are not divided into stages (for example, most postgraduate programmes and undergraduate programmes of 120 credits or less) the provisions below apply to the whole programme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1E1968" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00A44E6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>17.2.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">In order to complete and pass a stage of a programme, a student must normally acquire the total number of credits set out in the programme specification at the approved qualification level for the award. Exceptions are restricted to those detailed in paragraph 17.5.3 below or have been exempted through advanced </w:t>
-[...6 lines deleted...]
-        <w:t>standing, or through the implementation of the processes covering extenuating circumstances (see Section F).</w:t>
+        <w:t>In order to complete and pass a stage of a programme, a student must normally acquire the total number of credits set out in the programme specification at the approved qualification level for the award. Exceptions are restricted to those detailed in paragraph 17.5.3 below or have been exempted through advanced standing, or through the implementation of the processes covering extenuating circumstances (see Section F).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC18F1C" w14:textId="05F9C88E" w:rsidR="00AF216D" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>17.2.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>The credit value of each module contributing to a stage determines its weighting in the aggregation of credit for a stage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D1F968" w14:textId="5EE1878D" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="009B2C57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Hlk139634665"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>17.2.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Where a student fails a module, the following may apply in the first instance:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6659E717" w14:textId="5EB17C1A" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
+    <w:p w14:paraId="3E79F308" w14:textId="77777777" w:rsidR="00EB0003" w:rsidRPr="00BE5A80" w:rsidDel="00C260DC" w:rsidRDefault="00EB0003" w:rsidP="00EB0003">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6912"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1418" w:right="16" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5A80">
-[...12 lines deleted...]
-    <w:p w14:paraId="2203552B" w14:textId="146EB4E4" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidDel="00C260DC" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
+      <w:r w:rsidRPr="00BE5A80" w:rsidDel="00C260DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Compensation (see 17.4 below) – the award of credit by the Board of Examiners for a failed module(s) on account of good performance in other modules at the same credit level where the learning outcomes have been met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80" w:rsidDel="00C260DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(NB compensation is not permitted for single registerable modules).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6659E717" w14:textId="5EB17C1A" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6912"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1418" w:right="16" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5A80" w:rsidDel="00C260DC">
-[...25 lines deleted...]
-        <w:t>(NB compensation is not permitted for single registerable modules).</w:t>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Resit (see 17.3 below) – a second attempt of an assessment component within a module, following failure at first attempt</w:t>
+      </w:r>
+      <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p w14:paraId="74E7171A" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00112429">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6912"/>
         </w:tabs>
         <w:ind w:left="1417" w:right="17" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Retake – a second attempt of all assessment components within a module following failure at the first or resit attempt.</w:t>
@@ -13725,165 +13682,148 @@
         </w:rPr>
         <w:t>The board of examiners may, at its discretion, make such special arrangements as it deems appropriate in cases where it is not practicable for students to be reassessed in the same elements and by the same methods as at the first attempt</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">However, where a validated programme </w:t>
       </w:r>
       <w:r w:rsidR="00B53E01" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or single registerable module </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">is discontinued, provision </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> be made to ensure fair assessment opportunities for all students who have been enrolled.</w:t>
+        <w:t>is discontinued, provision has to be made to ensure fair assessment opportunities for all students who have been enrolled.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABCDFFD" w14:textId="052E4EF7" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>17.3.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B53E01" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>All r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>esit provision is subject to all the following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE9BAC2" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A student may </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="73AEA593" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
+        <w:t>A student may resit the failed assessment components of a module only once. Where there are extenuating circumstances, the Board of Examiners has discretion to decide whether a further assessment opportunity shall be permitted, unless explicitly prohibited in the rules for the programme, as approved in the validation process and programme specification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AEA593" w14:textId="250D0E6D" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>A student who does not complete the resit by the date specified shall not progress the programme, except in cases where the process for allowing extenuating circumstances has been followed.</w:t>
+        <w:t xml:space="preserve">A student who does not complete the resit by the date specified shall not progress </w:t>
+      </w:r>
+      <w:r w:rsidR="00736672">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the programme, except in cases where the process for allowing extenuating circumstances has been followed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E12F769" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resits can only take place after the meeting of the Board of Examiners or following agreement by the Chair and the External Examiner of the Board.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AA2621" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A student who successfully completes any required resits within a module shall be awarded the credit for the module and the result for the individual assessment component capped at the minimum pass mark for the module.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02856F32" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -13895,65 +13835,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A student shall not be permitted to be reassessed by resit in any module that has received a pass mark, or in a component that has received a mark of 40% or above at UG level, or 50% at PG level.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54079546" w14:textId="30EF9D2F" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> will normally be carried out by the same combination of written examination, coursework</w:t>
+        <w:t>The resit will normally be carried out by the same combination of written examination, coursework</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc. as in the first attempt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F67C8B" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -13974,65 +13900,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Compensation for marginal failure </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2814B05F" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00113B7D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>17.4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Unless otherwise stated in the approved programme specification (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> regulatory requirements), compensation will be applied at stage level and agreed during an examination board when the following conditions are met:</w:t>
+        <w:t>Unless otherwise stated in the approved programme specification (as a result of regulatory requirements), compensation will be applied at stage level and agreed during an examination board when the following conditions are met:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBEF81D" w14:textId="50524703" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00ED07EE" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No more than 20 credits</w:t>
       </w:r>
       <w:r w:rsidR="00D45735" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> can be compensated in any one stage of an undergraduate or postgraduate programme.</w:t>
       </w:r>
@@ -14134,51 +14046,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In the case of postgraduate programmes, taking the module mark to be compensated into account, an aggregate mark of 50% has been achieved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFF29AF" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>No compensation shall be permitted for any core project/dissertation/capstone module, as defined in the programme specification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EF2167" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">PSRB requirements may exempt certain modules from compensation – this will be articulated in the programme specifications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E12596" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00710E9C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -14474,51 +14385,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62894E98" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1843" w:right="16" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This is only permitted where the student has extenuating circumstances; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4898F961" w14:textId="30A25383" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1843" w:right="16" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student does not progress to the next stage of the programme but instead repeats all the modules in the current stage during the following academic year</w:t>
       </w:r>
@@ -14570,145 +14480,167 @@
         <w:spacing w:after="200"/>
         <w:ind w:left="1843" w:right="16" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The marks that can be achieved are not capped, and the student is normally entitled to the resit opportunities available</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">However, a student </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> carry forward any credit from previous attempts at the stage.</w:t>
+        <w:t>However, a student is not able to carry forward any credit from previous attempts at the stage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC87D2D" w14:textId="4172AD79" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>17.5.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="56" w:name="_Hlk139634749"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Where compensation, resit, and retake opportunities have been exhausted, a Board of Examiners may recommend a student for an exit award as defined in Section 20 below</w:t>
       </w:r>
       <w:r w:rsidR="00B53E01" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, providing sufficient credit is accrued</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="0F771F63" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="0F771F63" w14:textId="09ADBD5F" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>17.5.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">With the approval of the Board of Examiners students may be eligible to progress to a higher stage of a programme without having completed the requisite 120 points of the lower stage. They may exceptionally be allowed to do so if any of the following conditions are met: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67FBCC24" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
+        <w:t xml:space="preserve">With the approval of the Board of Examiners students may be eligible to progress to a higher stage of a programme without having completed the requisite 120 points of the lower stage. They may </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7449D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exceptionally</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7449D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be allowed to do so if any of the following conditions are met: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FBCC24" w14:textId="68182324" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>A minimum of 80 credit points at the lower level have been successfully completed including passes in all designated core modules;</w:t>
+        <w:t xml:space="preserve">A minimum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7449D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0 credit points at the lower level have been successfully completed including passes in all designated core modules;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D35D3D" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All requirements for academic prerequisites for the higher-level modules are met; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64ACD708" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
@@ -14760,114 +14692,85 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc178781827"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1844507A" w14:textId="55D0D311" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C6739F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>18.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Grading and Classification Awards except Bachelor Honours Degrees</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="0FD029FF" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>18.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Validated taught awards, including </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> ordinary and honours degrees where the award of Merit or Distinction will not apply.</w:t>
+        <w:t>Validated taught awards, including Masters degrees, consisting of at least 120 credits at FHEQ level 4 (SCQF 7 for Scotland) or above may be awarded with Merit or Distinction with the exception of ordinary and honours degrees where the award of Merit or Distinction will not apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE7CEAA" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>18.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">For the award of Distinction, the overall aggregate mark will be 70% or above. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF01DFC" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
@@ -14886,296 +14789,209 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>For the award of Merit, the overall aggregate mark will be 60% - 69%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BB184D" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>18.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Where </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of the award classification calculation creates a mark of 0.5% or greater this will be rounded up to the next full percentage point (e.g. 69.5% is rounded to 70%; 59.5% to 60%; and so on). </w:t>
+        <w:t xml:space="preserve">Where the final result of the award classification calculation creates a mark of 0.5% or greater this will be rounded up to the next full percentage point (e.g. 69.5% is rounded to 70%; 59.5% to 60%; and so on). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA00DF4" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Where the calculation creates a mark below 0.5% this will be rounded down to the next full percentage point (e.g. 69.4% is rounded to 69%; 59.4% to 59%; and so on). For the purposes of rounding up or down, only the first decimal place is used:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1344042A" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="1344042A" w14:textId="15839712" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>18.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Calculation of a Foundation Degree will be based on the average mark across all modules within Stage 2 (usually Credit Level 5) and Stage 1 (usually Credit level 4) unless the requirements of a Professional, Statutory and Regulatory Body (PSRB) state otherwise.</w:t>
+        <w:t xml:space="preserve">Calculation of a Foundation Degree </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(including FdA and FdSc) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will be based on the average mark across all modules within Stage 2 (usually Credit Level 5) and Stage 1 (usually Credit level 4) unless the requirements of a Professional, Statutory and Regulatory Body (PSRB) state otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33606D6A" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">18.6 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Calculation of a DipHE will be based on the average mark across all modules within Stage 2 (usually Credit Level 5) and Stage 1 (usually Credit level 4) unless the requirements of a Professional, Statutory and Regulatory Body (PSRB) state otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15525127" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>18.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Calculation of a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> will be based on the average mark across all modules within Stage 1 (usually Credit Level 4) unless the requirements of a Professional, Statutory and Regulatory Body (PSRB) state otherwise.</w:t>
+        <w:t>Calculation of a CertHE will be based on the average mark across all modules within Stage 1 (usually Credit Level 4) unless the requirements of a Professional, Statutory and Regulatory Body (PSRB) state otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12001040" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>18.7</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Calculation of </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> degrees, will be based on the average mark across all modules within a programme unless the requirements of a Professional, Statutory and Regulatory Body (PSRB) state otherwise.</w:t>
+        <w:t>Calculation of Masters Degrees, with the exception of Integrated Masters degrees, will be based on the average mark across all modules within a programme unless the requirements of a Professional, Statutory and Regulatory Body (PSRB) state otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277C1AE1" w14:textId="3C76718D" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>18.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Calculation of Integrated </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> degrees will be based on the average of all Level 6 and Level 7 modules, weighed 50/50 </w:t>
+        <w:t xml:space="preserve">Calculation of Integrated Masters degrees will be based on the average of all Level 6 and Level 7 modules, weighed 50/50 </w:t>
       </w:r>
       <w:r w:rsidR="00ED07EE" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>respectively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1FE2FB" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00B53E01">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>18.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The award of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> cannot be awarded with Merit.</w:t>
+        <w:t>The award of PgCERT cannot be awarded with Merit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6266B082" w14:textId="5D374BC3" w:rsidR="00B53E01" w:rsidRPr="00BE5A80" w:rsidRDefault="00B53E01" w:rsidP="00B53E01">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>18.10</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Credit from single registerable modules is not issued with a classification but will be graded on the transcript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6553AEB1" w14:textId="3D11E75E" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C6739F">
       <w:pPr>
@@ -15203,65 +15019,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bachelor Honours Degree Classification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="5661B1A3" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>19.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Classification of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> degrees will be based on the average mark across all modules within Stage 3 (usually Credit Level 6) and Stage 2 (usually Credit Level 5) at a ratio of 2:1 respectively unless the requirements of a Professional, Statutory and Regulatory Body (PSRB) state otherwise.</w:t>
+        <w:t>Classification of bachelor degrees will be based on the average mark across all modules within Stage 3 (usually Credit Level 6) and Stage 2 (usually Credit Level 5) at a ratio of 2:1 respectively unless the requirements of a Professional, Statutory and Regulatory Body (PSRB) state otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE8A549" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">19.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Honours degrees are classified as: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0419D104" w14:textId="3380E0CA" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
@@ -15292,65 +15094,51 @@
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Aggregate mark of 70% or above</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7444B7" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upper </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Upper Second class </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Aggregate mark between 60% and 69%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207D1E83" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lower Second class </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
@@ -15394,313 +15182,314 @@
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Aggregate mark between 40% and 49%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D12A31" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>19.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Where students have directly entered a Qualification Level 6 top-up award (e.g. having previously undertaken a Higher National Diploma (HND) or Foundation Degree (FD) award) the calculation for the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> classification will be based solely on all credits at Credit Level 6. </w:t>
+        <w:t xml:space="preserve">Where students have directly entered a Qualification Level 6 top-up award (e.g. having previously undertaken a Higher National Diploma (HND) or Foundation Degree (FD) award) the calculation for the honours classification will be based solely on all credits at Credit Level 6. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4C5511" w14:textId="44076518" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>19.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Performance in work for which an award of credit for prior learning has been made is not </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in the calculation of the final award</w:t>
+        <w:t>Performance in work for which an award of credit for prior learning has been made is not taken into account in the calculation of the final award</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>See section 22 for rules related to credit for prior learning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A686104" w14:textId="1DEAD9A8" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>19.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Where </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of the award classification calculation creates a mark of 0.5% or greater this will be rounded up to the next full percentage point (e.g. 69.5% is rounded to 70%; 59.5% to 60%; and so on)</w:t>
+        <w:t>Where the final result of the award classification calculation creates a mark of 0.5% or greater this will be rounded up to the next full percentage point (e.g. 69.5% is rounded to 70%; 59.5% to 60%; and so on)</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Where the calculation creates a mark below 0.5% this will be rounded down to the next full percentage point (e.g. 69.4% is rounded to 69%; 59.4% to 59%; and so on). For the purposes of rounding up or down, only the first decimal place is used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416638FD" w14:textId="77777777" w:rsidR="00AF216D" w:rsidRDefault="00AF216D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc391626243"/>
       <w:bookmarkStart w:id="61" w:name="_Toc178781829"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="315EA940" w14:textId="33C255E6" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C6739F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>20.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provision for exit awards</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="178FCB14" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="026E750B" w14:textId="7FCFDDDB" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>20.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Programmes must make provision for exit awards at intermediate stages, for which clear learning outcomes must be stated and laid out in programme specifications approved by The Open University in the validation process.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00E0654B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Exit awards cannot be </w:t>
+      </w:r>
+      <w:r w:rsidR="001C67BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conferred with merit and distinction classifications. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>20.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Where a student leaves a partner Institution with an exit </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> to upgrade to a higher award on the same </w:t>
+        <w:t xml:space="preserve">Where a student leaves a partner Institution with an exit award they may reapply at a later date to upgrade to a higher award on the same </w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>programme if</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> it is still offered by the partner institution. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628CD201" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="628CD201" w14:textId="77777777" w:rsidR="00D45735" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">20.3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">A student who has withdrawn from a programme or has exhausted all assessment attempts (as outline in sections 17.3-17.5.2 above) will automatically be considered for an exit award where sufficient credit has been accrued. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="78139D69" w14:textId="151DB1F1" w:rsidR="00031592" w:rsidRPr="00031592" w:rsidRDefault="006C6D7B" w:rsidP="00031592">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>20.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00031592" w:rsidRPr="00031592">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Named pathways must comprise a </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(combined) </w:t>
+      </w:r>
+      <w:r w:rsidR="00031592" w:rsidRPr="00031592">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0106A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>25%</w:t>
+      </w:r>
+      <w:r w:rsidR="00031592" w:rsidRPr="00031592">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of specialised credits at Levels 5 and 6. Programme specifications must clearly identify the modules that contribute to each named pathway</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5586C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and each exit award</w:t>
+      </w:r>
+      <w:r w:rsidR="00031592" w:rsidRPr="00031592">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4F61543F" w14:textId="7D800152" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="003F08BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc391626244"/>
       <w:bookmarkStart w:id="63" w:name="_Toc178781830"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>21.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -15711,181 +15500,122 @@
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E9C43C" w14:textId="3AB923A0" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>21.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Should a student be prevented by illness, or other circumstances, from completing the final assessed component of the programme, the board of examiners, having considered the relevant evidence (including medical certification) may </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> an Aegrotat award be made. Such exceptions are limited to students who are permanently unable to continue their studies and are registered for the final module that would complete a </w:t>
+        <w:t xml:space="preserve">Should a student be prevented by illness, or other circumstances, from completing the final assessed component of the programme, the board of examiners, having considered the relevant evidence (including medical certification) may make a recommendation that an Aegrotat award be made. Such exceptions are limited to students who are permanently unable to continue their studies and are registered for the final module that would complete a </w:t>
       </w:r>
       <w:r w:rsidR="00ED07EE" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>qualification and</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been assessed on at least part of the module. The board must be satisfied that the student's prior performance shows beyond reasonable doubt that they would have passed but for the illness, or other circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1A195A" w14:textId="322E650F" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="1A1A195A" w14:textId="182C16E0" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>21.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Posthumous awards are permitted for all programmes</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> approval.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E500D" w:rsidRPr="005E500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Open University may award an Aegrotat qualification on the presumption that the student would have satisfied the standard required for the award had they been able to continue. Aegrotats are only awarded at qualification level (e.g. Certificate of Higher Education, Diploma of Higher Education, BA or BSc Undergraduate Degree, Postgraduate Certificate, Postgraduate Diploma, MA, or MSc Postgraduate Degree etc.) The Open University takes a holistic view of the student’s academic record and will consider them for the next qualification they are progressing towards. This will include any available interim qualifications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764B4638" w14:textId="7E1A0892" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="003F08BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc391626245"/>
       <w:bookmarkStart w:id="65" w:name="_Toc178781831"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>22.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recognition of prior learning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
-    <w:p w14:paraId="25AD3ACE" w14:textId="7406A98F" w:rsidR="00FE5469" w:rsidRPr="00BE5A80" w:rsidRDefault="003842B6" w:rsidP="00FE5469">
+    <w:p w14:paraId="25AD3ACE" w14:textId="3C02E455" w:rsidR="00FE5469" w:rsidRPr="00BE5A80" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="679369734" w:edGrp="everyone"/>
       <w:r w:rsidRPr="003842B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
@@ -15928,120 +15658,99 @@
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:permEnd w:id="679369734"/>
     <w:p w14:paraId="4D56F76E" w14:textId="63FB2CA0" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="001B3C56">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>22.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Students who are able to demonstrate that they have already fulfilled some of the learning outcomes of the programme by means other than attendance on the </w:t>
-[...6 lines deleted...]
-        <w:t>planned programme, and will be able, by completing the remaining requirements, to fulfil the learning outcomes of the programme and attain the standard required for the award, may be admitted with advanced standing, thus exempting them from some modules or stages of the programme.</w:t>
+        <w:t>Students who are able to demonstrate that they have already fulfilled some of the learning outcomes of the programme by means other than attendance on the planned programme, and will be able, by completing the remaining requirements, to fulfil the learning outcomes of the programme and attain the standard required for the award, may be admitted with advanced standing, thus exempting them from some modules or stages of the programme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5F0BB5" w14:textId="46A7A072" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="705"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">If the student’s prior learning is not certificated, the partner institution itself will assess the student’s learning directly, either by requiring the applicant to take the normal progression assessments of the programme or by some other appropriate form of assessment. This will be laid out in the Recognition of Prior Learning (RPL) policy and procedure as approved by OU at </w:t>
       </w:r>
       <w:r w:rsidR="003B6EDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Partnership development and Approval or the Partnership Reapproval Process</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0550E2F1" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>22.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">A student admitted </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> uncertificated learning and experience or through prior certified learning is subject to the same principles of admission as all other students on that programme. Subject to the requirements of any Professional, Statutory and Regulatory Body (PSRB) requirements the partner institution has discretion to admit a student with exemption from certain elements of the programme or with specific credit. </w:t>
+        <w:t xml:space="preserve">A student admitted on the basis of uncertificated learning and experience or through prior certified learning is subject to the same principles of admission as all other students on that programme. Subject to the requirements of any Professional, Statutory and Regulatory Body (PSRB) requirements the partner institution has discretion to admit a student with exemption from certain elements of the programme or with specific credit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1EF645" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Hlk517962544"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>22.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>A student may be awarded recognition for prior learning (certified, experiential or uncertified), towards the requirements of a named award up two-thirds* of the total credit requirements for that award.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DDA69D1" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
@@ -16052,79 +15761,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>22.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Recognition for prior learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80" w:rsidDel="007168C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">(certified, experiential or uncertified) is not permitted at level 6 of a </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> gain the award. </w:t>
+        <w:t xml:space="preserve">(certified, experiential or uncertified) is not permitted at level 6 of a Bachelor’s Degree or for the thesis/dissertation module, where students are expected to complete 120 credits in order to gain the award. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1A4BF7" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">22.5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Recognition for prior learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80" w:rsidDel="007168C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16161,51 +15842,50 @@
       <w:r w:rsidR="00ED07EE" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>programme and</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be able by completing the remaining requirements to fulfil the learning outcomes of the programme and attain the standard required for the award, that student may be admitted to an appropriate point in the programme.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="16165ABB" w14:textId="59467808" w:rsidR="00B53E01" w:rsidRPr="00BE5A80" w:rsidRDefault="00B53E01" w:rsidP="00B53E01">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>22.7</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>In relation to programme admission, single registerable modules are not considered to be RPL where they are listed on the relevant programme specification as being part of that programme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C031EA" w14:textId="2BCA22C2" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Hlk517962639"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
@@ -16241,79 +15921,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>22.</w:t>
       </w:r>
       <w:r w:rsidR="00B53E01" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The RPL policy allows for candidates to enter stage 2 or stage 3 of an undergraduate qualification </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> programme of study.</w:t>
+        <w:t>The RPL policy allows for candidates to enter stage 2 or stage 3 of an undergraduate qualification on the basis of completion of an appropriate certificated qualification from a recognised UK HE programme of study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2616E2" w14:textId="2DA5FD8A" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>22.</w:t>
       </w:r>
       <w:r w:rsidR="00B53E01" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
@@ -16348,108 +16000,87 @@
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00ED07EE" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Two</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">-thirds of RPL is only permitted for full, three-year bachelor’s degrees (360 credits) or full </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> degrees (a minimum of 180 credits) and not sub-awards, where the usual maximum is 50%.</w:t>
+        <w:t>-thirds of RPL is only permitted for full, three-year bachelor’s degrees (360 credits) or full Masters degrees (a minimum of 180 credits) and not sub-awards, where the usual maximum is 50%.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p w14:paraId="64E9D03D" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E6944A" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00047065">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc391626246"/>
       <w:bookmarkStart w:id="70" w:name="_Toc178781832"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">E. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ACADEMIC MISCONDUCT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="40D3DCCF" w14:textId="2CE1AEC6" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
@@ -16487,65 +16118,51 @@
         </w:rPr>
         <w:t>Approval/Partnership</w:t>
       </w:r>
       <w:r w:rsidR="00612F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00310243">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00612F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>eapproval process</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Any penalties arising from academic misconduct will be levied in line with the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Tariff (see section 23.4 below). </w:t>
+        <w:t xml:space="preserve">. Any penalties arising from academic misconduct will be levied in line with the AMBeR Tariff (see section 23.4 below). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACAC9D8" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C23A3D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>23.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The following is a non-exhaustive list of examples of academic misconduct which will be considered under these Regulations: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70AE125F" w14:textId="5ED0A103" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C23A3D">
@@ -16560,94 +16177,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>23.1.1 Plagiarism: representing another person’s work or ideas as one’s own, for example by failing to follow convention in acknowledging sources, use of quotation marks, etc. This includes the unauthorised use of one student’s work by another student and the commissioning, purchase and submission of a piece of work, in part or whole, as the student’s own.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6103BB79" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C23A3D">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Where a student has an acknowledged learning disability, a proof-reader may be used to ensure that the student’s meaning is not misunderstood </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the quality and standard of writing, unless a partner institution policy specifically prohibits this. Where permitted, a proof-reader may identify spelling and basic grammatical errors. Inaccuracies in academic content should not be corrected nor should the structure of the piece of work be changed.</w:t>
+        <w:t>Where a student has an acknowledged learning disability, a proof-reader may be used to ensure that the student’s meaning is not misunderstood as a result of the quality and standard of writing, unless a partner institution policy specifically prohibits this. Where permitted, a proof-reader may identify spelling and basic grammatical errors. Inaccuracies in academic content should not be corrected nor should the structure of the piece of work be changed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673BFFA0" w14:textId="04BDE894" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C23A3D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">23.1.2 Collusion: cooperation </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> gain an unpermitted advantage. This may occur where students have consciously colluded on a piece of work, in part or whole, and passed it off as their own individual efforts or where one student has authorised another to use their work, in part or whole, and to submit it as their own. </w:t>
+        <w:t xml:space="preserve">23.1.2 Collusion: cooperation in order to gain an unpermitted advantage. This may occur where students have consciously colluded on a piece of work, in part or whole, and passed it off as their own individual efforts or where one student has authorised another to use their work, in part or whole, and to submit it as their own. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CA81D5" w14:textId="29FDFC06" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00C23A3D">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A44E6E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16688,182 +16277,235 @@
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>23.1.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Processes for dealing with Academic misconduct and the </w:t>
       </w:r>
       <w:r w:rsidR="00ED07EE" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>penalties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD3FE30" w14:textId="77777777" w:rsidR="00FE5469" w:rsidRPr="00BE5A80" w:rsidRDefault="00FE5469" w:rsidP="00D45735">
+    <w:p w14:paraId="12D9349F" w14:textId="72BC34D9" w:rsidR="00086ECC" w:rsidRDefault="00086ECC" w:rsidP="00086ECC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C47B93" w14:textId="77777777" w:rsidR="00086ECC" w:rsidRDefault="00086ECC" w:rsidP="00086ECC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38083A7E" w14:textId="77777777" w:rsidR="00C1775A" w:rsidRPr="0067113A" w:rsidRDefault="00C1775A" w:rsidP="0067113A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E23A6DD" w14:textId="77777777" w:rsidR="00086ECC" w:rsidRPr="00BE5A80" w:rsidRDefault="00086ECC" w:rsidP="00086ECC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04DF075C" w14:textId="073D2CDA" w:rsidR="00FE5469" w:rsidRPr="00AB44A6" w:rsidRDefault="003842B6" w:rsidP="00C07811">
+    <w:p w14:paraId="523678C0" w14:textId="77777777" w:rsidR="00771F55" w:rsidRPr="00AB44A6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc391626247"/>
       <w:permStart w:id="355420752" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Futureworks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00AB44A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Academic Integrity Policy and Misconduct Procedure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE5469" w:rsidRPr="00AB44A6">
+      <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:permEnd w:id="355420752"/>
-    <w:p w14:paraId="5F5E3811" w14:textId="60101BFD" w:rsidR="00224102" w:rsidRPr="00BE5A80" w:rsidRDefault="00224102">
+    <w:p w14:paraId="0C1E8A2C" w14:textId="77777777" w:rsidR="0024426B" w:rsidRDefault="0024426B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5A80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="5F5E3811" w14:textId="7E752183" w:rsidR="00224102" w:rsidRPr="0067113A" w:rsidRDefault="00224102">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067113A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="33AD0EDE" w14:textId="77777777" w:rsidR="00F01209" w:rsidRPr="00BE5A80" w:rsidRDefault="00F01209">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="32A5FA64" w14:textId="7B1E959A" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00047065">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="72" w:name="_Toc178781833"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">F. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">EXTENUATING </w:t>
       </w:r>
       <w:r w:rsidR="00224C76" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>CIRCUMSTANCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
-    <w:p w14:paraId="24839058" w14:textId="68A517B4" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="7E9DD530" w14:textId="292E1119" w:rsidR="006D4AB5" w:rsidRPr="009A254A" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>24.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Open University recognises that students may suffer from a sudden illness, or other serious and unforeseen event or set of circumstances, which adversely affects their ability to complete an assessment, or the results they obtain for an assessment. In such cases the partner institution’s extenuating circumstances procedures will be applied, as approved </w:t>
       </w:r>
       <w:r w:rsidR="002A3BC3" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
@@ -16915,51 +16557,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>24.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>A student who is prevented from attending or completing a formal assessment component or who feels that their performance would be (or has been) seriously impaired by extenuating circumstances, may submit a deferral request</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further information is available from the partner institution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D43AB9" w14:textId="0E2D2410" w:rsidR="00FE5469" w:rsidRPr="00BE5A80" w:rsidRDefault="00AB44A6" w:rsidP="00FE5469">
+    <w:p w14:paraId="3F9BC2BA" w14:textId="77777777" w:rsidR="00771F55" w:rsidRPr="00BE5A80" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="537539767" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
@@ -16972,175 +16614,145 @@
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Futureworks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00AB44A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Extenuating Circumstances Policy and Procedure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE5469" w:rsidRPr="00BE5A80">
+      <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:permEnd w:id="537539767"/>
-    <w:p w14:paraId="73E49332" w14:textId="64C0EBEA" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="001B3C56">
+    <w:p w14:paraId="73E49332" w14:textId="771FD164" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="001B3C56">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>24.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Students are responsible for ensuring that the partner institution is notified of any extenuating circumstances at the time they occur and for supplying supporting documentation by the published deadline. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EFDA47" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="22EFDA47" w14:textId="10B0F015" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>24.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>If a student is unable to attend an examination or other assessment event because of extenuating circumstances, they must inform the Partner institution as soon as possible and provide supporting evidence before published deadlines or within 7 calendar days, whichever is sooner. If a student cannot submit evidence by published deadlines, they must submit details of the extenuating circumstances with an indication that evidence will be submitted within 7 calendar days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6695AC09" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="6695AC09" w14:textId="6EF71F81" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>24.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Medical evidence submitted in support of a claim for extenuating circumstances should be provided by a qualified medical practitioner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F5B1BC" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
-[...36 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="6AB03251" w14:textId="6E766038" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00661F32">
+      <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>24.6</w:t>
+        <w:t>24.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The partner institution will verify the authenticity of any evidence submitted. 24.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Upon receipt of recommendations from the panel or body responsible for investigating extenuating circumstances, the Board of Examiners, or its subsidiary board, will decide whether to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04873009" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provide a student with the opportunity to take the affected assessment(s) as if for the first time, allowing them to be given the full marks achieved for the examination or assessment, rather than imposing a cap; </w:t>
@@ -17175,175 +16787,146 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">determine that there is sufficient evidence of the achievement of the intended learning outcomes from other pieces of assessment in the module(s) for an overall mark to be derived; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126AC7A8" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">note the accepted extenuation for the module(s) and recommend that it is </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> at the point of award and classification.</w:t>
+        <w:t>note the accepted extenuation for the module(s) and recommend that it is taken into account at the point of award and classification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257A2763" w14:textId="25FA6282" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>24.7</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The Board of Examiners, depending on the circumstances, may exercise discretion in deciding on the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> any reassessment should take</w:t>
+        <w:t>The Board of Examiners, depending on the circumstances, may exercise discretion in deciding on the particular form any reassessment should take</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Options are a viva voce examination, additional assessment tasks designed to show whether the student has satisfied the programme learning outcomes, review of previous work, or normal assessment at the next available opportunity. The student will not be put in a position of unfair advantage or disadvantage: the aim will be to enable the student to be assessed on equal terms with their cohort.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A45D303" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>24.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">If a student fails, without good cause, to provide the responsible body with information about extenuating circumstances within the timescales specified in the partner institution policy, the responsible body has authority to reject the request on those grounds. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BCEFF5" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="43BCEFF5" w14:textId="16EB281C" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="424E69FD" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00047065">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc391626248"/>
       <w:bookmarkStart w:id="74" w:name="_Toc178781834"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
         <w:t>BOARDS OF EXAMINERS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="5544DC89" w14:textId="55B9CA45" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="003F08BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="_Toc391626249"/>
       <w:bookmarkStart w:id="76" w:name="_Toc178781835"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
@@ -17530,65 +17113,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Academic Board (or equivalent body) of the partner institution is required to agree the membership of Boards of Examiners, at the start of each academic year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3369D3" w14:textId="47FEFED4" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>26.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">All External Examiner(s) for the programme/subject area will be members of the board. Where institutions operate a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and have many External Examiners appointed, the Chief External Examiner(s) only will be required to be members of the board where recommendations for awards to </w:t>
+        <w:t xml:space="preserve">All External Examiner(s) for the programme/subject area will be members of the board. Where institutions operate a tiered board structure/subsidiary boards and have many External Examiners appointed, the Chief External Examiner(s) only will be required to be members of the board where recommendations for awards to </w:t>
       </w:r>
       <w:r w:rsidR="003B6EDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the relevant University authority responsible for conferring validated awards on behalf of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Open University</w:t>
       </w:r>
       <w:r w:rsidR="003B6EDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>are made.</w:t>
       </w:r>
@@ -17627,51 +17196,50 @@
       </w:r>
       <w:r w:rsidR="00ED07EE" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Examiner and</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is coincidentally registered as a student on another programme either at the same institution or elsewhere, will not be disqualified from carrying out normal examining commitments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5CD420" w14:textId="0D775F86" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>26.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Chair of the Board of Examiners will be a senior member of staff, commonly a Head of Department, Dean of Faculty or their nominee, and not directly involved in the delivery of the programme/subject area or the assessment of students in the programme or subject area considered by the Board of Examiners</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3642C8EF" w14:textId="263198F1" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
@@ -17710,51 +17278,51 @@
       <w:r w:rsidR="00B53E01" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or completed single registerable modules </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is made and where decisions about progression are made</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Although not normal practice The Open University reserves the right to Chair the Board of Examiners or any subsidiary boards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A458E6" w14:textId="454F992B" w:rsidR="00F1684F" w:rsidRPr="00AB44A6" w:rsidRDefault="00AB44A6" w:rsidP="00F1684F">
+    <w:p w14:paraId="58155A83" w14:textId="77777777" w:rsidR="00771F55" w:rsidRPr="00AB44A6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="867988165" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB44A6">
@@ -17763,220 +17331,236 @@
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Futureworks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00AB44A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Assessment Policy and Procedure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F1684F" w:rsidRPr="00AB44A6">
+      <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEDF7C4" w14:textId="4D61AF3A" w:rsidR="00AB44A6" w:rsidRPr="00AB44A6" w:rsidRDefault="00AB44A6" w:rsidP="00F1684F">
+    <w:p w14:paraId="463E4901" w14:textId="66489B20" w:rsidR="00771F55" w:rsidRPr="00AB44A6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Board of Examiners Membership</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="18B15F4C" w14:textId="639DEF5E" w:rsidR="00AB44A6" w:rsidRPr="00AB44A6" w:rsidRDefault="00AB44A6" w:rsidP="00F1684F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E83770A" w14:textId="34EDA97D" w:rsidR="00771F55" w:rsidRPr="00AB44A6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB44A6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Academic Lead (Chair)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1505F44B" w14:textId="678CAEB8" w:rsidR="00AB44A6" w:rsidRPr="00AB44A6" w:rsidRDefault="00AB44A6" w:rsidP="00F1684F">
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB44A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Chair)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747AA601" w14:textId="53AB2E49" w:rsidR="00771F55" w:rsidRPr="00AB44A6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB44A6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Heads of School</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7801F721" w14:textId="1C91CA45" w:rsidR="00AB44A6" w:rsidRPr="00AB44A6" w:rsidRDefault="00AB44A6" w:rsidP="00F1684F">
+        <w:t>Vice Principal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203F595E" w14:textId="77777777" w:rsidR="00771F55" w:rsidRPr="00AB44A6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Programme Leaders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF01E5C" w14:textId="19B3D214" w:rsidR="00AB44A6" w:rsidRPr="00AB44A6" w:rsidRDefault="00AB44A6" w:rsidP="00F1684F">
+    <w:p w14:paraId="39543F4B" w14:textId="77777777" w:rsidR="00771F55" w:rsidRPr="00AB44A6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Approved External Exami</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>er(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5AB92A" w14:textId="017B45D3" w:rsidR="00AB44A6" w:rsidRPr="00AB44A6" w:rsidRDefault="00AB44A6" w:rsidP="00F1684F">
+    <w:p w14:paraId="700CF968" w14:textId="77777777" w:rsidR="00771F55" w:rsidRPr="00AB44A6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Open University Representative</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274D82DF" w14:textId="4B47DC71" w:rsidR="00AB44A6" w:rsidRPr="00AB44A6" w:rsidRDefault="00AB44A6" w:rsidP="00F1684F">
+    <w:p w14:paraId="738D5CD5" w14:textId="691B98C8" w:rsidR="00F1684F" w:rsidRPr="00771F55" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Academic Registrar (or nominee) (Secretary)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BCC839" w14:textId="1066781B" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="003F08BD">
       <w:pPr>
@@ -18085,97 +17669,94 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to ratify. The Panel is responsible for approving recommendations for module results and the award and Classification of qualifications (including partner institutions).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14367A97" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>27.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">All decisions related to a student’s progression, </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="0909AEA7" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+        <w:t>All decisions related to a student’s progression, final results, and awards, will be approved by a properly constituted Board of Examiners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0909AEA7" w14:textId="62B02CE2" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>27.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">No other body has authority to recommend conferment of an award or progression, nor to amend the decision of an approved and properly constituted Board of Examiners acting within its terms of reference and in accordance with the regulations for the programme of study. A Board of Examiners may, however, be required to review a decision, or may have that decision annulled under the Appeals procedure. </w:t>
+        <w:t xml:space="preserve">No other body has authority to recommend conferment of an award or progression, nor to amend the decision of an approved and properly constituted Board of Examiners acting within its terms of reference and in accordance with the regulations for the programme of study. A Board of Examiners may, however, be required to review a decision, or may have that decision annulled under the </w:t>
+      </w:r>
+      <w:r w:rsidR="004F01EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appeals procedure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537DEE32" w14:textId="7DEC2229" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="003F08BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="81" w:name="_Toc391626252"/>
       <w:bookmarkStart w:id="82" w:name="_Toc178781838"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>28.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
@@ -18344,51 +17925,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="314BACF4" w14:textId="690B69A2" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:hanging="611"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The student has been a registered student at a partner institution at the time of the assessment for an award</w:t>
       </w:r>
       <w:r w:rsidR="00B53E01" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> / single registerable module</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the appropriate fee to The Open University has been paid </w:t>
       </w:r>
       <w:r w:rsidR="00261179" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="00B53E01" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -18512,140 +18092,181 @@
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A5E9DE" w14:textId="1F7C853B" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00047065">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="85" w:name="_Toc178781840"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>H.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
         <w:t>ACADEMIC APPEALS AND COMPLAINTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6509C07D" w14:textId="6828D5E0" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="003F08BD">
+    <w:p w14:paraId="6509C07D" w14:textId="2B553465" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="003F08BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc178781841"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>30.0</w:t>
       </w:r>
       <w:r w:rsidR="00E94833" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Grounds for appeal</w:t>
+        <w:t xml:space="preserve">Grounds for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0185A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appeal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
-    <w:p w14:paraId="422A6941" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="422A6941" w14:textId="09DEB4B5" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">30.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>There shall be no appeal against an assessment result determined in accordance with paragraph 15.1 above, except on the grounds that the approved policy for moderation has not been followed.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7014C764" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
+        <w:t xml:space="preserve">There shall be no </w:t>
+      </w:r>
+      <w:r w:rsidR="004532C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0185A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appeal against an assessment result determined in accordance with paragraph 15.1 above, except on the grounds that the approved policy for moderation has not been followed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7014C764" w14:textId="324D0145" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">30.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>A student may appeal against a decision of a Board of Examiners made under section G 27 and 28 above, only if one or more of the following grounds apply:</w:t>
+        <w:t xml:space="preserve">A student may </w:t>
+      </w:r>
+      <w:r w:rsidR="00532CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submit an academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appeal against a decision of a Board of Examiners made under section G 27 and 28 above, only if one or more of the following grounds apply:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68322CEE" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Where the student provides written evidence in support of a claim that performance in the assessment was adversely affected by extenuating circumstances which the student was unable or, for valid reasons, unwilling to divulge before the Board of Examiners reached its decision; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F28BFD" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
@@ -18709,234 +18330,263 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="301DC4BD" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2525"/>
           <w:tab w:val="num" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="1843" w:right="16" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>some other material irregularity relevant to the Board of Examiner’s decision has occurred.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01114621" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
+    <w:p w14:paraId="01114621" w14:textId="125984E8" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">30.3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Disagreement with the academic judgement of a Board of Examiners cannot constitute grounds for an appeal.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0EBC0DB3" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+        <w:t xml:space="preserve">Disagreement with the academic judgement of a Board of Examiners cannot constitute grounds for an </w:t>
+      </w:r>
+      <w:r w:rsidR="0006636B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appeal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBC0DB3" w14:textId="55871D1E" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>30.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>An appeal must be made within the time limits and in the manner prescribed in the partner institution’s approved appeals procedure set out in paragraph 32 below.</w:t>
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:r w:rsidR="0006636B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appeal must be made within the time limits and in the manner prescribed in the partner institution’s approved appeals procedure set out in paragraph 32 below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6637DC" w14:textId="14A2DDBD" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>30.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>A formal complaint is an expression of dissatisfaction with a service provided or the lack of a service</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>It must relate to services that students were led to believe would be provided. Students should refer to procedures set out in paragraph 31 below</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F79E23A" w14:textId="665B4710" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="6F79E23A" w14:textId="426E1F99" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>30.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Where a student raises a matter of concern that does not meet the grounds for appeal highlighted above, the matter may be dealt with as a formal complaint</w:t>
+        <w:t xml:space="preserve">Where a student raises a matter of concern that does not meet the grounds for </w:t>
+      </w:r>
+      <w:r w:rsidR="00574E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appeal highlighted above, the matter may be dealt with as a formal complaint</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> a complaint is upheld, where there is no right of appeal, an assessment result or a decision of a Board of Examiners cannot be changed.</w:t>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In the event that a complaint is upheld, where there is no right of appeal, an assessment result or a decision of a Board of Examiners cannot be changed.</w:t>
       </w:r>
       <w:bookmarkStart w:id="87" w:name="_Toc330476335"/>
       <w:bookmarkStart w:id="88" w:name="_Toc332372010"/>
       <w:bookmarkStart w:id="89" w:name="_Toc362529997"/>
       <w:bookmarkStart w:id="90" w:name="_Toc362530624"/>
       <w:bookmarkStart w:id="91" w:name="_Toc362531550"/>
       <w:bookmarkStart w:id="92" w:name="_Toc363565033"/>
     </w:p>
     <w:p w14:paraId="424214CE" w14:textId="707FD2D0" w:rsidR="00F0182F" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00F0182F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="93" w:name="_Toc391626257"/>
       <w:bookmarkStart w:id="94" w:name="_Toc178781842"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>31.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Academic Appeals and Complaints procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="7AEDD286" w14:textId="5978015D" w:rsidR="00F1684F" w:rsidRPr="00BE5A80" w:rsidRDefault="00F1684F" w:rsidP="00F1684F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02BFFBBD" w14:textId="74F7AA5B" w:rsidR="00F1684F" w:rsidRPr="00AB44A6" w:rsidRDefault="00AB44A6" w:rsidP="00F1684F">
+    <w:p w14:paraId="63486C65" w14:textId="3669EF36" w:rsidR="00771F55" w:rsidRPr="00AB44A6" w:rsidRDefault="00771F55" w:rsidP="00771F55">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="_Toc391626258"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc178781843"/>
       <w:permStart w:id="1899631319" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Futureworks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
@@ -18950,181 +18600,224 @@
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Academic Appeals Policy and Procedure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00AB44A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Student Complaints Policy and Procedure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F1684F" w:rsidRPr="00AB44A6">
+      <w:r w:rsidRPr="00AB44A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03C52288" w14:textId="6596B90F" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00692A02" w:rsidP="003F08BD">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="1899631319"/>
+    <w:p w14:paraId="03C52288" w14:textId="6D9D95AA" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00692A02" w:rsidP="003F08BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc391626258"/>
-[...1 lines deleted...]
-      <w:permEnd w:id="1899631319"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D45735" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D45735" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Action following appeal procedures</w:t>
+        <w:t xml:space="preserve">Action following </w:t>
+      </w:r>
+      <w:r w:rsidR="009965E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">academic </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45735" w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appeal procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
-    <w:p w14:paraId="3CCA648B" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="3CCA648B" w14:textId="4E56442C" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>32.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The student will be sent a written statement setting out the decision that has been made and the reasons for reaching that decision, together with any actions required by the student or the partner institution to follow up and implement that decision. Partner institutions will align to Office of the Independent Adjudicator (OIA) timelines. The written statement will also include details of any further right of appeal available to the student if they remain dissatisfied with the </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3B7FF79F" w14:textId="414F9ADC" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="003F08BD">
+        <w:t xml:space="preserve">The student will be sent a written statement setting out the decision that has been made and the reasons for reaching that decision, together with any actions required by the student or the partner institution to follow up and implement that decision. Partner institutions will align to Office of the Independent Adjudicator (OIA) timelines. The written statement will also include details of any further right of appeal available to the student if they remain dissatisfied with the final outcome of the institution’s procedures. This will include, where applicable, the right to </w:t>
+      </w:r>
+      <w:r w:rsidR="00785B28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request a review by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Open University under paragraph 33 below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7FF79F" w14:textId="5E822153" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="003F08BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="97" w:name="_Toc391626259"/>
       <w:bookmarkStart w:id="98" w:name="_Toc178781844"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>33.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE5A80">
-[...3 lines deleted...]
-        <w:t>Appeals to The Open University</w:t>
+      <w:r w:rsidR="0014666C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Requesting a Review</w:t>
+      </w:r>
+      <w:r w:rsidR="0014666C" w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to The Open University</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
-    <w:p w14:paraId="374B6169" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
+    <w:p w14:paraId="374B6169" w14:textId="41456915" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="99" w:name="_Hlk139634835"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>33.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>There shall be a final right of appeal to The Open University against a decision of a Board of Examiners only if the appeal is against a decision related to either:</w:t>
+      </w:r>
+      <w:r w:rsidR="0014666C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If a student is dissatisfied with the outcome of their academic appeal, they may request a review by The Open University</w:t>
+      </w:r>
+      <w:r w:rsidR="0014666C" w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only if the </w:t>
+      </w:r>
+      <w:r w:rsidR="0014666C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request for a review </w:t>
+      </w:r>
+      <w:r w:rsidR="0014666C" w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is against a decision related to either:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E4BA08" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>progression from one stage to another of the programme to the next; or</w:t>
@@ -19192,108 +18885,157 @@
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and both of the following criteria are met:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE9E700" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="005E26F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">all appropriate internal procedures at the partner institution have been exhausted; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4FCC8E" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
+    <w:p w14:paraId="7B4FCC8E" w14:textId="1EDD351B" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>there are reasonable grounds to believe that the partner institution’s internal procedures and regulations for dealing with appeals were not implemented correctly or fairly.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7623372F" w14:textId="3631B3A1" w:rsidR="00224102" w:rsidRPr="00AB44A6" w:rsidRDefault="00D45735" w:rsidP="00AB44A6">
+        <w:t xml:space="preserve">there are reasonable grounds to believe that the partner institution’s internal procedures and regulations for dealing with </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4902">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appeal were not implemented correctly or fairly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F67509B" w14:textId="274B048F" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The procedure for appealing to The Open University is set out in The Open University Handbook for Validated Awards which students should have access to through the partner institution.</w:t>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="92"/>
+        <w:t xml:space="preserve">The procedure for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA27F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>requesting an appeal</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA27F8" w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to The Open University is set out in The Open University Handbook for Validated Awards which students should have access to through the partner institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p w14:paraId="7623372F" w14:textId="77777777" w:rsidR="00224102" w:rsidRPr="00BE5A80" w:rsidRDefault="00224102">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="798C2F3C" w14:textId="3C99DF95" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00047065">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="100" w:name="_Toc178781845"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>I.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0072184E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>TRANSCRIPTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>, DIPLOMA SUPPLEMENTS</w:t>
@@ -19495,65 +19237,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>35.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>The diploma supplement is produced by the partner institution and provides students who have completed an Open University validated award with a formal, verifiable and comprehensive record of learning and achievement</w:t>
       </w:r>
       <w:r w:rsidR="005950F8" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The standard content of a diploma supplement </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> set out in Appendix 2 to these Regulations.</w:t>
+        <w:t>The standard content of a diploma supplement are set out in Appendix 2 to these Regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C1EAB6" w14:textId="07C3DE42" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="003F08BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="105" w:name="_Toc391626263"/>
       <w:bookmarkStart w:id="106" w:name="_Toc178781848"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>36.0</w:t>
       </w:r>
       <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
@@ -19661,91 +19389,83 @@
         </w:rPr>
         <w:t xml:space="preserve">is conferred. A certificate will not be amended or reissued in a different name if a change of name is notified after the date </w:t>
       </w:r>
       <w:r w:rsidR="00B53E01" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> confer</w:t>
       </w:r>
       <w:r w:rsidR="005E4BB2" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ment</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, except in the case of an error by The Open University in recording personal details, or if a valid request is made under the Gender Recognition Act 2004. A duplicate certificate will be issued in the same name as the </w:t>
-[...6 lines deleted...]
-        <w:t>original certificate (unless amended as above), even if a change of name may subsequently have been notified.</w:t>
+        <w:t>, except in the case of an error by The Open University in recording personal details, or if a valid request is made under the Gender Recognition Act 2004. A duplicate certificate will be issued in the same name as the original certificate (unless amended as above), even if a change of name may subsequently have been notified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77189676" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="154F27E5" w14:textId="544335F7" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00692A02">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="7200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BA2ED8" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="107" w:name="_Toc391626264"/>
       <w:bookmarkStart w:id="108" w:name="_Toc178781849"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Content of transcripts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:p w14:paraId="5FC3AC56" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="009A5612">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
@@ -19913,51 +19633,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="179355E9" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6BE381" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00366C0D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="109" w:name="_Toc391626265"/>
       <w:bookmarkStart w:id="110" w:name="_Toc178781850"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Outline structure for the diploma supplement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
     </w:p>
     <w:p w14:paraId="0B9CC034" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00366C0D">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
@@ -20555,51 +20274,50 @@
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Certification of the supplement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A50B11F" w14:textId="07F5DB95" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="0057746B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A79BD9" w14:textId="12A04ECD" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="0057746B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Signature of official certifying the diploma supplement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D12A667" w14:textId="088A8519" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="0057746B">
       <w:pPr>
@@ -20689,51 +20407,50 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7740EF0F" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00D45735">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="111FFAFA" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00366C0D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="111" w:name="_Toc178781851"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Content of certificates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
     </w:p>
     <w:p w14:paraId="12EC0B49" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="009A5612">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20886,65 +20603,51 @@
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:hanging="501"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the date the award was conferred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18665008" w14:textId="28CAA5F4" w:rsidR="00FA20C1" w:rsidRPr="00BE5A80" w:rsidRDefault="00FA20C1" w:rsidP="00D726A9">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A certificate awarded upon completion of a single registerable module </w:t>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>A certificate awarded upon completion of a single registerable module records:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2818F5B6" w14:textId="77777777" w:rsidR="00FA20C1" w:rsidRPr="00BE5A80" w:rsidRDefault="00FA20C1" w:rsidP="00FA20C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the name of the Partner institution at which the student has been registered together with the name of any other institution sharing responsibility for the student’s study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60970070" w14:textId="77777777" w:rsidR="00FA20C1" w:rsidRPr="00BE5A80" w:rsidRDefault="00FA20C1" w:rsidP="00FA20C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -21119,51 +20822,50 @@
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F5053C" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00E94833">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="7800" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C46C0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="112" w:name="_Hlk143692895"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C46C0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Open University Validation Partnerships</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D6C6AF" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00525290">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Open University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F90F307" w14:textId="77777777" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="00525290">
@@ -21350,150 +21052,160 @@
         </w:rPr>
         <w:t>Website</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00547B9E" w:rsidRPr="00BE5A80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>open.ac.uk/validation-partnerships/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39A04AD2" w14:textId="0838AE9A" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="002A3BC3">
+    <w:p w14:paraId="39A04AD2" w14:textId="0DD574FB" w:rsidR="00D45735" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="002A3BC3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="113" w:name="_Hlk143744455"/>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised: </w:t>
       </w:r>
-      <w:r w:rsidR="00986313">
+      <w:bookmarkEnd w:id="113"/>
+      <w:r w:rsidR="00E83E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>September 2025</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="113"/>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE77FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2BE55077" w14:textId="38076D5D" w:rsidR="00F53D55" w:rsidRPr="00BE5A80" w:rsidRDefault="00D45735" w:rsidP="004925C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="840" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Open University is incorporated by Royal Charter (RC 000391), an exempt charity in England &amp; Wales and a charity registered in Scotland (SC 038302)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="112"/>
       <w:r w:rsidR="00525290" w:rsidRPr="00BE5A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F53D55" w:rsidRPr="00BE5A80" w:rsidSect="00A26E97">
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18D246C3" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D" w:rsidP="00E56F2A">
+    <w:p w14:paraId="4B48444F" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98" w:rsidP="00E56F2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F153DF" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D"/>
-    <w:p w14:paraId="262B7239" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D"/>
+    <w:p w14:paraId="2E716F1B" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98"/>
+    <w:p w14:paraId="50C02192" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="339355BF" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D" w:rsidP="00E56F2A">
+    <w:p w14:paraId="7BB62EE2" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98" w:rsidP="00E56F2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364D483E" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D"/>
-    <w:p w14:paraId="4DD953C8" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D"/>
+    <w:p w14:paraId="17318878" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98"/>
+    <w:p w14:paraId="624D1A84" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52701E11" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D">
+    <w:p w14:paraId="4F78FAFA" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21782,123 +21494,99 @@
     </w:r>
     <w:r w:rsidRPr="00A121A5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="490E9C4B" w14:textId="508ECBB4" w:rsidR="00F53D55" w:rsidRPr="00F53D55" w:rsidRDefault="00F53D55" w:rsidP="00F53D55">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59DA014E" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D" w:rsidP="00E56F2A">
+    <w:p w14:paraId="78220A77" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98" w:rsidP="00E56F2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B70FCE8" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D"/>
-    <w:p w14:paraId="58A31584" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D"/>
+    <w:p w14:paraId="4CF87C87" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98"/>
+    <w:p w14:paraId="73CE2646" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7686C247" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D" w:rsidP="00E56F2A">
+    <w:p w14:paraId="675F0098" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98" w:rsidP="00E56F2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD81E72" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D"/>
-    <w:p w14:paraId="4014D09C" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D"/>
+    <w:p w14:paraId="42A6BE5B" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98"/>
+    <w:p w14:paraId="11E17B8F" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="331254B0" w14:textId="77777777" w:rsidR="0022485D" w:rsidRDefault="0022485D">
+    <w:p w14:paraId="4E2D982D" w14:textId="77777777" w:rsidR="00D87D98" w:rsidRDefault="00D87D98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7E4582D6" w14:textId="02CD823A" w:rsidR="00E050C8" w:rsidRDefault="00E050C8" w:rsidP="00E050C8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A5CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="060645"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bachelor’s degree titles of </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> and BEd (Hons) are reserved for programmes of teacher education. Initial or pre-service BEd programmes include a substantial element of teaching practice, and the normal credits of such a BEd programme will be 480. The In-service BEd is designed for students who are already qualified and experienced teachers holding a Certificate in Education or equivalent qualification. Minimum credits: 180</w:t>
+        <w:t>Bachelor’s degree titles of BEd and BEd (Hons) are reserved for programmes of teacher education. Initial or pre-service BEd programmes include a substantial element of teaching practice, and the normal credits of such a BEd programme will be 480. The In-service BEd is designed for students who are already qualified and experienced teachers holding a Certificate in Education or equivalent qualification. Minimum credits: 180</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="0AF056D3" w14:textId="48CBEBD5" w:rsidR="001B674E" w:rsidRDefault="001B674E" w:rsidP="001B674E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001B674E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00412372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="060645"/>
@@ -23609,50 +23297,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455C1C69"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E9063D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45FF0AA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="661009DC"/>
     <w:lvl w:ilvl="0" w:tplc="91D2B918">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="BulletList"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23722,51 +23559,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AA71F81"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F3EA784"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BF363BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B672DC1A"/>
     <w:lvl w:ilvl="0" w:tplc="AB44C5F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="060645"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23817,51 +23803,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C675CFD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="22F2F544"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CB20592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BB22BF0"/>
     <w:lvl w:ilvl="0" w:tplc="F224E7E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="060645"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23909,51 +24044,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="508119B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43DE0534"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="519D2AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D966BBA"/>
     <w:lvl w:ilvl="0" w:tplc="45E017B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="060645"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24001,51 +24249,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="556C54BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28D8531C"/>
     <w:lvl w:ilvl="0" w:tplc="ED2080A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="060645"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24093,51 +24341,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AEA05B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="228EFE72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="433" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -24206,51 +24454,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1807" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1808" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C0156BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE1EFF22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SectionHeading"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedMinuteText"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -24348,51 +24596,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FEE6B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="336C1E76"/>
     <w:lvl w:ilvl="0" w:tplc="FFD67F7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2525"/>
         </w:tabs>
         <w:ind w:left="2525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -24442,51 +24690,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5045" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5765" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6485" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64270829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CDC22FC"/>
     <w:lvl w:ilvl="0" w:tplc="F9909C0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -24557,51 +24805,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64F71B47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF4C5D60"/>
     <w:lvl w:ilvl="0" w:tplc="98DEFA4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="060645"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24649,51 +24897,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A340CAD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D84090BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="729B72E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FE04A72"/>
     <w:lvl w:ilvl="0" w:tplc="5C22DC06">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="060645"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24741,51 +25138,462 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74A3679D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E1024CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75EC266F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CA6A22E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C521A01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="929E2DE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E5E2654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7D49D8E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="060645"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -24833,868 +25641,1081 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2032536009">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="685526147">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1936594384">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1857453882">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="640811327">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1846746545">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1499617429">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="270822523">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2006740762">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2088305086">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="309290082">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1034041510">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1759329128">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1367371619">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2042167664">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1408653395">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="651952813">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1321931343">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="295374396">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1033575673">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="668023215">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="686522236">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1365792186">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1512917430">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="220019275">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="91246683">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1415735460">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1769810294">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1328241911">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1990787621">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="582840733">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="677927421">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1768308300">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1050573815">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="193158068">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1309506576">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="152180479">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="111901017">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1264266645">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1062603459">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="103351515">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="829441775">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="44"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="43" w16cid:durableId="918170023">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="2069107996">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1824657799">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="286664418">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1896621560">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="502477513">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="339237261">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="515392348">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="132"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jqJtDYSLMCg1h3r3pPDk0YErgnh1zMOZzrPBXASq+dCAOLepQH9miUo4+iCMRZ8wT9kphHuoY6++UxSV9oxADg==" w:salt="uZ3L4dDRCnNhDidWyePtiQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E56F2A"/>
+    <w:rsid w:val="00001058"/>
     <w:rsid w:val="0000332F"/>
     <w:rsid w:val="00003DEC"/>
+    <w:rsid w:val="00004AD7"/>
     <w:rsid w:val="00004CF9"/>
     <w:rsid w:val="000053BB"/>
     <w:rsid w:val="00013F3A"/>
+    <w:rsid w:val="000145A8"/>
     <w:rsid w:val="0001477A"/>
     <w:rsid w:val="00020B0B"/>
     <w:rsid w:val="00020FB0"/>
+    <w:rsid w:val="000221B3"/>
+    <w:rsid w:val="00022733"/>
+    <w:rsid w:val="00031592"/>
+    <w:rsid w:val="000329ED"/>
+    <w:rsid w:val="00034387"/>
     <w:rsid w:val="000362A2"/>
     <w:rsid w:val="00036A78"/>
+    <w:rsid w:val="00037751"/>
     <w:rsid w:val="000450CE"/>
     <w:rsid w:val="00045208"/>
     <w:rsid w:val="00047065"/>
     <w:rsid w:val="00050CDC"/>
     <w:rsid w:val="00052FC4"/>
     <w:rsid w:val="000532F2"/>
     <w:rsid w:val="0005348E"/>
     <w:rsid w:val="0005708F"/>
     <w:rsid w:val="00062696"/>
     <w:rsid w:val="0006332E"/>
+    <w:rsid w:val="0006636B"/>
+    <w:rsid w:val="00077F6E"/>
     <w:rsid w:val="00082602"/>
+    <w:rsid w:val="00086ECC"/>
     <w:rsid w:val="00087BA6"/>
     <w:rsid w:val="00091084"/>
     <w:rsid w:val="00091DAB"/>
     <w:rsid w:val="00097B3C"/>
     <w:rsid w:val="00097FD0"/>
     <w:rsid w:val="000A2D8A"/>
     <w:rsid w:val="000A39EE"/>
     <w:rsid w:val="000A4888"/>
     <w:rsid w:val="000A584F"/>
     <w:rsid w:val="000B0F4D"/>
     <w:rsid w:val="000B3A2A"/>
+    <w:rsid w:val="000B4C75"/>
+    <w:rsid w:val="000C26AC"/>
     <w:rsid w:val="000C27AA"/>
     <w:rsid w:val="000C56C0"/>
     <w:rsid w:val="000D0223"/>
     <w:rsid w:val="000D2546"/>
     <w:rsid w:val="000D510C"/>
+    <w:rsid w:val="000E19C5"/>
     <w:rsid w:val="000E1F43"/>
     <w:rsid w:val="000E1FCD"/>
     <w:rsid w:val="000E2A13"/>
     <w:rsid w:val="000E338E"/>
+    <w:rsid w:val="000E4480"/>
     <w:rsid w:val="000E5A70"/>
     <w:rsid w:val="000F29D0"/>
     <w:rsid w:val="000F4C57"/>
+    <w:rsid w:val="000F55BE"/>
     <w:rsid w:val="000F67AD"/>
+    <w:rsid w:val="00101E52"/>
     <w:rsid w:val="00112429"/>
     <w:rsid w:val="00113B7D"/>
     <w:rsid w:val="00114678"/>
     <w:rsid w:val="0013290F"/>
     <w:rsid w:val="001342DA"/>
     <w:rsid w:val="00134ADC"/>
     <w:rsid w:val="001356EA"/>
     <w:rsid w:val="00140B0A"/>
+    <w:rsid w:val="00140B90"/>
     <w:rsid w:val="00141F8C"/>
     <w:rsid w:val="0014499B"/>
+    <w:rsid w:val="0014666C"/>
+    <w:rsid w:val="00147BDA"/>
     <w:rsid w:val="00152B07"/>
+    <w:rsid w:val="00152F9B"/>
     <w:rsid w:val="00153452"/>
+    <w:rsid w:val="001551A4"/>
     <w:rsid w:val="001561AB"/>
     <w:rsid w:val="00160E08"/>
     <w:rsid w:val="00164D61"/>
     <w:rsid w:val="001716B7"/>
     <w:rsid w:val="001717A3"/>
     <w:rsid w:val="00175469"/>
     <w:rsid w:val="001779B7"/>
     <w:rsid w:val="00177D14"/>
     <w:rsid w:val="0018375C"/>
     <w:rsid w:val="00184D5B"/>
+    <w:rsid w:val="0019138E"/>
+    <w:rsid w:val="00193730"/>
     <w:rsid w:val="001A4922"/>
     <w:rsid w:val="001B3C56"/>
     <w:rsid w:val="001B674E"/>
     <w:rsid w:val="001C12D5"/>
     <w:rsid w:val="001C1A0F"/>
+    <w:rsid w:val="001C1CC4"/>
     <w:rsid w:val="001C2A98"/>
     <w:rsid w:val="001C4BEC"/>
+    <w:rsid w:val="001C67BF"/>
+    <w:rsid w:val="001D1514"/>
     <w:rsid w:val="001D5F1F"/>
     <w:rsid w:val="001D69B6"/>
+    <w:rsid w:val="001D778F"/>
     <w:rsid w:val="001E47F1"/>
     <w:rsid w:val="001F1198"/>
     <w:rsid w:val="001F214D"/>
     <w:rsid w:val="001F35A3"/>
     <w:rsid w:val="001F4867"/>
     <w:rsid w:val="001F5DB1"/>
     <w:rsid w:val="001F5FF3"/>
+    <w:rsid w:val="002120BB"/>
     <w:rsid w:val="00213649"/>
     <w:rsid w:val="0021528B"/>
     <w:rsid w:val="00222D08"/>
     <w:rsid w:val="00224102"/>
-    <w:rsid w:val="0022485D"/>
     <w:rsid w:val="00224C76"/>
     <w:rsid w:val="0022539C"/>
     <w:rsid w:val="0022594A"/>
     <w:rsid w:val="00232B97"/>
     <w:rsid w:val="00242517"/>
     <w:rsid w:val="00243B71"/>
+    <w:rsid w:val="0024426B"/>
     <w:rsid w:val="002454A7"/>
+    <w:rsid w:val="002510B0"/>
     <w:rsid w:val="00252B33"/>
     <w:rsid w:val="00255163"/>
+    <w:rsid w:val="00256005"/>
     <w:rsid w:val="00261179"/>
+    <w:rsid w:val="00262382"/>
     <w:rsid w:val="00262E00"/>
     <w:rsid w:val="00267090"/>
     <w:rsid w:val="00275AAE"/>
     <w:rsid w:val="002773A3"/>
     <w:rsid w:val="002821FA"/>
+    <w:rsid w:val="002839F6"/>
     <w:rsid w:val="00285874"/>
+    <w:rsid w:val="002914DF"/>
     <w:rsid w:val="00291D94"/>
     <w:rsid w:val="002943C0"/>
     <w:rsid w:val="0029688D"/>
     <w:rsid w:val="002A3BC3"/>
     <w:rsid w:val="002A46BA"/>
+    <w:rsid w:val="002B12AA"/>
     <w:rsid w:val="002B2471"/>
     <w:rsid w:val="002B5F68"/>
     <w:rsid w:val="002B6B58"/>
+    <w:rsid w:val="002C6BE3"/>
     <w:rsid w:val="002C6CDA"/>
     <w:rsid w:val="002D1128"/>
     <w:rsid w:val="002D5B2F"/>
+    <w:rsid w:val="002D6C35"/>
     <w:rsid w:val="002E3326"/>
     <w:rsid w:val="002E646C"/>
     <w:rsid w:val="002F7D08"/>
     <w:rsid w:val="00310243"/>
     <w:rsid w:val="003105A2"/>
     <w:rsid w:val="003116F8"/>
     <w:rsid w:val="00315405"/>
     <w:rsid w:val="00317A45"/>
+    <w:rsid w:val="00321DE0"/>
+    <w:rsid w:val="00322087"/>
     <w:rsid w:val="00327188"/>
     <w:rsid w:val="0033005D"/>
     <w:rsid w:val="003337D0"/>
-    <w:rsid w:val="0033735C"/>
     <w:rsid w:val="003421F5"/>
     <w:rsid w:val="003425C1"/>
     <w:rsid w:val="00342E75"/>
     <w:rsid w:val="00346006"/>
     <w:rsid w:val="00355A3A"/>
     <w:rsid w:val="00355EC2"/>
     <w:rsid w:val="003613A4"/>
     <w:rsid w:val="00365D9F"/>
     <w:rsid w:val="00366C0D"/>
     <w:rsid w:val="00370CCC"/>
     <w:rsid w:val="0037130E"/>
     <w:rsid w:val="00371B3B"/>
     <w:rsid w:val="0037457E"/>
     <w:rsid w:val="00375EBB"/>
     <w:rsid w:val="00375EE7"/>
     <w:rsid w:val="00377EF2"/>
+    <w:rsid w:val="00381949"/>
     <w:rsid w:val="00382B07"/>
+    <w:rsid w:val="0038383E"/>
     <w:rsid w:val="003838DE"/>
-    <w:rsid w:val="003842B6"/>
+    <w:rsid w:val="0038711D"/>
+    <w:rsid w:val="00387B41"/>
     <w:rsid w:val="003900AF"/>
     <w:rsid w:val="00390428"/>
     <w:rsid w:val="003945A9"/>
     <w:rsid w:val="003A4BEB"/>
     <w:rsid w:val="003A50F2"/>
     <w:rsid w:val="003A7FC8"/>
     <w:rsid w:val="003B2CCD"/>
+    <w:rsid w:val="003B569C"/>
     <w:rsid w:val="003B5D3F"/>
     <w:rsid w:val="003B6942"/>
     <w:rsid w:val="003B6EDA"/>
+    <w:rsid w:val="003C10AB"/>
     <w:rsid w:val="003C2591"/>
+    <w:rsid w:val="003C274C"/>
+    <w:rsid w:val="003C523A"/>
     <w:rsid w:val="003C5F48"/>
     <w:rsid w:val="003C6FE5"/>
     <w:rsid w:val="003D0C44"/>
     <w:rsid w:val="003D566B"/>
+    <w:rsid w:val="003D5D96"/>
     <w:rsid w:val="003E028A"/>
     <w:rsid w:val="003E2E25"/>
     <w:rsid w:val="003E5C11"/>
     <w:rsid w:val="003E60FB"/>
     <w:rsid w:val="003E71F1"/>
     <w:rsid w:val="003F08BD"/>
     <w:rsid w:val="00405455"/>
+    <w:rsid w:val="00406637"/>
     <w:rsid w:val="0041030D"/>
     <w:rsid w:val="004108E3"/>
     <w:rsid w:val="00412372"/>
+    <w:rsid w:val="00422B67"/>
     <w:rsid w:val="00425006"/>
     <w:rsid w:val="004253A8"/>
     <w:rsid w:val="00425FB3"/>
     <w:rsid w:val="00431D7D"/>
     <w:rsid w:val="00434CC6"/>
     <w:rsid w:val="00446908"/>
     <w:rsid w:val="00450049"/>
     <w:rsid w:val="0045017B"/>
     <w:rsid w:val="00452AFA"/>
+    <w:rsid w:val="004532C5"/>
     <w:rsid w:val="00462E1A"/>
     <w:rsid w:val="004676E8"/>
     <w:rsid w:val="0046778C"/>
     <w:rsid w:val="00473E4C"/>
     <w:rsid w:val="00476E34"/>
     <w:rsid w:val="00484C7B"/>
     <w:rsid w:val="00485946"/>
     <w:rsid w:val="00486A17"/>
     <w:rsid w:val="00490259"/>
     <w:rsid w:val="004925C3"/>
     <w:rsid w:val="00492873"/>
     <w:rsid w:val="0049443B"/>
     <w:rsid w:val="00494B1E"/>
     <w:rsid w:val="00495EDE"/>
     <w:rsid w:val="0049699C"/>
     <w:rsid w:val="004979A3"/>
     <w:rsid w:val="004A23B7"/>
     <w:rsid w:val="004A3421"/>
     <w:rsid w:val="004B1364"/>
     <w:rsid w:val="004B570A"/>
     <w:rsid w:val="004C1EDD"/>
     <w:rsid w:val="004C3923"/>
     <w:rsid w:val="004C58A9"/>
     <w:rsid w:val="004C698B"/>
     <w:rsid w:val="004C770C"/>
     <w:rsid w:val="004D2060"/>
+    <w:rsid w:val="004D4F3C"/>
     <w:rsid w:val="004E3C30"/>
+    <w:rsid w:val="004F01EF"/>
     <w:rsid w:val="004F4BC3"/>
     <w:rsid w:val="004F5ED8"/>
     <w:rsid w:val="004F6241"/>
+    <w:rsid w:val="00502382"/>
     <w:rsid w:val="005032BD"/>
+    <w:rsid w:val="00504D6E"/>
     <w:rsid w:val="00506BEF"/>
     <w:rsid w:val="005221D5"/>
     <w:rsid w:val="00524BE8"/>
     <w:rsid w:val="00525290"/>
     <w:rsid w:val="00527AB1"/>
     <w:rsid w:val="00530149"/>
+    <w:rsid w:val="00532CC4"/>
+    <w:rsid w:val="00533D30"/>
     <w:rsid w:val="0053782B"/>
     <w:rsid w:val="0054303F"/>
     <w:rsid w:val="005463F8"/>
     <w:rsid w:val="005465A6"/>
     <w:rsid w:val="00547B9E"/>
+    <w:rsid w:val="00553471"/>
+    <w:rsid w:val="0055712F"/>
+    <w:rsid w:val="00564B27"/>
     <w:rsid w:val="00566AB1"/>
     <w:rsid w:val="0056776B"/>
     <w:rsid w:val="00570EB2"/>
+    <w:rsid w:val="00574E99"/>
     <w:rsid w:val="0057746B"/>
     <w:rsid w:val="00581CDE"/>
     <w:rsid w:val="00591981"/>
     <w:rsid w:val="00592465"/>
     <w:rsid w:val="005950F8"/>
+    <w:rsid w:val="0059729E"/>
+    <w:rsid w:val="005975FC"/>
+    <w:rsid w:val="005A01A2"/>
     <w:rsid w:val="005A1353"/>
     <w:rsid w:val="005A17B8"/>
     <w:rsid w:val="005A4A92"/>
     <w:rsid w:val="005A4F4C"/>
     <w:rsid w:val="005B01F9"/>
     <w:rsid w:val="005B0A1C"/>
+    <w:rsid w:val="005B0D89"/>
     <w:rsid w:val="005B296F"/>
     <w:rsid w:val="005B5F32"/>
     <w:rsid w:val="005B71C0"/>
     <w:rsid w:val="005C5EDE"/>
     <w:rsid w:val="005C5FB6"/>
+    <w:rsid w:val="005C6295"/>
     <w:rsid w:val="005D0937"/>
     <w:rsid w:val="005D5EB8"/>
     <w:rsid w:val="005E0E72"/>
     <w:rsid w:val="005E1541"/>
     <w:rsid w:val="005E1EE8"/>
     <w:rsid w:val="005E26F5"/>
+    <w:rsid w:val="005E35E5"/>
     <w:rsid w:val="005E4BB2"/>
+    <w:rsid w:val="005E500D"/>
     <w:rsid w:val="005F1F95"/>
     <w:rsid w:val="005F7157"/>
     <w:rsid w:val="00600207"/>
     <w:rsid w:val="00600CF4"/>
     <w:rsid w:val="00607E41"/>
+    <w:rsid w:val="00611784"/>
     <w:rsid w:val="00612F4C"/>
+    <w:rsid w:val="006145DC"/>
+    <w:rsid w:val="00615097"/>
     <w:rsid w:val="0062028E"/>
     <w:rsid w:val="00623426"/>
     <w:rsid w:val="0062363C"/>
     <w:rsid w:val="00632DFB"/>
     <w:rsid w:val="00634D7C"/>
     <w:rsid w:val="006367D3"/>
     <w:rsid w:val="006372A5"/>
     <w:rsid w:val="00645C29"/>
     <w:rsid w:val="00647876"/>
     <w:rsid w:val="00647A03"/>
     <w:rsid w:val="00650B77"/>
     <w:rsid w:val="00652BA2"/>
+    <w:rsid w:val="00656D97"/>
     <w:rsid w:val="006615CD"/>
+    <w:rsid w:val="00661F32"/>
+    <w:rsid w:val="0066486A"/>
     <w:rsid w:val="00670689"/>
+    <w:rsid w:val="0067113A"/>
     <w:rsid w:val="00672D83"/>
     <w:rsid w:val="00683065"/>
     <w:rsid w:val="00686697"/>
     <w:rsid w:val="006868C3"/>
     <w:rsid w:val="00692A02"/>
     <w:rsid w:val="00693518"/>
     <w:rsid w:val="00695064"/>
     <w:rsid w:val="00697980"/>
     <w:rsid w:val="006A00E6"/>
     <w:rsid w:val="006A056C"/>
+    <w:rsid w:val="006B2BB6"/>
     <w:rsid w:val="006B7174"/>
     <w:rsid w:val="006C0089"/>
+    <w:rsid w:val="006C6D7B"/>
+    <w:rsid w:val="006D4AB5"/>
     <w:rsid w:val="006E3B15"/>
     <w:rsid w:val="006E4744"/>
     <w:rsid w:val="006E4D57"/>
+    <w:rsid w:val="006E6523"/>
     <w:rsid w:val="006E71E3"/>
     <w:rsid w:val="006E72BD"/>
     <w:rsid w:val="006E7398"/>
     <w:rsid w:val="006F17CC"/>
+    <w:rsid w:val="006F61F6"/>
     <w:rsid w:val="007037AE"/>
     <w:rsid w:val="00703BB6"/>
     <w:rsid w:val="00710D2E"/>
     <w:rsid w:val="00710E9C"/>
     <w:rsid w:val="0071494D"/>
     <w:rsid w:val="00715B4E"/>
     <w:rsid w:val="007160FA"/>
     <w:rsid w:val="00717E5F"/>
     <w:rsid w:val="0072184E"/>
     <w:rsid w:val="00722516"/>
     <w:rsid w:val="00725708"/>
     <w:rsid w:val="00730F80"/>
+    <w:rsid w:val="00736672"/>
+    <w:rsid w:val="0074282A"/>
+    <w:rsid w:val="00742956"/>
     <w:rsid w:val="0074751D"/>
     <w:rsid w:val="00751354"/>
     <w:rsid w:val="00756CB6"/>
+    <w:rsid w:val="00756E38"/>
     <w:rsid w:val="00757595"/>
+    <w:rsid w:val="0076031D"/>
     <w:rsid w:val="0076625F"/>
     <w:rsid w:val="007673CA"/>
+    <w:rsid w:val="00771F55"/>
+    <w:rsid w:val="00774413"/>
     <w:rsid w:val="00783A18"/>
+    <w:rsid w:val="00785B28"/>
+    <w:rsid w:val="00786329"/>
+    <w:rsid w:val="0078693F"/>
     <w:rsid w:val="00786C88"/>
     <w:rsid w:val="007924E6"/>
     <w:rsid w:val="007959EE"/>
+    <w:rsid w:val="007A1A34"/>
     <w:rsid w:val="007A2F93"/>
     <w:rsid w:val="007B00C3"/>
+    <w:rsid w:val="007B0ECE"/>
+    <w:rsid w:val="007B3C42"/>
+    <w:rsid w:val="007C47A0"/>
     <w:rsid w:val="007D6E73"/>
     <w:rsid w:val="007E040D"/>
     <w:rsid w:val="007E08F8"/>
     <w:rsid w:val="007E346B"/>
     <w:rsid w:val="007E3D4B"/>
+    <w:rsid w:val="007F4394"/>
     <w:rsid w:val="007F595E"/>
+    <w:rsid w:val="007F72C3"/>
+    <w:rsid w:val="008004EB"/>
     <w:rsid w:val="00800B2B"/>
     <w:rsid w:val="00801A6B"/>
     <w:rsid w:val="00810DA3"/>
     <w:rsid w:val="008122B1"/>
     <w:rsid w:val="008143FB"/>
+    <w:rsid w:val="00815AF0"/>
+    <w:rsid w:val="00817123"/>
+    <w:rsid w:val="0081778A"/>
     <w:rsid w:val="008203F7"/>
     <w:rsid w:val="00832843"/>
     <w:rsid w:val="008419F9"/>
     <w:rsid w:val="00841C35"/>
+    <w:rsid w:val="00845ABB"/>
     <w:rsid w:val="00846D8B"/>
     <w:rsid w:val="008510FF"/>
     <w:rsid w:val="00853917"/>
     <w:rsid w:val="0085774B"/>
     <w:rsid w:val="00861A5A"/>
     <w:rsid w:val="0086248E"/>
+    <w:rsid w:val="008652E3"/>
     <w:rsid w:val="00865EE4"/>
     <w:rsid w:val="00871560"/>
     <w:rsid w:val="00875133"/>
+    <w:rsid w:val="008807C2"/>
     <w:rsid w:val="008856B6"/>
+    <w:rsid w:val="00890AE5"/>
     <w:rsid w:val="00891DC3"/>
     <w:rsid w:val="00897690"/>
     <w:rsid w:val="008A5989"/>
     <w:rsid w:val="008A762F"/>
     <w:rsid w:val="008B16A5"/>
+    <w:rsid w:val="008B24F1"/>
+    <w:rsid w:val="008B7333"/>
     <w:rsid w:val="008C3887"/>
     <w:rsid w:val="008C3CCE"/>
     <w:rsid w:val="008C4242"/>
     <w:rsid w:val="008C7A64"/>
+    <w:rsid w:val="008D0E73"/>
     <w:rsid w:val="008D0F2D"/>
     <w:rsid w:val="008D3521"/>
     <w:rsid w:val="008D49AA"/>
     <w:rsid w:val="008E0CE0"/>
+    <w:rsid w:val="008E4902"/>
     <w:rsid w:val="008E7BD5"/>
     <w:rsid w:val="008F4619"/>
     <w:rsid w:val="008F521A"/>
     <w:rsid w:val="00900E1E"/>
+    <w:rsid w:val="00901EB2"/>
     <w:rsid w:val="009023A7"/>
     <w:rsid w:val="00902709"/>
     <w:rsid w:val="0090492E"/>
     <w:rsid w:val="00906DDD"/>
+    <w:rsid w:val="00906F93"/>
     <w:rsid w:val="00911320"/>
     <w:rsid w:val="00914C9D"/>
     <w:rsid w:val="00920228"/>
+    <w:rsid w:val="00921589"/>
+    <w:rsid w:val="00924635"/>
     <w:rsid w:val="009254A0"/>
+    <w:rsid w:val="0092582C"/>
     <w:rsid w:val="0092605D"/>
     <w:rsid w:val="009314AA"/>
+    <w:rsid w:val="00932F5B"/>
+    <w:rsid w:val="00933AA2"/>
     <w:rsid w:val="0094712E"/>
     <w:rsid w:val="009509CE"/>
     <w:rsid w:val="00950DF2"/>
     <w:rsid w:val="00951A3B"/>
+    <w:rsid w:val="00952D8F"/>
+    <w:rsid w:val="009530AA"/>
+    <w:rsid w:val="009563B5"/>
+    <w:rsid w:val="00963B6A"/>
+    <w:rsid w:val="00964B2C"/>
     <w:rsid w:val="00965526"/>
     <w:rsid w:val="00967951"/>
     <w:rsid w:val="009750A9"/>
+    <w:rsid w:val="009770DF"/>
     <w:rsid w:val="00977506"/>
     <w:rsid w:val="009838FC"/>
     <w:rsid w:val="00984CEA"/>
     <w:rsid w:val="00986313"/>
     <w:rsid w:val="00987555"/>
     <w:rsid w:val="0098763A"/>
     <w:rsid w:val="0099363C"/>
     <w:rsid w:val="0099445F"/>
     <w:rsid w:val="00994C83"/>
+    <w:rsid w:val="009965E1"/>
     <w:rsid w:val="009A010B"/>
+    <w:rsid w:val="009A254A"/>
     <w:rsid w:val="009A39E7"/>
     <w:rsid w:val="009A4F93"/>
     <w:rsid w:val="009A5612"/>
+    <w:rsid w:val="009A5A85"/>
     <w:rsid w:val="009A5CD1"/>
     <w:rsid w:val="009A6F00"/>
     <w:rsid w:val="009A76AC"/>
     <w:rsid w:val="009B061D"/>
     <w:rsid w:val="009B132F"/>
     <w:rsid w:val="009B2C57"/>
+    <w:rsid w:val="009B4271"/>
     <w:rsid w:val="009B761F"/>
+    <w:rsid w:val="009C0263"/>
     <w:rsid w:val="009C1879"/>
     <w:rsid w:val="009C4F3F"/>
     <w:rsid w:val="009C65B3"/>
     <w:rsid w:val="009D24D1"/>
     <w:rsid w:val="009D4E41"/>
+    <w:rsid w:val="009D7813"/>
     <w:rsid w:val="009E21ED"/>
     <w:rsid w:val="009E2581"/>
     <w:rsid w:val="009E3C8F"/>
     <w:rsid w:val="009E5359"/>
     <w:rsid w:val="009E5B69"/>
     <w:rsid w:val="009F3F5E"/>
     <w:rsid w:val="009F6228"/>
     <w:rsid w:val="009F718B"/>
+    <w:rsid w:val="00A01632"/>
     <w:rsid w:val="00A01638"/>
+    <w:rsid w:val="00A02975"/>
     <w:rsid w:val="00A0382C"/>
     <w:rsid w:val="00A121A5"/>
     <w:rsid w:val="00A202CC"/>
+    <w:rsid w:val="00A22051"/>
     <w:rsid w:val="00A26E97"/>
+    <w:rsid w:val="00A27C75"/>
+    <w:rsid w:val="00A31B58"/>
     <w:rsid w:val="00A3681E"/>
+    <w:rsid w:val="00A37BDB"/>
     <w:rsid w:val="00A37DE6"/>
     <w:rsid w:val="00A408D1"/>
+    <w:rsid w:val="00A411B2"/>
     <w:rsid w:val="00A44E6E"/>
     <w:rsid w:val="00A458A7"/>
     <w:rsid w:val="00A4684B"/>
     <w:rsid w:val="00A60743"/>
+    <w:rsid w:val="00A61C89"/>
     <w:rsid w:val="00A70340"/>
+    <w:rsid w:val="00A71E0E"/>
     <w:rsid w:val="00A819E2"/>
     <w:rsid w:val="00A85019"/>
+    <w:rsid w:val="00A8619B"/>
+    <w:rsid w:val="00A87E3E"/>
     <w:rsid w:val="00A905FE"/>
+    <w:rsid w:val="00A963D4"/>
     <w:rsid w:val="00A96D09"/>
     <w:rsid w:val="00AA050F"/>
     <w:rsid w:val="00AA0B2E"/>
     <w:rsid w:val="00AA6F6B"/>
     <w:rsid w:val="00AB39AE"/>
-    <w:rsid w:val="00AB44A6"/>
     <w:rsid w:val="00AB56E2"/>
     <w:rsid w:val="00AD1F80"/>
     <w:rsid w:val="00AD39EC"/>
     <w:rsid w:val="00AD48BD"/>
     <w:rsid w:val="00AE0FBA"/>
     <w:rsid w:val="00AE15CB"/>
     <w:rsid w:val="00AE1747"/>
     <w:rsid w:val="00AE2E83"/>
     <w:rsid w:val="00AE2FB5"/>
     <w:rsid w:val="00AE7503"/>
     <w:rsid w:val="00AE7F6C"/>
     <w:rsid w:val="00AF1D95"/>
     <w:rsid w:val="00AF216D"/>
+    <w:rsid w:val="00AF5E00"/>
     <w:rsid w:val="00B001D1"/>
     <w:rsid w:val="00B02BEA"/>
     <w:rsid w:val="00B0414C"/>
+    <w:rsid w:val="00B054AD"/>
     <w:rsid w:val="00B05E9F"/>
+    <w:rsid w:val="00B16C88"/>
     <w:rsid w:val="00B17B89"/>
     <w:rsid w:val="00B20180"/>
     <w:rsid w:val="00B21D8E"/>
     <w:rsid w:val="00B2667E"/>
     <w:rsid w:val="00B31FBC"/>
     <w:rsid w:val="00B324B3"/>
     <w:rsid w:val="00B37B2E"/>
     <w:rsid w:val="00B41C54"/>
     <w:rsid w:val="00B43D23"/>
     <w:rsid w:val="00B53E01"/>
     <w:rsid w:val="00B54730"/>
     <w:rsid w:val="00B61328"/>
     <w:rsid w:val="00B73493"/>
+    <w:rsid w:val="00B7449D"/>
     <w:rsid w:val="00B76881"/>
     <w:rsid w:val="00B82039"/>
     <w:rsid w:val="00B82252"/>
     <w:rsid w:val="00B82E7F"/>
     <w:rsid w:val="00B9053B"/>
     <w:rsid w:val="00B90B45"/>
     <w:rsid w:val="00B95F47"/>
+    <w:rsid w:val="00BA03BF"/>
+    <w:rsid w:val="00BA2F43"/>
+    <w:rsid w:val="00BA3760"/>
     <w:rsid w:val="00BA51FD"/>
     <w:rsid w:val="00BA63F2"/>
     <w:rsid w:val="00BB1786"/>
     <w:rsid w:val="00BB4426"/>
     <w:rsid w:val="00BB4AD3"/>
     <w:rsid w:val="00BB58B6"/>
+    <w:rsid w:val="00BC0D56"/>
     <w:rsid w:val="00BC153C"/>
     <w:rsid w:val="00BC251D"/>
+    <w:rsid w:val="00BC2A1D"/>
+    <w:rsid w:val="00BC7480"/>
     <w:rsid w:val="00BC79FC"/>
     <w:rsid w:val="00BD4F3A"/>
     <w:rsid w:val="00BE5A80"/>
     <w:rsid w:val="00BE6BD9"/>
     <w:rsid w:val="00BE7904"/>
     <w:rsid w:val="00BF20AA"/>
     <w:rsid w:val="00BF2411"/>
     <w:rsid w:val="00BF27FA"/>
+    <w:rsid w:val="00BF68B1"/>
     <w:rsid w:val="00C01008"/>
     <w:rsid w:val="00C059F7"/>
     <w:rsid w:val="00C07811"/>
     <w:rsid w:val="00C078C4"/>
+    <w:rsid w:val="00C1775A"/>
     <w:rsid w:val="00C17DC4"/>
     <w:rsid w:val="00C20CEF"/>
     <w:rsid w:val="00C20F0A"/>
     <w:rsid w:val="00C23A3D"/>
     <w:rsid w:val="00C26213"/>
     <w:rsid w:val="00C311EF"/>
     <w:rsid w:val="00C31BC3"/>
+    <w:rsid w:val="00C43CC4"/>
     <w:rsid w:val="00C4400E"/>
     <w:rsid w:val="00C50077"/>
     <w:rsid w:val="00C54905"/>
+    <w:rsid w:val="00C5586C"/>
     <w:rsid w:val="00C55B6E"/>
     <w:rsid w:val="00C56835"/>
+    <w:rsid w:val="00C619CE"/>
     <w:rsid w:val="00C64616"/>
     <w:rsid w:val="00C6739F"/>
     <w:rsid w:val="00C709D0"/>
     <w:rsid w:val="00C70B8E"/>
     <w:rsid w:val="00C71BF8"/>
     <w:rsid w:val="00C723E2"/>
     <w:rsid w:val="00C7359A"/>
     <w:rsid w:val="00C743BC"/>
     <w:rsid w:val="00C74B66"/>
     <w:rsid w:val="00C7679A"/>
     <w:rsid w:val="00C8086C"/>
     <w:rsid w:val="00C809C7"/>
     <w:rsid w:val="00C82DAF"/>
     <w:rsid w:val="00C87FDB"/>
+    <w:rsid w:val="00C91A04"/>
     <w:rsid w:val="00C92F0D"/>
+    <w:rsid w:val="00C945EC"/>
     <w:rsid w:val="00C949A8"/>
+    <w:rsid w:val="00CA27F8"/>
     <w:rsid w:val="00CA2DD1"/>
     <w:rsid w:val="00CA5F81"/>
     <w:rsid w:val="00CA6D3C"/>
     <w:rsid w:val="00CB3CFD"/>
     <w:rsid w:val="00CB4B0E"/>
     <w:rsid w:val="00CB5D92"/>
     <w:rsid w:val="00CB5E58"/>
     <w:rsid w:val="00CE0462"/>
+    <w:rsid w:val="00CE52DE"/>
     <w:rsid w:val="00D00A84"/>
     <w:rsid w:val="00D00CC2"/>
+    <w:rsid w:val="00D0185A"/>
+    <w:rsid w:val="00D028C4"/>
     <w:rsid w:val="00D03ECE"/>
     <w:rsid w:val="00D10F78"/>
     <w:rsid w:val="00D12DC1"/>
     <w:rsid w:val="00D14691"/>
     <w:rsid w:val="00D17209"/>
+    <w:rsid w:val="00D20ADC"/>
     <w:rsid w:val="00D41776"/>
     <w:rsid w:val="00D44155"/>
     <w:rsid w:val="00D45735"/>
     <w:rsid w:val="00D46272"/>
     <w:rsid w:val="00D50AE6"/>
+    <w:rsid w:val="00D52CCD"/>
     <w:rsid w:val="00D544E5"/>
     <w:rsid w:val="00D6605E"/>
     <w:rsid w:val="00D70F72"/>
+    <w:rsid w:val="00D7178B"/>
     <w:rsid w:val="00D726A9"/>
     <w:rsid w:val="00D75A69"/>
     <w:rsid w:val="00D75F02"/>
+    <w:rsid w:val="00D762CC"/>
     <w:rsid w:val="00D81C7A"/>
     <w:rsid w:val="00D83CA6"/>
+    <w:rsid w:val="00D852F5"/>
     <w:rsid w:val="00D87D5D"/>
+    <w:rsid w:val="00D87D98"/>
     <w:rsid w:val="00D92E73"/>
     <w:rsid w:val="00D94953"/>
     <w:rsid w:val="00D95DC5"/>
     <w:rsid w:val="00DA29CE"/>
     <w:rsid w:val="00DA3057"/>
     <w:rsid w:val="00DA6736"/>
     <w:rsid w:val="00DB22C0"/>
     <w:rsid w:val="00DB6D4C"/>
     <w:rsid w:val="00DC0A67"/>
     <w:rsid w:val="00DC1981"/>
+    <w:rsid w:val="00DD2B2B"/>
     <w:rsid w:val="00DD54D0"/>
     <w:rsid w:val="00DE0C5F"/>
+    <w:rsid w:val="00DE65C6"/>
     <w:rsid w:val="00DF0812"/>
     <w:rsid w:val="00DF466C"/>
     <w:rsid w:val="00DF6DD9"/>
     <w:rsid w:val="00DF7CE8"/>
     <w:rsid w:val="00DF7E6D"/>
+    <w:rsid w:val="00E0106A"/>
     <w:rsid w:val="00E02B79"/>
     <w:rsid w:val="00E050C8"/>
+    <w:rsid w:val="00E0654B"/>
     <w:rsid w:val="00E125AA"/>
     <w:rsid w:val="00E153AE"/>
+    <w:rsid w:val="00E16EFF"/>
     <w:rsid w:val="00E17199"/>
     <w:rsid w:val="00E27CD9"/>
     <w:rsid w:val="00E304A7"/>
     <w:rsid w:val="00E31181"/>
     <w:rsid w:val="00E42A20"/>
+    <w:rsid w:val="00E42E19"/>
     <w:rsid w:val="00E4358B"/>
+    <w:rsid w:val="00E458A1"/>
     <w:rsid w:val="00E5026A"/>
     <w:rsid w:val="00E56F2A"/>
+    <w:rsid w:val="00E6206B"/>
     <w:rsid w:val="00E6434D"/>
     <w:rsid w:val="00E67EE3"/>
+    <w:rsid w:val="00E757C6"/>
     <w:rsid w:val="00E75D66"/>
     <w:rsid w:val="00E77836"/>
     <w:rsid w:val="00E8010C"/>
     <w:rsid w:val="00E82897"/>
     <w:rsid w:val="00E828C7"/>
     <w:rsid w:val="00E8397F"/>
+    <w:rsid w:val="00E83E03"/>
+    <w:rsid w:val="00E83F6A"/>
     <w:rsid w:val="00E842A3"/>
+    <w:rsid w:val="00E8503F"/>
     <w:rsid w:val="00E906A6"/>
     <w:rsid w:val="00E94254"/>
     <w:rsid w:val="00E94833"/>
     <w:rsid w:val="00E94D1C"/>
     <w:rsid w:val="00E95167"/>
     <w:rsid w:val="00E961FB"/>
+    <w:rsid w:val="00EA1B97"/>
     <w:rsid w:val="00EA3FDA"/>
     <w:rsid w:val="00EA413F"/>
     <w:rsid w:val="00EA47E1"/>
+    <w:rsid w:val="00EB0003"/>
     <w:rsid w:val="00EB30E1"/>
+    <w:rsid w:val="00EB4FB7"/>
     <w:rsid w:val="00EC4870"/>
     <w:rsid w:val="00EC597A"/>
     <w:rsid w:val="00ED07EE"/>
     <w:rsid w:val="00ED2439"/>
     <w:rsid w:val="00ED2D97"/>
+    <w:rsid w:val="00ED5E09"/>
     <w:rsid w:val="00EE207F"/>
     <w:rsid w:val="00EE5100"/>
     <w:rsid w:val="00EE6890"/>
+    <w:rsid w:val="00EE77FD"/>
     <w:rsid w:val="00EE7D39"/>
+    <w:rsid w:val="00F01209"/>
     <w:rsid w:val="00F0182F"/>
     <w:rsid w:val="00F04632"/>
     <w:rsid w:val="00F06956"/>
     <w:rsid w:val="00F10175"/>
     <w:rsid w:val="00F12AE3"/>
+    <w:rsid w:val="00F1662E"/>
     <w:rsid w:val="00F1684F"/>
     <w:rsid w:val="00F21EB9"/>
     <w:rsid w:val="00F3790F"/>
     <w:rsid w:val="00F37FA1"/>
     <w:rsid w:val="00F40504"/>
     <w:rsid w:val="00F431E9"/>
     <w:rsid w:val="00F431F0"/>
+    <w:rsid w:val="00F43A2F"/>
     <w:rsid w:val="00F44563"/>
+    <w:rsid w:val="00F51587"/>
     <w:rsid w:val="00F53D55"/>
     <w:rsid w:val="00F55699"/>
     <w:rsid w:val="00F56CBF"/>
     <w:rsid w:val="00F62661"/>
+    <w:rsid w:val="00F70935"/>
     <w:rsid w:val="00F85FF3"/>
     <w:rsid w:val="00F91D38"/>
     <w:rsid w:val="00FA16F6"/>
     <w:rsid w:val="00FA20C1"/>
     <w:rsid w:val="00FA26C7"/>
     <w:rsid w:val="00FB370B"/>
     <w:rsid w:val="00FB3D93"/>
     <w:rsid w:val="00FC588D"/>
     <w:rsid w:val="00FD22D0"/>
     <w:rsid w:val="00FD25A0"/>
     <w:rsid w:val="00FD25BD"/>
     <w:rsid w:val="00FD7882"/>
     <w:rsid w:val="00FE1E9E"/>
     <w:rsid w:val="00FE2DAA"/>
     <w:rsid w:val="00FE5469"/>
     <w:rsid w:val="00FE5A50"/>
+    <w:rsid w:val="00FF1057"/>
+    <w:rsid w:val="00FF1904"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11B0B348"/>
@@ -29185,51 +30206,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1589994428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/admissions" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/attendance" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/admissions" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies-procedures-and-notices/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/complaints" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/admissions" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/integrity" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/withdrawal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/appeals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/fitstudy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/apl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www5.open.ac.uk/validation-partnerships/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/apl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/excircs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/regsforconduct" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/assessment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/excircs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ouvp-info@open.ac.uk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/admissions" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/attendance" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/admissions" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies-procedures-and-notices/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/complaints" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/admissions" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/integrity" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/withdrawal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/appeals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/fitstudy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/apl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www5.open.ac.uk/validation-partnerships/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/apl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/excircs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/regsforconduct" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/assessment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://futureworks.ac.uk/policies/2026/excircs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ouvp-info@open.ac.uk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="OU Colours">
       <a:dk1>
         <a:srgbClr val="060645"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="060645"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FEFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="1C46C0"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="66EEFA"/>
       </a:accent2>
       <a:accent3>
@@ -29500,171 +30521,192 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DE76377E22C030419062417A590597E9" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d90d1a4c24d67bdb521aadf484857ed">
-[...2 lines deleted...]
-    <xsd:import namespace="89985251-5b40-40ec-970c-f2044ef044f5"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="721f387b-4cf2-4a4b-a6af-452e90404796" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f265981f-8ed6-452c-8d8e-f51f7ae79d9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010009724C38CF49654B8E619C984E06AB18" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a7c7d09f88698b3e7d5c99f96053456">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f265981f-8ed6-452c-8d8e-f51f7ae79d9f" xmlns:ns3="721f387b-4cf2-4a4b-a6af-452e90404796" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cdd9cb577652cd97b380f70f77934b41" ns2:_="" ns3:_="">
+    <xsd:import namespace="f265981f-8ed6-452c-8d8e-f51f7ae79d9f"/>
+    <xsd:import namespace="721f387b-4cf2-4a4b-a6af-452e90404796"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="818cbcb5-79b6-43a9-a6bc-80a69bb1b896" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f265981f-8ed6-452c-8d8e-f51f7ae79d9f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="734a03d4-832b-4e1a-b53e-17a03d71dc75" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="734a03d4-832b-4e1a-b53e-17a03d71dc75" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89985251-5b40-40ec-970c-f2044ef044f5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="721f387b-4cf2-4a4b-a6af-452e90404796" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b9266df7-19ce-4e58-891f-c154e052e0f8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="721f387b-4cf2-4a4b-a6af-452e90404796">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -29722,136 +30764,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A089D524-72B6-4E8E-85A4-4294E4EC3C3C}"/>
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7837BDBC-A872-4B42-B564-12982EC49678}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15E2DCEE-686C-46AB-B353-F95F402A75A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <ds:schemaRef ds:uri="4ed73a0e-c0f4-4682-9833-b80ae4bd0773"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{501FF4E1-8EF0-474B-9B12-439F092EEA06}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C647FF8E-7A49-4F9E-A699-C674EA09E60B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>49</Pages>
-[...1 lines deleted...]
-  <Characters>61792</Characters>
+  <Pages>50</Pages>
+  <Words>11067</Words>
+  <Characters>63087</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>144</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>525</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Regulations for validated awards of The Open University</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>The Open University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>72488</CharactersWithSpaces>
+  <CharactersWithSpaces>74006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="60" baseType="variant">
       <vt:variant>
         <vt:i4>1245233</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>53</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc120561622</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1245233</vt:i4>
       </vt:variant>
@@ -30018,32 +31045,32 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Regulations for validated awards of The Open University</dc:title>
   <dc:subject>Regulations for validated awards of The Open University</dc:subject>
   <dc:creator>Open University Validation Partnerships</dc:creator>
   <cp:keywords>Regulations for validated awards of The Open University, OU Regs; OU Regulations; single awards regulations</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>The Open University</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DE76377E22C030419062417A590597E9</vt:lpwstr>
+    <vt:lpwstr>0x01010009724C38CF49654B8E619C984E06AB18</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>